--- v1 (2026-07-03)
+++ v2 (2026-09-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4438">
   <si>
     <t>RDP - Link</t>
   </si>
   <si>
     <t>Working Groups</t>
   </si>
   <si>
     <t>Subproject</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
   <si>
     <t>Publication Type</t>
   </si>
   <si>
     <t>Peer Reviewed</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
@@ -2876,51 +2876,51 @@
   <si>
     <t>Neumann P, Dybkov O, Urlaub H, Ficner R, Dickmanns A</t>
   </si>
   <si>
     <t>Neumann P</t>
   </si>
   <si>
     <t>Dickmanns A</t>
   </si>
   <si>
     <t>2025-12-03 11:57:42</t>
   </si>
   <si>
     <t>http://rdp.sfb1565.uni-goettingen.de/literature/publications/98</t>
   </si>
   <si>
     <t>10.1101/2024.07.16.603680</t>
   </si>
   <si>
     <t>Senescent cells cluster CTCF on nuclear speckles to sustain their splicing program</t>
   </si>
   <si>
     <t>https://doi.org/10.1101/2024.07.16.603680</t>
   </si>
   <si>
-    <t>Final article published in Nature Aging here: doi:DOI not yet available, in press</t>
+    <t>Final article published in Nature Aging here: doi:10.1038/s43587-026-01171-6</t>
   </si>
   <si>
     <t>Palikyras S, Varamogiani-Mamatsi V, Zhu Y, Ramasamy S, Mizi A, Liebermann I, Stavropoulou A, Papadionysiou I, Bartsch D, Kargapolova Y, Sofiadis K, Nikolaou C, Kurian L, Oudelaar AM, Barbieri M, Papantonis A</t>
   </si>
   <si>
     <t>2025-12-03 12:00:03</t>
   </si>
   <si>
     <t>http://rdp.sfb1565.uni-goettingen.de/literature/publications/99</t>
   </si>
   <si>
     <t>10.1093/nar/gkae1273</t>
   </si>
   <si>
     <t>Identification and characterization of a human MORC2 DNA binding region that is required for gene silencing</t>
   </si>
   <si>
     <t>https://doi.org/10.1093/nar/gkae1273</t>
   </si>
   <si>
     <t>Fendler NL, Ly J, Welp L, Lu D, Schulte F, Urlaub H, Vos SM</t>
   </si>
   <si>
     <t>Fendler NL</t>
   </si>
@@ -3776,68 +3776,272 @@
   <si>
     <t>1548-7091</t>
   </si>
   <si>
     <t>1548-7105</t>
   </si>
   <si>
     <t>Nat Methods</t>
   </si>
   <si>
     <t>In press</t>
   </si>
   <si>
     <t>Witzenberger M, Kustanovich A, Nir R, Grinstein-Zvulun S, Georgeson J, Boileau E, Naarmann-de Vries IS, Dieterich C, Schwartz S</t>
   </si>
   <si>
     <t>Schwartz S</t>
   </si>
   <si>
     <t>2026-06-20 15:35:02</t>
   </si>
   <si>
     <t>http://rdp.sfb1565.uni-goettingen.de/literature/publications/134</t>
   </si>
   <si>
+    <t>10.1038/s43587-026-01171-6</t>
+  </si>
+  <si>
     <t>Senescent cells cluster CTCF on nuclear speckles and instruct an alternative splicing program</t>
   </si>
   <si>
     <t>Nature Aging</t>
   </si>
   <si>
     <t>2662-8465</t>
   </si>
   <si>
     <t>Nat Aging</t>
   </si>
   <si>
     <t>Palikyras S, Varamogiani-Mamatsi V, Zhu Y, Mizi A , Ramasamy S, Grini JV, Liebermann I, Stavropoulou A, Penagos Puig A, Ogurlu TS, Kydonakis K, Papadionysiou I, Bartsch D, Kargapolova Y, Morero NR, Sofiadis K, Nikolaou C, Kundel F, Kurian L, Ellenberg J, Oudelaar AM, Barbieri M, Beckwith KS, Papantonis A</t>
   </si>
   <si>
     <t>2026-06-20 15:42:38</t>
   </si>
   <si>
+    <t>http://rdp.sfb1565.uni-goettingen.de/literature/publications/135</t>
+  </si>
+  <si>
+    <t>10.1038/s41467-026-75109-2</t>
+  </si>
+  <si>
+    <t>Structural basis of the regulation by CDK11 kinase of early spliceosome activation and evidence for its proofreading by DHX15 helicase</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/s41467-026-75109-2</t>
+  </si>
+  <si>
+    <t>Zhang Z, Kumar V, Panta S, Zhong J, Dybkov O, Dong H, Kastner B, Urlaub H, Stark H, Lührmann R</t>
+  </si>
+  <si>
+    <t>2026-07-08 13:50:57</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1565.uni-goettingen.de/literature/publications/136</t>
+  </si>
+  <si>
+    <t>10.1016/j.tibs.2026.06.008</t>
+  </si>
+  <si>
+    <t>Structure and dynamics of the Nipah virus RNA-dependent RNA polymerase</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.tibs.2026.06.008</t>
+  </si>
+  <si>
+    <t>Trends Biochem Sci</t>
+  </si>
+  <si>
+    <t>Sala FA, Hillen HS</t>
+  </si>
+  <si>
+    <t>2026-08-03 07:48:34</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1565.uni-goettingen.de/literature/publications/137</t>
+  </si>
+  <si>
+    <t>10.1002/pro.70763</t>
+  </si>
+  <si>
+    <t>Adaptation of OXPHOS biogenesis to cellular requirements</t>
+  </si>
+  <si>
+    <t>Protein Science</t>
+  </si>
+  <si>
+    <t>0961-8368</t>
+  </si>
+  <si>
+    <t>1469-896X</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1002/pro.70763</t>
+  </si>
+  <si>
+    <t>Dennerlein S, Rehling P</t>
+  </si>
+  <si>
+    <t>Dennerlein S</t>
+  </si>
+  <si>
+    <t>2026-08-18 14:25:47</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1565.uni-goettingen.de/literature/publications/138</t>
+  </si>
+  <si>
+    <t>rg_dobbelstein, rg_oudelaar, rg_papantonis</t>
+  </si>
+  <si>
+    <t>P02, P03, P08</t>
+  </si>
+  <si>
+    <t>10.1016/j.celrep.2026.117649</t>
+  </si>
+  <si>
+    <t>Targeting addiction to HMGB2-driven transcriptional programs in pancreatic cancer</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.celrep.2026.117649</t>
+  </si>
+  <si>
+    <t>Danieli-Mackay A, Papadionysiou I, Tsitsianopoulos M, Gätje FB, Spahn H, Schmidt C, Klein L, Ramasamy S, Übelmesser N, Appelhans J, Dschun O, Duman ET, Ludewig F, Schimkowiak S, Dobbelstein M, Salinas G, Ströbel P, Oudelaar AM, de Oliveira T, Singh SK, Längst G, Conradi LC, Papantonis A</t>
+  </si>
+  <si>
+    <t>Danieli-Mackay A</t>
+  </si>
+  <si>
+    <t>2026-08-26 06:21:55</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1565.uni-goettingen.de/literature/publications/139</t>
+  </si>
+  <si>
+    <t>rg_kbohnsack, rg_bohnsack, rg_dobbelstein, rg_lenz, rg_urlaub</t>
+  </si>
+  <si>
+    <t>P04, P06, P08, P12</t>
+  </si>
+  <si>
+    <t>10.1038/s41418-026-01834-2</t>
+  </si>
+  <si>
+    <t>MDM2 binds and suppresses RNA polymerase III to restrain the innate immune response to cytosolic DNA</t>
+  </si>
+  <si>
+    <t>Cell Death and Differentiation</t>
+  </si>
+  <si>
+    <t>1350-9047</t>
+  </si>
+  <si>
+    <t>1476-5403</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/s41418-026-01834-2</t>
+  </si>
+  <si>
+    <t>Cell Death Differ</t>
+  </si>
+  <si>
+    <t>Weber S, Manzini V, Dietrich H, Schotte H, Moshkovskii S, Hackert P, Duman ET, Vu NQ, Prokakis E, Salinas G, Lenz C, Urlaub H, Bohnsack KE, Bohnsack MT, Dobbelstein M</t>
+  </si>
+  <si>
+    <t>Weber S</t>
+  </si>
+  <si>
+    <t>2026-09-01 07:34:44</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1565.uni-goettingen.de/literature/publications/140</t>
+  </si>
+  <si>
+    <t>rg_kbohnsack, rg_hoebartner, rg_rehling, rg_richter</t>
+  </si>
+  <si>
+    <t>P12, P14, P18, P19</t>
+  </si>
+  <si>
+    <t>Guanosine 10 methylation by TRMT11–TRMT112 optimizes human mitochondrial tRNAs for efficient translation</t>
+  </si>
+  <si>
+    <t>Petrosyan J, Yilmaz M, Scheitl CPM, Lemus-Diaz N, Boshnakovska A, Tay LLE, Hu W, Beine-Golovchuk O, Touboul D, Richter-Dennerlein R, Höbartner C, Graille M, Rehling P, Bohnsack KE</t>
+  </si>
+  <si>
+    <t>2026-09-01 08:03:06</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1565.uni-goettingen.de/literature/publications/141</t>
+  </si>
+  <si>
+    <t>10.64898/2026.05.21.726779</t>
+  </si>
+  <si>
+    <t>Analysis of multi-way chromatin interactions at sub-nucleosome resolution identifies synergistic nano-scale interactions within super-enhancers</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.64898/2026.05.21.726779</t>
+  </si>
+  <si>
+    <t>Ramasamy S, Zhu Y, Karpinska MA, Flyamer IM, Söding J, Oudelaar AM</t>
+  </si>
+  <si>
+    <t>2026-09-01 08:08:55</t>
+  </si>
+  <si>
+    <t>http://rdp.sfb1565.uni-goettingen.de/literature/publications/142</t>
+  </si>
+  <si>
+    <t>rg_kbohnsack, rg_bohnsack, rg_lenz, rg_lorenz, rg_urlaub</t>
+  </si>
+  <si>
+    <t>P04, P06, P12, P17, Z02</t>
+  </si>
+  <si>
+    <t>A feedback loop connects 18S rRNA 3’ end maturation by the phosphorylated endoribonuclease NOB1 to early small subunit biogenesis</t>
+  </si>
+  <si>
+    <t>RNA</t>
+  </si>
+  <si>
+    <t>1355-8382</t>
+  </si>
+  <si>
+    <t>1469-9001</t>
+  </si>
+  <si>
+    <t>Bloch von Blottnitz KI, Honemann-Capito M, Hackert P, Dybkov O, Lenz C, Bohnsack MT, Lorenz S, Urlaub H, Schneider C, Bohnsack KE</t>
+  </si>
+  <si>
+    <t>Bloch von Blottnitz KI</t>
+  </si>
+  <si>
+    <t>2026-09-01 08:24:32</t>
+  </si>
+  <si>
     <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/121726</t>
   </si>
   <si>
     <t>Generic External ID: https://www.sciencedirect.com/science/article/pii/S2667160323000030/pdfft?md5=4b7aed094667e9380ac7e0b27bf778c8&amp;pid=1-s2.0-S2667160323000030-main.pdf</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-0105-3879</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/637</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/6J7J</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/6J7L</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/6J7K</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/6J7M</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/5NV8</t>
@@ -4568,53 +4772,50 @@
   <si>
     <t>ORCID: https://orcid.org/0000-0003-0617-694X</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-6640-2641</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-6740-2755</t>
   </si>
   <si>
     <t>Research Data Archive: https://rdp.sfb1565.uni-goettingen.de/archive/4/3</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_002105</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_015729</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_016384</t>
   </si>
   <si>
     <t>Addgene: https://www.addgene.org/48645</t>
   </si>
   <si>
-    <t>Addgene: https://www.addgene.org/SCR_004129</t>
-[...1 lines deleted...]
-  <si>
     <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/131851</t>
   </si>
   <si>
     <t>Generic External ID: https://www.nature.com/articles/s41586-023-06429-2.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM1_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://goeseek.gwdguser.de/studies/68</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM2_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM3_ESM.xlsx</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM4_ESM.xlsx</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM5_ESM.xlsx</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM6_ESM.xlsx</t>
@@ -5723,51 +5924,51 @@
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/6SH6</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/035b05819</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_006646</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_008636</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_003152</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_010943</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_001456</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_002205</t>
   </si>
   <si>
-    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/16976</t>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-16976</t>
   </si>
   <si>
     <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/139965</t>
   </si>
   <si>
     <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S0969212623004471-mmc1.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://www.sciencedirect.com/science/article/pii/S0969212623004471/pdfft?md5=b364e3e18159855f90bd4ae285b4217e&amp;pid=1-s2.0-S0969212623004471-main.pdf</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-9889-0288</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-5392-5029</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-1700-4759</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-7547-636X</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-9143-766X</t>
   </si>
@@ -6470,53 +6671,50 @@
   <si>
     <t>ORCID: https://orcid.org/0000-0002-6161-1118</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-3253-7518</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/8Q7N</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/8QO9</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/6AHD</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/6FF4</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/6FF7</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/7Q4O</t>
   </si>
   <si>
-    <t>RCSB PDB: https://www.rcsb.org/structure/SCR_014224</t>
-[...1 lines deleted...]
-  <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/7ABG</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/6Q8I</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/007mrxy13</t>
   </si>
   <si>
     <t>Research Data Archive: https://rdp.sfb1565.uni-goettingen.de/archive/4/30</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_0058</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_020562</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_002380</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_025454</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q130032332</t>
@@ -6776,51 +6974,51 @@
   <si>
     <t>ORCID: https://orcid.org/0000-0002-0501-1150</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0003-2832-2685</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/247</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/67</t>
   </si>
   <si>
     <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/58</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/938</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/8RR3</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/8RR4</t>
   </si>
   <si>
-    <t xml:space="preserve">RCSB PDB: https://www.rcsb.org/structure/7ONU </t>
+    <t>RCSB PDB: https://www.rcsb.org/structure/7ONU</t>
   </si>
   <si>
     <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/714</t>
   </si>
   <si>
     <t>UniProt identifier: https://www.uniprot.org/uniprot/Q9BQ52</t>
   </si>
   <si>
     <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/143097</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/941</t>
   </si>
   <si>
     <t>Addgene: https://www.addgene.org/34982</t>
   </si>
   <si>
     <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/149998</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2024.04.17.589903v1.full.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2024/04/17/2024.04.17.589903/DC1/embed/media-1.pdf?download=true</t>
   </si>
@@ -6968,98 +7166,95 @@
   <si>
     <t>ROR ID: https://ror.org/05qpz1x62</t>
   </si>
   <si>
     <t>Research Data Archive: https://rdp.sfb1565.uni-goettingen.de/archive/4/15</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_027916</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_000262</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_026610</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_022192</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_006178</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014555</t>
   </si>
   <si>
-    <t>Zenodo DOI: https://doi.org/10.5281/zenodo</t>
+    <t>Zenodo DOI: https://doi.org/10.5281/zenodo.10830081</t>
   </si>
   <si>
     <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/143539</t>
   </si>
   <si>
     <t>Generic External ID: https://academic.oup.com/nar/advance-article-pdf/doi/10.1093/nar/gkae396/57850383/gkae396.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://oup.silverchair-cdn.com/oup/backfile/Content_public/Journal/nar/52/11/10.1093_nar_gkae396/1/gkae396_supplemental_file.pdf?Expires=1782804015&amp;Signature=xriGI6R4sKxNmSkPB3khrRCDUgvdfFGugYbDaTd4tx60wPjglo8JP7m2C4Gx9A11Pc1rRubvcp-lHWGJ4~2HwdknYEzYggKb</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-7508-8076</t>
   </si>
   <si>
     <t>Research Data Archive: https://rdp.sfb1565.uni-goettingen.de/archive/4/16</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014299</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_020341</t>
   </si>
   <si>
     <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/143534</t>
   </si>
   <si>
     <t>Generic External ID: https://academic.oup.com/hmg/article-pdf/33/R1/R19/57824192/ddae023.pdf</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0001-5774-8816</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-0418-1673</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-2500-6121</t>
   </si>
   <si>
     <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/59</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/970</t>
   </si>
   <si>
-    <t>RCSB PDB: https://www.rcsb.org/structure/7ONU</t>
-[...1 lines deleted...]
-  <si>
     <t>ROR ID: https://ror.org/056d84691</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/00m8d6786</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-18542</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-18544</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-18545</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-18546</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-18547</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-18548</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-18555</t>
@@ -7265,50 +7460,53 @@
   <si>
     <t>ORCID: https://orcid.org/0000-0002-1222-5878</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-8009-2392</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-8269-2669</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-6531-0710</t>
   </si>
   <si>
     <t>Research Data Archive: https://rdp.sfb1565.uni-goettingen.de/archive/4/18</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_006442</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_013035</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_005275</t>
   </si>
   <si>
+    <t>Addgene: https://www.addgene.org/11941</t>
+  </si>
+  <si>
     <t>Figshare DOI: https://doi.org/10.6084/m9.figshare.25604232.v1</t>
   </si>
   <si>
     <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/143826</t>
   </si>
   <si>
     <t>Generic External ID: https://www.nature.com/articles/s41556-024-01442-7.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM1_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM5_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM6_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM7_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM8_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://goeseek.gwdguser.de/studies/177</t>
@@ -9770,50 +9968,53 @@
   <si>
     <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/153270</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2024.07.16.603680v1.full.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2024/07/16/2024.07.16.603680/DC1/embed/media-1.xlsx?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2024/07/16/2024.07.16.603680/DC2/embed/media-2.xlsx?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2024/07/16/2024.07.16.603680/DC3/embed/media-3.xlsx?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2024/07/16/2024.07.16.603680/DC4/embed/media-4.xlsx?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2024/07/16/2024.07.16.603680/DC5/embed/media-5.xlsx?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://goeseek.gwdguser.de/studies/274</t>
   </si>
   <si>
+    <t>Generic External ID: https://github.com/varamojo/SimChrom</t>
+  </si>
+  <si>
     <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE269856</t>
   </si>
   <si>
     <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE269857</t>
   </si>
   <si>
     <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE269858</t>
   </si>
   <si>
     <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE171782</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-4470-8284</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0002-3263-0990</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-3299-8330</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-7541-5778</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0000-0167-8372</t>
@@ -10205,51 +10406,51 @@
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-025-10058-2/MediaObjects/41586_2025_10058_MOESM1_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-025-10058-2/MediaObjects/41586_2025_10058_MOESM2_ESM.pdf</t>
   </si>
   <si>
     <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE263661</t>
   </si>
   <si>
     <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE263659</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/102</t>
   </si>
   <si>
     <t>Research Data Archive: https://rdp.sfb1565.uni-goettingen.de/archive/5/35</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_001802</t>
   </si>
   <si>
     <t>Zenodo DOI: https://doi.org/10.5281/zenodo.17886707</t>
   </si>
   <si>
-    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/ EMD-56474</t>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-56474</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-56492</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-56502</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-56514</t>
   </si>
   <si>
     <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/163883</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/10.64898/2026.03.02.709036v1.full.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC1/embed/media-1.mp4?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC2/embed/media-2.mp4?download=true</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0007-8598-6735</t>
   </si>
@@ -10832,51 +11033,51 @@
   <si>
     <t>ORCID: https://orcid.org/0009-0008-0865-8874</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-7994-1836</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-4989-8064</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-1362-191X</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-2751-0989</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0008-1397-6519</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-3426-4376</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-3110-8984</t>
   </si>
   <si>
-    <t>ORCID: https://orcid.org/000-0001-5451-294X</t>
+    <t>ORCID: https://orcid.org/0000-0001-5451-294X</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-7383-0609</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-7979-9374</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-4743-4386</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-7126-9814</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-0712-4319</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-6757-0436</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-5408-6239</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-3476-969X</t>
   </si>
@@ -11414,77 +11615,491 @@
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1399</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1002): https://sfb1002.med.uni-goettingen.de/production/literature/publications/576</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/280</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/453</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1400</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0007-9725-9930</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1690): https://rdp.sfb1690.uni-goettingen.de/literature/publications/41</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1401</t>
   </si>
   <si>
+    <t>Zenodo DOI: https://doi.org/10.5281/zenodo.18557942</t>
+  </si>
+  <si>
     <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/177608</t>
   </si>
   <si>
     <t>Generic External ID: https://link.springer.com/content/pdf/10.1007/s00018-026-06246-6.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-026-06246-6/MediaObjects/18_2026_6246_MOESM1_ESM.pdf</t>
   </si>
   <si>
     <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE268140</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-2892-6975</t>
   </si>
   <si>
     <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/165273</t>
   </si>
   <si>
     <t>Generic External ID: https://www.jbc.org/action/showPdf?pii=S0021-9258%2826%2900310-8</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-3358-7720</t>
   </si>
   <si>
+    <t>ORCID: https://orcid.org/0000-0002-8115-5412</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-9355-0973</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-9468-6311</t>
+  </si>
+  <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/178941</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.nature.com/articles/s43587-026-01171-6.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM1_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM2_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM3_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM4_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM5_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM6_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM7_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM8_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM9_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM10_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM11_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM12_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM13_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://github.com/marianoimperatore/BPDL</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://git.embl.org/grp-ellenberg/looptrace</t>
+  </si>
+  <si>
+    <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE283687</t>
+  </si>
+  <si>
+    <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE98448</t>
+  </si>
+  <si>
+    <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE113957</t>
+  </si>
+  <si>
+    <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE154095</t>
+  </si>
+  <si>
     <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/98</t>
   </si>
   <si>
+    <t>Research Data Archive: https://rdp.sfb1565.uni-goettingen.de/archive/5/59</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_021172</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_008335</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_022765</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_021142</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_021364</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-53843</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-53554</t>
+  </si>
+  <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/178048</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.nature.com/articles/s41467-026-75109-2.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM1_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM2_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM3_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM4_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM5_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM6_ESM.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM7_ESM.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM8_ESM.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM9_ESM.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM10_ESM.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM11_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM12_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM13_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://goeseek.gwdguser.de/studies/293</t>
+  </si>
+  <si>
+    <t>ModelArchive: https://modelarchive.org/doi/10.5452/ma-9luyy</t>
+  </si>
+  <si>
+    <t>ModelArchive: https://modelarchive.org/doi/10.5452/ma-ire8e</t>
+  </si>
+  <si>
+    <t>ModelArchive: https://modelarchive.org/doi/10.5452/ma-sd0ae</t>
+  </si>
+  <si>
+    <t>ModelArchive: https://modelarchive.org/doi/10.5452/ma-m2b6q</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0006-9742-3692</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-5022-3494</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-6051-0198</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/9R8V</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/7ABI</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/8RO1</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/011ashp19</t>
+  </si>
+  <si>
+    <t>Research Data Archive: https://rdp.sfb1565.uni-goettingen.de/archive/5/58</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_022841</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_016499</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_018392</t>
+  </si>
+  <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/178880</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.sciencedirect.com/science/article/pii/S0968000426002033/pdfft?md5=3f07942ac3d8c125e59febffe75dc738&amp;pid=1-s2.0-S0968000426002033-main.pdf</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1419</t>
+  </si>
+  <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/179523</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/pro.70763?download=true</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1432</t>
+  </si>
+  <si>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/179619</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.sciencedirect.com/science/article/pii/S2211124726007278/pdfft?md5=a8ac39b216587bae8211680566173c4f&amp;pid=1-s2.0-S2211124726007278-main.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://github.com/Hughes-Genome-Group/NGseqBasic</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://github.com/anlin00007/OnTAD</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://pypi.org/project/runHiC/</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://github.com/open2c/coolpuppy</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S2211124726007278-mmc1.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S2211124726007278-mmc2.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S2211124726007278-mmc3.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S2211124726007278-mmc4.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S2211124726007278-mmc5.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S2211124726007278-mmc6.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S2211124726007278-mmc7.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S2211124726007278-mmc8.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://goeseek.gwdguser.de/studies/345</t>
+  </si>
+  <si>
+    <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE296280</t>
+  </si>
+  <si>
+    <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE125588</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0003-6382-1252</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0005-8164-9868</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0005-5274-7514</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-3957-9369</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0005-0806-0467</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-8528-8060</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-2502-7897</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-9488-1018</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/01eezs655</t>
+  </si>
+  <si>
+    <t>Research Data Archive: https://rdp.sfb1565.uni-goettingen.de/archive/5/60</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_1140885</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_627761</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2191222</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2630356</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2534016</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_141370</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_955439</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_955447</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_955021</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2576208</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_016863</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_0480</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_0428</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_0237</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_1847</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/IMSR_RJ:NMRI-NUDE</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/IMSR_JAX:007799</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_003002</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_025848</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_018555</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_024742</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_021158</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_010881</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_017643</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_018257</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_002141</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_021396</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_025758</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.nature.com/articles/s41418-026-01834-2.pdf</t>
+  </si>
+  <si>
+    <t>MassIVE: https://massive.ucsd.edu/ProteoSAFe/QueryMSV?id=MSV000100118</t>
+  </si>
+  <si>
+    <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE334227</t>
+  </si>
+  <si>
+    <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE333484</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0002-8612-5420</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-2248-6753</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-9297-1821</t>
+  </si>
+  <si>
+    <t>ProteomeXchange ID: http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD071637</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-6852-5362</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.64898/2026.05.21.726779v1.full.pdf</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-4892-4208</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-9642-8244</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_003475</t>
+  </si>
+  <si>
     <t>External Resources</t>
   </si>
   <si>
     <t>primary: Monoclonal ANTI-FLAG® M2 antibody</t>
   </si>
   <si>
     <t>primary: GAPDH Monoclonal antibody</t>
   </si>
   <si>
     <t>primary: HA-Tag Antikörper (F-7)</t>
   </si>
   <si>
     <t>primary: METTL5 Polyclonal antibody</t>
   </si>
   <si>
     <t>primary: Anti-TGS1 antibody produced in rabbit</t>
   </si>
   <si>
     <t>primary: Anti-THUMPD2 antibody produced in rabbit</t>
   </si>
   <si>
     <t>primary: Anti-THUMPD3 antibody produced in rabbit</t>
   </si>
   <si>
     <t>primary: Anti-TRMT5 antibody produced in rabbit</t>
@@ -12675,50 +13290,83 @@
     <t xml:space="preserve">secondary: secondary antibody (goat anti-Rabbit IgG (H+L) labelled with Alexa Fluor 647 </t>
   </si>
   <si>
     <t>primary: Mouse monoclonal anti-RPA70</t>
   </si>
   <si>
     <t>primary: SART3/TIP110 Polyclonal Antibody</t>
   </si>
   <si>
     <t>primary: Fibrillarin Antibody (G-8)</t>
   </si>
   <si>
     <t>primary: Rabbit anti-EFTUD2/SNRP116 Antibody Affinity Purified</t>
   </si>
   <si>
     <t>primary: PRPF4 Polyclonal antibody</t>
   </si>
   <si>
     <t>primary: PRPF3 Polyclonal antibody</t>
   </si>
   <si>
     <t>primary: PRPF8 (F4D7U) Rabbit Monoclonal Antibody</t>
   </si>
   <si>
     <t>secondary: IRDye® 680LT Donkey anti-Rabbit IgG Secondary Antibody</t>
+  </si>
+  <si>
+    <t>secondary: Goat Anti-Rabbit IgG H&amp;L (Cy3 ®) preadsorbed</t>
+  </si>
+  <si>
+    <t>secondary: Goat Anti-Mouse IgG H&amp;L (Alexa Fluor® 647)</t>
+  </si>
+  <si>
+    <t>secondary: Goat Anti-Rabbit IgG H&amp;L (Alexa Fluor® 647) preadsorbed</t>
+  </si>
+  <si>
+    <t>secondary: Donkey Anti-Rat IgG H&amp;L (Alexa Fluor® 647) preadsorbed</t>
+  </si>
+  <si>
+    <t>secondary: Anti-Rabbit IgG−Abberior® STAR 635 antibody produced in goat</t>
+  </si>
+  <si>
+    <t>secondary: Anti-Mouse IgG−Abberior® STAR 580 antibody produced in goat</t>
+  </si>
+  <si>
+    <t>primary: SF3B1 Polyclonal antibody</t>
+  </si>
+  <si>
+    <t>primary: HSPA8/HSC70 Antibody (B-6)</t>
+  </si>
+  <si>
+    <t>secondary: Donkey anti-Rabbit IgG (H+L) Highly Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 546</t>
+  </si>
+  <si>
+    <t>secondary: Goat anti-Mouse IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor™ 546</t>
+  </si>
+  <si>
+    <t>secondary: Goat Anti-Mouse IgG H&amp;L (Alexa Fluor® 488)</t>
   </si>
   <si>
     <t>Linked Antibodies</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -13027,87 +13675,87 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/3" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/4" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/5" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/6" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/7" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/8" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/9" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/11" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/12" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/13" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/14" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/15" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/16" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/17" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/18" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/19" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/20" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/21" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/22" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/23" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/24" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/25" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/26" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/27" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/28" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/29" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/30" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/32" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/33" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/34" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/35" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/37" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/38" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/39" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/40" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/42" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/43" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/44" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/45" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/46" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/47" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/48" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/49" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/50" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/51" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/52" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/53" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/54" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/55" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/56" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/57" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/58" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/59" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/60" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/61" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/62" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/63" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/64" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/65" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/66" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/67" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/68" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/70" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/72" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/74" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/75" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/76" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/77" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/78" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/79" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/80" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/81" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/82" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/83" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/84" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/85" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/86" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/87" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/88" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/89" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/90" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/91" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/92" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/93" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/94" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/95" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/96" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/97" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/98" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/99" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/100" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/101" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/102" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/103" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/104" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/105" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/106" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/107" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/108" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/109" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/110" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/111" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/112" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/113" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/114" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/115" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/116" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/117" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/118" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/119" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/120" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/121" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/122" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/123" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/124" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/125" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/126" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/127" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/128" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/129" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/130" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/131" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/132" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/133" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/134" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/121726" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2667160323000030/pdfft?md5=4b7aed094667e9380ac7e0b27bf778c8&amp;pid=1-s2.0-S2667160323000030-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/637" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6J7J" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6J7L" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6J7K" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6J7M" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5NV8" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5WXJ" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5WXK" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5WXI" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6XXJ" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1RQD" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6ENJ" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5GAK" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139966" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.authorea.com/doi/pdf/10.22541/au.167534123.32069234/v1" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.subtiwiki.uni-goettingen.de/v4/category?id=SW.6.1" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/4" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025748" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/124245" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1111/mmi.15053?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/3" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012773" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139967" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2023.03.06.531253v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.subtiwiki.uni-goettingen.de/v4/paeViewerDemo" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.gwdg.de/general-microbiology/pae-viewer" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1423" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/6" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025748" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/127410" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/advance-article-pdf/doi/10.1093/nar/gkad350/50195709/gkad350.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.gwdg.de/general-microbiology/pae-viewer" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.subtiwiki.uni-goettingen.de/v4/paeViewerDemo" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1423" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/5" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025748" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/127449" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.asm.org/doi/pdf/10.1128/jb.00102-23?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1423" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7704-3266" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/36047" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/62988" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/129169" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/advance-article-pdf/doi/10.1093/nar/gkad487/50527469/gkad487.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/42" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dnasu.org/DNASU/GetCloneDetail.do?cloneid=515724" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE219260" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD038997" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD038967" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/708" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6H2V" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6ZYM" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05hy3tk52" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03xjwb503" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pg6eq24" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/188" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016255" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014583" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014966" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014601" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013715" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013049" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016418" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003411" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000432" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015899" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_005780" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004426" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139961" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/ange.202305463?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fange.202305463&amp;file=ange202305463-sup-0001-misc_information.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7822-2066" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2136-6525" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/90" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/9" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139968" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2023.04.20.537702v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2023/04/21/2023.04.20.537702/DC1/embed/media-1.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/108" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/xieting0603" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/marianoimperatore/MeanFieldChromatin.git" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bushmanlab.org/assets/doc/allOnco_May2018.tsv" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/XiaoTaoWang/NeoLoopFinder" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/TaoYang-dev/hicrep" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/XiaoTaoWang/EagleC" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ENCODE-DCC/rna-seq-pipeline" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE229966" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6648-7697" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3531-2157" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3141-1526" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7337-3797" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1157-4694" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9080-631X" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2953-9291" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0809-4235" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6463-055X" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6445-3872" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7336-5615" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4611-8827" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/45" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02hssy432" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rg70c39" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/024z2rq82" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/006k2kk72" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03jdxdk20" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013q1eq08" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/034t30j35" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/7" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010910" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018169" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023038" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024194" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026118" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025854" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015899" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013027" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016366" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_027011" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016368" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006525" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014983" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021917" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026154" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.55324" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.4669966" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139969" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2023.06.23.546038v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2023/06/23/2023.06.23.546038/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2023/06/23/2023.06.23.546038/DC2/embed/media-2.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/109" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE229894" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_001001998.3" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1432-5837" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4649-6051" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5453-3185" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4771-4196" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04v4g9h31" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/052rphn09" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01pxwe438" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/8" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U427" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_C4ET" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018876" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019957" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015795" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018626" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016386" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014583" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014966" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004463" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-15521" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/125390" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-023-37528-3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-37528-3/MediaObjects/41467_2023_37528_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-37528-3/MediaObjects/41467_2023_37528_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-37528-3/MediaObjects/41467_2023_37528_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-37528-3/MediaObjects/41467_2023_37528_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/107" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2811-5307" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6952-7327" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7833-8058" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3810-1344" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7928-4488" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5453-5914" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD036106" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8ALZ" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2P6R" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4F91" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046ak2485" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cvxb145" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02aj13c28" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/6" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U427" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_027500" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021068" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025773" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015749" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018032" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019840" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_027000" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012042" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/131960" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/advance-article-pdf/doi/10.1093/nar/gkad565/50782679/gkad565.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/275" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1630-6827" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9940-2143" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7898-2831" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5589-369X" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9576-3523" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0179-4581" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0846-5200" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6770-9511" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6434-2331" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3748-710X" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0428-7462" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD036538" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cfam450" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/032000t02" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05591te55" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/2" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015701" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_027000" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019840" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012042" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015936" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018923" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014322" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019378" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015040" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026672" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/131856" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-023-01027-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ENCSR000ENM" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ENCSR000BSE" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01027-2/MediaObjects/41594_2023_1027_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01027-2/MediaObjects/41594_2023_1027_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01027-2/MediaObjects/41594_2023_1027_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01027-2/MediaObjects/41594_2023_1027_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01027-2/MediaObjects/41594_2023_1027_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01027-2/MediaObjects/41594_2023_1027_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/110" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE205984" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE121355" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE139468" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1516-2083" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5612-2774" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4087-3730" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0617-694X" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6640-2641" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6740-2755" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/3" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002105" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015729" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016384" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48645" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/131851" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41586-023-06429-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/68" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM8_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM10_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM9_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM11_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM12_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM13_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colab.research.google.com/github/sokrypton/ColabFold/blob/main/AlphaFold2.ipynb" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/947672" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/947820" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/1258568" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/1258688" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/1258760" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/75205313" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/141" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE214431" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_000866.4" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/U00096.3" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=37762" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=511693" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=2681598" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6988-2775" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2468-4235" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7639-358X" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8284-954X" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3257-456X" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8716-8516" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4625-2655" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7472-9887" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD038910" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD041714" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/218" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/743" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2KHI" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2KHJ" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2MFI" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2MFL" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5XQ5" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6H4N" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7K00" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05r7n9c40" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rdrb571" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/229" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016517" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014210" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021139" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020563" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012042" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003411" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004055" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014583" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011841" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015530" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002105" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012919" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_009803" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014477" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014345" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015058" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011793" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014212" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/proteomes/https://www.uniprot.org/proteomes/UP000000625" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P0AG67" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P12726" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P39421" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P39423" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P05055" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P54922" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P60422" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7977386" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/131847" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41580-023-00628-5.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41580-023-00628-5/MediaObjects/41580_2023_628_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7677-7412" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4535-6532" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3450-3816" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2WJY" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3I5X" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2XGJ" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3KX2" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4A2W" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5GM6" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7B9V" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5MQ0" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5Y88" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5ZWM" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5NRL" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6ZQG" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/051fd9666" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/54" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6069/6m29-at05" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/132958" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-023-40855-0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-40855-0/MediaObjects/41467_2023_40855_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-40855-0/MediaObjects/41467_2023_40855_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-40855-0/MediaObjects/41467_2023_40855_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-40855-0/MediaObjects/41467_2023_40855_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-40855-0/MediaObjects/41467_2023_40855_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-40855-0/MediaObjects/41467_2023_40855_MOESM6_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-40855-0/MediaObjects/41467_2023_40855_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/79" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9358-1315" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0696-6397" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD036819" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/224" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/762" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02yjyfs84" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rdrb571" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/041nas322" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/261" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022215" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014080" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000432" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000325" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003411" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0214" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0045" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q130211593" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16458" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16472" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://instruments.goettingen-research-online.de/Landing/Resource?id=13661" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139316" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0092867423010851/pdfft?md5=4bf91054439c00a088d20b0afb2a9976&amp;pid=1-s2.0-S0092867423010851-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0092867423010851-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE222809" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7726-1717" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8889-7371" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2374-9922" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4788-0933" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3927-248X" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2544-5340" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8366-7622" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0025-8952" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD038575" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/228" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/775" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/1/274" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2854652" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1843962" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10714702" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10947236" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11153724" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_477583" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2808250" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_538764" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10905283" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11014373" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_626618" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2277471" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10979734" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_221569" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2890185" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_325005" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2630358" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2819160" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534013" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535792" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534017" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535794" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535875" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534117" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2735091" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007370" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_009619" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001149" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016694" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014983" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007353" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015963" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022263" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025048" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.8359490" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.8370295" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16828" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16829" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16830" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16831" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16832" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16833" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16834" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16835" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16836" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16837" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16838" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16839" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16840" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139089" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-023-01138-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM7_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM8_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM9_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM10_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM11_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM12_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM2_ESM.mov" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/89" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0810-6411" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8912-7099" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD045446" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/780" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8OEU" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8OEV" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8OEW" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8OF0" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1LM8" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3PO2" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3PO3" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4HFX" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4N9F" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5FLM" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5IYC" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5IYD" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6GMH" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6GML" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6TED" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6V9I" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7O4I" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OKX" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PKS" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7UND" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/278" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000084" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25625/VA9UYR" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139964" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://menoci.io/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.gwdg.de/medinfpub/menoci" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bausteine-fdm.de/article/view/8608/8314" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8285-2586" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4541-4018" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1236-0815" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7973-7491" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8188-3495" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1223-6494" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/494" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/234" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/782" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/044sxzm68" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013983" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023347" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139071" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/collections/62281259/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rna-deco.org/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epitran.eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalacademies.org/our-work/toward-sequencing-and-mapping-of-rna-modifications" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0154-0928" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7898-2831" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1739-6086" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4625-2655" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3224-7502" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6471-3689" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0972-9386" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3107-4147" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9484-5247" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9359-3439" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/023b0x485" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05591te55" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013czdx64" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01hcx6992" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04vnq7t77" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04zc7p361" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02k7v4d05" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0546hnb39" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03s7gtk40" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010nsgg66" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03a1kwz48" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139753" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/advance-article-pdf/doi/10.1093/nar/gkad1171/54015942/gkad1171.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1423" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1739-6086" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8646-7925" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0129-8112" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2473-6202" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8330-6459" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD043900" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/29" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/792" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1AF6" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1NBS" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2A64" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3Q1Q" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3Q1R" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rdrb571" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/316" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012042" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015701" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023662" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139088" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41588-023-01601-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3536-3162" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3526-7795" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3891-2123" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04c4bwh63" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/018906e22" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01n92vv28" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/ena/data/view/PRJEB57219" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139711" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-023-43751-9.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM8_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM9_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM10_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM11_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM12_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM13_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM14_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM15_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM16_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM17_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM18_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM19_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/104" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3710-6840" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8545-2089" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9528-8822" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8340-0872" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8485-1958" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5907-3947" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8792-7700" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD037793" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD037796" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD043556" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD037800" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7MQ8" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4V6X" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03ytdtb31" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046ak2485" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04p5ggc03" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/5" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0042" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0548" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0186" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0597" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_4388" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008520" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020123" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014583" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006281" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011848" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018169" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003411" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000432" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010279" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012773" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/62988" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/ena/data/view/U13369.1" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139754" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/advance-article-pdf/doi/10.1093/nar/gkad1202/54638105/gkad1202.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE230431" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE230432" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE230637" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE235949" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_001396855.1" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_001358.2" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_004741.5" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/U13369.1" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7545-1656" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7143-2810" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD043301" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/798" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6SH6" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4V6X" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035b05819" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0045" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016386" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014583" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016368" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006525" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002105" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006646" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020123" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004463" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011793" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008636" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003152" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013715" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012042" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001456" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002205" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/16976" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139965" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0969212623004471-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0969212623004471/pdfft?md5=b364e3e18159855f90bd4ae285b4217e&amp;pid=1-s2.0-S0969212623004471-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1739-6086" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0129-8112" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9889-0288" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5392-5029" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1700-4759" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7547-636X" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9143-766X" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0830-5696" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0403-2160" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/808" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8OMR" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mstc592" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/715" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014212" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015648" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/140477" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1111%2Facel.14083&amp;file=acel14083-sup-0001-AppendixS1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/n7qxc/?view_only=067396ac892542fc98767205f2063613" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/123" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1111/acel.14083?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/hoerlteam/chromatin-texture-senescence/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yezhengstat.github.io/CUTTag_tutorial/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/shuzhangcourage/Micro-C-CUT-tag/tree/v1.0.0" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE238256" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1971-3217" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3891-2123" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013x0ky90" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05591te55" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05mxhda18" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04c4bwh63" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xfq0f34" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/10" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0347" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008633" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008058" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002577" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016386" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004463" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012919" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016620" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002344" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020123" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016368" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001783" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016387" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006525" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016366" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007322" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/142427" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2023.12.29.573614v2.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/6146" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/4194" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/4193" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5052-3967" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/180474" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/86" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014210" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024427" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U427" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0060" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_4388" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2576217" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2340773" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2340590" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2572291" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1720813" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_439702" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2107448" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_564803" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10562652" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_823586" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628082" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2798794" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2879841" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10658965" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2799391" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2217579" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2223210" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/142396" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2023.07.28.550789v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2023/07/28/2023.07.28.550789/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1423" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0129-8112" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8646-7925" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1739-6086" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2473-6202" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8330-6459" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/22" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/818" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2A64" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1NBS" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3Q1R" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1AF6" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3Q1Q" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rdrb571" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/365" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012042" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015701" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/140364" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41588-023-01649-8.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/jojdavies/Micro-Capture-C" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://process.innovation.ox.ac.uk/software/p/16529a/micro-capture-c-academic/1" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41588-023-01649-8/MediaObjects/41588_2023_1649_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41588-023-01649-8/MediaObjects/41588_2023_1649_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41588-023-01649-8/MediaObjects/41588_2023_1649_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41588-023-01649-8/MediaObjects/41588_2023_1649_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41588-023-01649-8/MediaObjects/41588_2023_1649_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41588-023-01649-8/MediaObjects/41588_2023_1649_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41588-023-01649-8/MediaObjects/41588_2023_1649_MOESM7_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41588-023-01649-8/MediaObjects/41588_2023_1649_MOESM8_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41588-023-01649-8/MediaObjects/41588_2023_1649_MOESM9_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/143" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE220647" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSM2262329" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSM2262330" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSM2262331" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSM4449154" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSM4449823" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSM2916412" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSM2916410" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7111" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9123-5689" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/663" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/11" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016381" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011847" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_005531" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011919" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_005476" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016368" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011793" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001783" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013291" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000432" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q129124712" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10361971" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10373300" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/128034" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/140293" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00018-023-05035-9.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-023-05035-9/MediaObjects/18_2023_5035_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-023-05035-9/MediaObjects/18_2023_5035_MOESM2_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/109" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/5394" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE229894" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_001001998.3" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1432-5837" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6703-7205" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7592-9770" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4649-6051" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5453-3185" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4771-4196" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/11" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04v4g9h31" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/052rphn09" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01pxwe438" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/32" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U427" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_C4ET" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018714" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018876" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015795" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018626" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016386" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014583" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014966" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004463" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016884" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48138" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48307" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48308" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/29653" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-15825" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-15829" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-15827" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/141936" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-023-01207-0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM5_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM6_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM8_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM9_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM10_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM11_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM12_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM13_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM14_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM15_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM16_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM17_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM18_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM19_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM20_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/146" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7108" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8912-7099" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2727-7651" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7616-6689" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8508-114X" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-2381" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5796-6541" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD042388" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8B3D" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8B3I" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8B3G" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OO3" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6TTU" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1PQV" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4AP4" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/027bh9e22" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/12" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000084" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013715" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010279" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018333" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0518" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0042" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018876" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021010" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q128692721" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/13720" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/13721" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/23053" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-17994" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18056" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasbdb.org/data/SASDTC5" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasbdb.org/data/SASDTD5" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/141935" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-023-01203-4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM8_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM9_ESM.tif" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM10_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM11_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM12_ESM.tif" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM13_ESM.tif" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM14_ESM.tif" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM15_ESM.tif" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM16_ESM.tif" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM17_ESM.tif" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM18_ESM.tif" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/153" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7961-4317" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1430-9589" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-2381" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD045837" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/239" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/826" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8PWL" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8Q0N" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rdrb571" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/398" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023662" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_1922" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U421" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_6642" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_027000" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019840" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001757" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q128381821" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/142429" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.02.19.580884v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/02/19/2024.02.19.580884/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=224308" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8169-8828" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5230-7019" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8255-3255" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3903-0139" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4389-6051" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0323-7479" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9888-7003" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/39" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/31" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002677" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19063" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18529" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18225" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19062" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/2/141954" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdf/10.1038/s44318-024-00052-1?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/suppl/10.1038/s44318-024-00052-1/suppl_file/44318_2024_52_moesm1_esm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/suppl/10.1038/s44318-024-00052-1/suppl_file/44318_2024_52_moesm2_esm.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/suppl/10.1038/s44318-024-00052-1/suppl_file/44318_2024_52_moesm4_esm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/250" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2906-9346" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6642-8876" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6161-1118" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3253-7518" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8Q7N" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QO9" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6AHD" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6FF4" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6FF7" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7Q4O" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ABG" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6Q8I" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/007mrxy13" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/30" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0058" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014322" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020562" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020563" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000084" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q130032332" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18499" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18500" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18501" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18502" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18503" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18504" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18496" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/142383" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/molecular-cell/pdfExtended/S1097-2765(24)00099-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/6eb6f95c-1df6-4a17-962e-36bedbaf489f/mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/0a04b199-f5c9-42f3-b172-e7cc8674dd0d/mmc2.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/4dc12ef0-4903-4245-a6b0-ec0431cdd3b0/mmc3.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/150" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=3728" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3427-2229" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6207-4717" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8363-2449" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0405-483X" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4459-9727" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7532-3467" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD048976" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/54" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/844" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0304hq317" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/413" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1966902" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/2/142425" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/pdf/10.1021/jacs.4c00626?ref=article_openPDF" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/suppl/10.1021/jacs.4c00626/suppl_file/ja4c00626_si_001.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubchem.ncbi.nlm.nih.gov/compound/102175" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7286-7292" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8529-5220" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0844-7547" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2888-9190" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5ZMD" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7WKV" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7Z26" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4R31" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/29" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/142426" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portlandpress.com/biochemsoctrans/article-pdf/52/2/793/956176/bst-2023-0883c.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9123-5689" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/142429" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchsquare.com/article/rs-3970019/v1.pdf?c=1709710839000" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets-eu.researchsquare.com/files/rs-3970019/v1/85d0f39d485638973d6bfa89.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=224308" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8169-8828" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5230-7019" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8255-3255" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3903-0139" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4389-6051" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0323-7479" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9888-7003" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/34" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/28" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019740" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55218" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55219" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19038" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19040" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19047" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143114" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41586-024-07269-4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07269-4/MediaObjects/41586_2024_7269_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07269-4/MediaObjects/41586_2024_7269_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07269-4/MediaObjects/41586_2024_7269_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07269-4/MediaObjects/41586_2024_7269_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07269-4/MediaObjects/41586_2024_7269_MOESM5_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07269-4/MediaObjects/41586_2024_7269_MOESM6_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07269-4/MediaObjects/41586_2024_7269_MOESM7_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07269-4/MediaObjects/41586_2024_7269_MOESM8_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/156" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8508-114X" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3833-5650" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7220-3120" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/936" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RBX" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RBZ" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RC4" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4OWW" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6SN1" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OHC" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PKS" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/425" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000084" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006587" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55219" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19455" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19457" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149895" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.04.04.588063v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/04/04/2024.04.04.588063/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/9692" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/54931" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/3028" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2832-2685" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/247" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/67" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/58" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/938" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RR3" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RR4" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ONU " TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/714" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q9BQ52" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143097" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/941" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/34982" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149998" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.04.17.589903v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/04/17/2024.04.17.589903/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/04/17/2024.04.17.589903/DC2/embed/media-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_000964" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1423" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9888-7003" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1634-8258" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7872-8232" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4758-0258" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5964-1010" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0397-3413" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1017-5047" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/62" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2Y75" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/13" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025748" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025453" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143071" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/doi/pdfdirect/10.1002/pmic.202300144?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fpmic.202300144&amp;file=pmic13801-sup-0001-SuppMat.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://compomics.github.io/projects/DeepLC" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=562" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5748-0027" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4277-658X" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2833-6070" TargetMode="External"/><Relationship Id="rId_hyperlink_1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1739-4598" TargetMode="External"/><Relationship Id="rId_hyperlink_1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6807-7029" TargetMode="External"/><Relationship Id="rId_hyperlink_1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9376-1399" TargetMode="External"/><Relationship Id="rId_hyperlink_1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0846-5200" TargetMode="External"/><Relationship Id="rId_hyperlink_1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD023401" TargetMode="External"/><Relationship Id="rId_hyperlink_1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD011071" TargetMode="External"/><Relationship Id="rId_hyperlink_1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD048145" TargetMode="External"/><Relationship Id="rId_hyperlink_1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03a1kwz48" TargetMode="External"/><Relationship Id="rId_hyperlink_1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cv9y106" TargetMode="External"/><Relationship Id="rId_hyperlink_1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04hbttm44" TargetMode="External"/><Relationship Id="rId_hyperlink_1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/14" TargetMode="External"/><Relationship Id="rId_hyperlink_1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012042" TargetMode="External"/><Relationship Id="rId_hyperlink_1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q137211004" TargetMode="External"/><Relationship Id="rId_hyperlink_1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143475" TargetMode="External"/><Relationship Id="rId_hyperlink_1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-024-48053-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/xieting0603/GBM" TargetMode="External"/><Relationship Id="rId_hyperlink_1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/marianoimperatore/MeanFieldChromatin.git" TargetMode="External"/><Relationship Id="rId_hyperlink_1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-48053-2/MediaObjects/41467_2024_48053_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-48053-2/MediaObjects/41467_2024_48053_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-48053-2/MediaObjects/41467_2024_48053_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-48053-2/MediaObjects/41467_2024_48053_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-48053-2/MediaObjects/41467_2024_48053_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-48053-2/MediaObjects/41467_2024_48053_MOESM6_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-48053-2/MediaObjects/41467_2024_48053_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE229966" TargetMode="External"/><Relationship Id="rId_hyperlink_1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE97619" TargetMode="External"/><Relationship Id="rId_hyperlink_1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/sra/SRP103788" TargetMode="External"/><Relationship Id="rId_hyperlink_1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6648-7697" TargetMode="External"/><Relationship Id="rId_hyperlink_1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3531-2157" TargetMode="External"/><Relationship Id="rId_hyperlink_1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6712-8953" TargetMode="External"/><Relationship Id="rId_hyperlink_1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3141-1526" TargetMode="External"/><Relationship Id="rId_hyperlink_1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9155-4268" TargetMode="External"/><Relationship Id="rId_hyperlink_1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7337-3797" TargetMode="External"/><Relationship Id="rId_hyperlink_1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1157-4694" TargetMode="External"/><Relationship Id="rId_hyperlink_1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9080-631X" TargetMode="External"/><Relationship Id="rId_hyperlink_1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2953-9291" TargetMode="External"/><Relationship Id="rId_hyperlink_1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0809-4235" TargetMode="External"/><Relationship Id="rId_hyperlink_1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6463-055X" TargetMode="External"/><Relationship Id="rId_hyperlink_1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6445-3872" TargetMode="External"/><Relationship Id="rId_hyperlink_1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7336-5615" TargetMode="External"/><Relationship Id="rId_hyperlink_1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5907-3982" TargetMode="External"/><Relationship Id="rId_hyperlink_1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4611-8827" TargetMode="External"/><Relationship Id="rId_hyperlink_1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/024z2rq82" TargetMode="External"/><Relationship Id="rId_hyperlink_1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/006k2kk72" TargetMode="External"/><Relationship Id="rId_hyperlink_1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035rzkx15" TargetMode="External"/><Relationship Id="rId_hyperlink_1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05qpz1x62" TargetMode="External"/><Relationship Id="rId_hyperlink_1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02hssy432" TargetMode="External"/><Relationship Id="rId_hyperlink_1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013q1eq08" TargetMode="External"/><Relationship Id="rId_hyperlink_1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/034t30j35" TargetMode="External"/><Relationship Id="rId_hyperlink_1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03jdxdk20" TargetMode="External"/><Relationship Id="rId_hyperlink_1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rg70c39" TargetMode="External"/><Relationship Id="rId_hyperlink_1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/15" TargetMode="External"/><Relationship Id="rId_hyperlink_1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016387" TargetMode="External"/><Relationship Id="rId_hyperlink_1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023038" TargetMode="External"/><Relationship Id="rId_hyperlink_1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024194" TargetMode="External"/><Relationship Id="rId_hyperlink_1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026118" TargetMode="External"/><Relationship Id="rId_hyperlink_1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_027916" TargetMode="External"/><Relationship Id="rId_hyperlink_1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025854" TargetMode="External"/><Relationship Id="rId_hyperlink_1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004463" TargetMode="External"/><Relationship Id="rId_hyperlink_1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000262" TargetMode="External"/><Relationship Id="rId_hyperlink_1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026610" TargetMode="External"/><Relationship Id="rId_hyperlink_1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016368" TargetMode="External"/><Relationship Id="rId_hyperlink_1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_027011" TargetMode="External"/><Relationship Id="rId_hyperlink_1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022192" TargetMode="External"/><Relationship Id="rId_hyperlink_1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006525" TargetMode="External"/><Relationship Id="rId_hyperlink_1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021917" TargetMode="External"/><Relationship Id="rId_hyperlink_1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026154" TargetMode="External"/><Relationship Id="rId_hyperlink_1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006178" TargetMode="External"/><Relationship Id="rId_hyperlink_1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014555" TargetMode="External"/><Relationship Id="rId_hyperlink_1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo" TargetMode="External"/><Relationship Id="rId_hyperlink_1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143539" TargetMode="External"/><Relationship Id="rId_hyperlink_1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/advance-article-pdf/doi/10.1093/nar/gkae396/57850383/gkae396.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oup.silverchair-cdn.com/oup/backfile/Content_public/Journal/nar/52/11/10.1093_nar_gkae396/1/gkae396_supplemental_file.pdf?Expires=1782804015&amp;Signature=xriGI6R4sKxNmSkPB3khrRCDUgvdfFGugYbDaTd4tx60wPjglo8JP7m2C4Gx9A11Pc1rRubvcp-lHWGJ4~2HwdknYEzYggKb" TargetMode="External"/><Relationship Id="rId_hyperlink_1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=562" TargetMode="External"/><Relationship Id="rId_hyperlink_1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7508-8076" TargetMode="External"/><Relationship Id="rId_hyperlink_1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/16" TargetMode="External"/><Relationship Id="rId_hyperlink_1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014299" TargetMode="External"/><Relationship Id="rId_hyperlink_1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020341" TargetMode="External"/><Relationship Id="rId_hyperlink_1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143534" TargetMode="External"/><Relationship Id="rId_hyperlink_1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/hmg/article-pdf/33/R1/R19/57824192/ddae023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0418-1673" TargetMode="External"/><Relationship Id="rId_hyperlink_1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2500-6121" TargetMode="External"/><Relationship Id="rId_hyperlink_1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/59" TargetMode="External"/><Relationship Id="rId_hyperlink_1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/970" TargetMode="External"/><Relationship Id="rId_hyperlink_1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ONU" TargetMode="External"/><Relationship Id="rId_hyperlink_1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00m8d6786" TargetMode="External"/><Relationship Id="rId_hyperlink_1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18542" TargetMode="External"/><Relationship Id="rId_hyperlink_1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18544" TargetMode="External"/><Relationship Id="rId_hyperlink_1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18545" TargetMode="External"/><Relationship Id="rId_hyperlink_1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18546" TargetMode="External"/><Relationship Id="rId_hyperlink_1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18547" TargetMode="External"/><Relationship Id="rId_hyperlink_1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18548" TargetMode="External"/><Relationship Id="rId_hyperlink_1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18555" TargetMode="External"/><Relationship Id="rId_hyperlink_1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18718" TargetMode="External"/><Relationship Id="rId_hyperlink_1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18727" TargetMode="External"/><Relationship Id="rId_hyperlink_1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18781" TargetMode="External"/><Relationship Id="rId_hyperlink_1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18786" TargetMode="External"/><Relationship Id="rId_hyperlink_1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18787" TargetMode="External"/><Relationship Id="rId_hyperlink_1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18788" TargetMode="External"/><Relationship Id="rId_hyperlink_1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18789" TargetMode="External"/><Relationship Id="rId_hyperlink_1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19349" TargetMode="External"/><Relationship Id="rId_hyperlink_1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19594" TargetMode="External"/><Relationship Id="rId_hyperlink_1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19595" TargetMode="External"/><Relationship Id="rId_hyperlink_1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19596" TargetMode="External"/><Relationship Id="rId_hyperlink_1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19597" TargetMode="External"/><Relationship Id="rId_hyperlink_1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19598" TargetMode="External"/><Relationship Id="rId_hyperlink_1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19847" TargetMode="External"/><Relationship Id="rId_hyperlink_1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19848" TargetMode="External"/><Relationship Id="rId_hyperlink_1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19868" TargetMode="External"/><Relationship Id="rId_hyperlink_1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143482" TargetMode="External"/><Relationship Id="rId_hyperlink_1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41586-024-07458-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM6_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM7_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM8_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM9_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM10_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM11_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM12_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM13_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/173" TargetMode="External"/><Relationship Id="rId_hyperlink_1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2906-9346" TargetMode="External"/><Relationship Id="rId_hyperlink_1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6642-8876" TargetMode="External"/><Relationship Id="rId_hyperlink_1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6161-1118" TargetMode="External"/><Relationship Id="rId_hyperlink_1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3253-7518" TargetMode="External"/><Relationship Id="rId_hyperlink_1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QOZ" TargetMode="External"/><Relationship Id="rId_hyperlink_1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QP8" TargetMode="External"/><Relationship Id="rId_hyperlink_1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QP9" TargetMode="External"/><Relationship Id="rId_hyperlink_1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QPA" TargetMode="External"/><Relationship Id="rId_hyperlink_1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QPB" TargetMode="External"/><Relationship Id="rId_hyperlink_1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QPE" TargetMode="External"/><Relationship Id="rId_hyperlink_1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QPK" TargetMode="External"/><Relationship Id="rId_hyperlink_1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QXD" TargetMode="External"/><Relationship Id="rId_hyperlink_1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QZS" TargetMode="External"/><Relationship Id="rId_hyperlink_1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8R08" TargetMode="External"/><Relationship Id="rId_hyperlink_1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8R09" TargetMode="External"/><Relationship Id="rId_hyperlink_1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8R0A" TargetMode="External"/><Relationship Id="rId_hyperlink_1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8R0B" TargetMode="External"/><Relationship Id="rId_hyperlink_1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RM5" TargetMode="External"/><Relationship Id="rId_hyperlink_1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6QX9" TargetMode="External"/><Relationship Id="rId_hyperlink_1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8Q7N" TargetMode="External"/><Relationship Id="rId_hyperlink_1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4F91" TargetMode="External"/><Relationship Id="rId_hyperlink_1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3I5X" TargetMode="External"/><Relationship Id="rId_hyperlink_1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/007mrxy13" TargetMode="External"/><Relationship Id="rId_hyperlink_1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/17" TargetMode="External"/><Relationship Id="rId_hyperlink_1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q130032328" TargetMode="External"/><Relationship Id="rId_hyperlink_1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143535" TargetMode="External"/><Relationship Id="rId_hyperlink_1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/hmg/article-pdf/33/R1/R47/57824209/ddae025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/271" TargetMode="External"/><Relationship Id="rId_hyperlink_1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/971" TargetMode="External"/><Relationship Id="rId_hyperlink_1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143827" TargetMode="External"/><Relationship Id="rId_hyperlink_1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41586-024-07576-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07576-w/MediaObjects/41586_2024_7576_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07576-w/MediaObjects/41586_2024_7576_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07576-w/MediaObjects/41586_2024_7576_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07576-w/MediaObjects/41586_2024_7576_MOESM4_ESM.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/178" TargetMode="External"/><Relationship Id="rId_hyperlink_1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE188455" TargetMode="External"/><Relationship Id="rId_hyperlink_1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE252951" TargetMode="External"/><Relationship Id="rId_hyperlink_1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE89554" TargetMode="External"/><Relationship Id="rId_hyperlink_1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE64090" TargetMode="External"/><Relationship Id="rId_hyperlink_1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE106479" TargetMode="External"/><Relationship Id="rId_hyperlink_1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1222-5878" TargetMode="External"/><Relationship Id="rId_hyperlink_1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8009-2392" TargetMode="External"/><Relationship Id="rId_hyperlink_1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8269-2669" TargetMode="External"/><Relationship Id="rId_hyperlink_1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-0710" TargetMode="External"/><Relationship Id="rId_hyperlink_1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/18" TargetMode="External"/><Relationship Id="rId_hyperlink_1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016386" TargetMode="External"/><Relationship Id="rId_hyperlink_1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015058" TargetMode="External"/><Relationship Id="rId_hyperlink_1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004463" TargetMode="External"/><Relationship Id="rId_hyperlink_1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012919" TargetMode="External"/><Relationship Id="rId_hyperlink_1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006442" TargetMode="External"/><Relationship Id="rId_hyperlink_1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006646" TargetMode="External"/><Relationship Id="rId_hyperlink_1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011841" TargetMode="External"/><Relationship Id="rId_hyperlink_1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013035" TargetMode="External"/><Relationship Id="rId_hyperlink_1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_005275" TargetMode="External"/><Relationship Id="rId_hyperlink_1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.25604232.v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143826" TargetMode="External"/><Relationship Id="rId_hyperlink_1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41556-024-01442-7.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM6_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM7_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM8_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/177" TargetMode="External"/><Relationship Id="rId_hyperlink_1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM9_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM10_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM11_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM12_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM13_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM14_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM15_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM16_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM17_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM18_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM19_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM20_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM21_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM22_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM23_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM24_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massive.ucsd.edu/ProteoSAFe/QueryMSV?id=MSV000092528" TargetMode="External"/><Relationship Id="rId_hyperlink_1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE237012" TargetMode="External"/><Relationship Id="rId_hyperlink_1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2703-4342" TargetMode="External"/><Relationship Id="rId_hyperlink_1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9810-3953" TargetMode="External"/><Relationship Id="rId_hyperlink_1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6553-9619" TargetMode="External"/><Relationship Id="rId_hyperlink_1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8643-8748" TargetMode="External"/><Relationship Id="rId_hyperlink_1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6758-9288" TargetMode="External"/><Relationship Id="rId_hyperlink_1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8415-0342" TargetMode="External"/><Relationship Id="rId_hyperlink_1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2515-9707" TargetMode="External"/><Relationship Id="rId_hyperlink_1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0025-8952" TargetMode="External"/><Relationship Id="rId_hyperlink_1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/979" TargetMode="External"/><Relationship Id="rId_hyperlink_1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00tw3jy02" TargetMode="External"/><Relationship Id="rId_hyperlink_1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/464" TargetMode="External"/><Relationship Id="rId_hyperlink_1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010279" TargetMode="External"/><Relationship Id="rId_hyperlink_1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020925" TargetMode="External"/><Relationship Id="rId_hyperlink_1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015963" TargetMode="External"/><Relationship Id="rId_hyperlink_1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018876" TargetMode="External"/><Relationship Id="rId_hyperlink_1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.25382326" TargetMode="External"/><Relationship Id="rId_hyperlink_1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/144953" TargetMode="External"/><Relationship Id="rId_hyperlink_1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-024-01356-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM4_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM6_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM7_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM8_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM9_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM10_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM11_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM12_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM13_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM14_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM15_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM16_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM17_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM18_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM19_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM20_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM21_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM22_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM23_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM24_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM25_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM26_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM27_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/187" TargetMode="External"/><Relationship Id="rId_hyperlink_1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massive.ucsd.edu/ProteoSAFe/QueryMSV?id=MSV000091653 " TargetMode="External"/><Relationship Id="rId_hyperlink_1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massive.ucsd.edu/ProteoSAFe/QueryMSV?id=MSV000091652" TargetMode="External"/><Relationship Id="rId_hyperlink_1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8496-9721" TargetMode="External"/><Relationship Id="rId_hyperlink_1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6553-9619" TargetMode="External"/><Relationship Id="rId_hyperlink_1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2515-9707" TargetMode="External"/><Relationship Id="rId_hyperlink_1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/991" TargetMode="External"/><Relationship Id="rId_hyperlink_1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6ZM6" TargetMode="External"/><Relationship Id="rId_hyperlink_1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0220mzb33" TargetMode="External"/><Relationship Id="rId_hyperlink_1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tnbqb63" TargetMode="External"/><Relationship Id="rId_hyperlink_1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/480" TargetMode="External"/><Relationship Id="rId_hyperlink_1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016952" TargetMode="External"/><Relationship Id="rId_hyperlink_1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016951" TargetMode="External"/><Relationship Id="rId_hyperlink_1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016708" TargetMode="External"/><Relationship Id="rId_hyperlink_1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U427" TargetMode="External"/><Relationship Id="rId_hyperlink_1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/144759" TargetMode="External"/><Relationship Id="rId_hyperlink_1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0955067424000772/pdfft?md5=2743774526aece3b70d92a7cb45d2cc4&amp;pid=1-s2.0-S0955067424000772-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6640-2641" TargetMode="External"/><Relationship Id="rId_hyperlink_1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1403-2136" TargetMode="External"/><Relationship Id="rId_hyperlink_1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6019/S-BIAD1294" TargetMode="External"/><Relationship Id="rId_hyperlink_1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149999" TargetMode="External"/><Relationship Id="rId_hyperlink_1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.08.03.606159v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/RippeLab/RWireX" TargetMode="External"/><Relationship Id="rId_hyperlink_1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/RippeLab/padFISH" TargetMode="External"/><Relationship Id="rId_hyperlink_1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/08/06/2024.08.03.606159/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/08/06/2024.08.03.606159/DC2/embed/media-2.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/08/06/2024.08.03.606159/DC3/embed/media-3.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/08/06/2024.08.03.606159/DC4/embed/media-4.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/08/06/2024.08.03.606159/DC5/embed/media-5.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/08/06/2024.08.03.606159/DC6/embed/media-6.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/08/06/2024.08.03.606159/DC7/embed/media-7.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/278" TargetMode="External"/><Relationship Id="rId_hyperlink_1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE273430" TargetMode="External"/><Relationship Id="rId_hyperlink_1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE273426" TargetMode="External"/><Relationship Id="rId_hyperlink_1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE273427" TargetMode="External"/><Relationship Id="rId_hyperlink_1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE273428" TargetMode="External"/><Relationship Id="rId_hyperlink_1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE273429" TargetMode="External"/><Relationship Id="rId_hyperlink_1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE63525" TargetMode="External"/><Relationship Id="rId_hyperlink_1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9811-3836" TargetMode="External"/><Relationship Id="rId_hyperlink_1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5468-7868" TargetMode="External"/><Relationship Id="rId_hyperlink_1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7800-9920" TargetMode="External"/><Relationship Id="rId_hyperlink_1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5789-7051" TargetMode="External"/><Relationship Id="rId_hyperlink_1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0816-2076" TargetMode="External"/><Relationship Id="rId_hyperlink_1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3054-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2292-9286" TargetMode="External"/><Relationship Id="rId_hyperlink_1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0065-8764" TargetMode="External"/><Relationship Id="rId_hyperlink_1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0787-6158" TargetMode="External"/><Relationship Id="rId_hyperlink_1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4868-1805" TargetMode="External"/><Relationship Id="rId_hyperlink_1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7059-4030" TargetMode="External"/><Relationship Id="rId_hyperlink_1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9951-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/113" TargetMode="External"/><Relationship Id="rId_hyperlink_1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cdgtt98" TargetMode="External"/><Relationship Id="rId_hyperlink_1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03bfqnx40" TargetMode="External"/><Relationship Id="rId_hyperlink_1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/21" TargetMode="External"/><Relationship Id="rId_hyperlink_1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007322" TargetMode="External"/><Relationship Id="rId_hyperlink_1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016381" TargetMode="External"/><Relationship Id="rId_hyperlink_1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13142236" TargetMode="External"/><Relationship Id="rId_hyperlink_1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55219" TargetMode="External"/><Relationship Id="rId_hyperlink_1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/62988" TargetMode="External"/><Relationship Id="rId_hyperlink_1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150000" TargetMode="External"/><Relationship Id="rId_hyperlink_1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.07.18.603998v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/07/18/2024.07.18.603998/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1498-9473" TargetMode="External"/><Relationship Id="rId_hyperlink_1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2525-2867" TargetMode="External"/><Relationship Id="rId_hyperlink_1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/87" TargetMode="External"/><Relationship Id="rId_hyperlink_1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/61" TargetMode="External"/><Relationship Id="rId_hyperlink_1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1032" TargetMode="External"/><Relationship Id="rId_hyperlink_1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05m2fqn25" TargetMode="External"/><Relationship Id="rId_hyperlink_1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01pxwe438" TargetMode="External"/><Relationship Id="rId_hyperlink_1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ghs6f64" TargetMode="External"/><Relationship Id="rId_hyperlink_1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/498" TargetMode="External"/><Relationship Id="rId_hyperlink_1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_262044" TargetMode="External"/><Relationship Id="rId_hyperlink_1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_443084" TargetMode="External"/><Relationship Id="rId_hyperlink_1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_914102" TargetMode="External"/><Relationship Id="rId_hyperlink_1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1857804" TargetMode="External"/><Relationship Id="rId_hyperlink_1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1860273" TargetMode="External"/><Relationship Id="rId_hyperlink_1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2066704" TargetMode="External"/><Relationship Id="rId_hyperlink_1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2084810" TargetMode="External"/><Relationship Id="rId_hyperlink_1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2096551" TargetMode="External"/><Relationship Id="rId_hyperlink_1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2101119" TargetMode="External"/><Relationship Id="rId_hyperlink_1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2146368" TargetMode="External"/><Relationship Id="rId_hyperlink_1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2147359" TargetMode="External"/><Relationship Id="rId_hyperlink_1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2150762" TargetMode="External"/><Relationship Id="rId_hyperlink_1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2214934" TargetMode="External"/><Relationship Id="rId_hyperlink_1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2307392" TargetMode="External"/><Relationship Id="rId_hyperlink_1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2313567" TargetMode="External"/><Relationship Id="rId_hyperlink_1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534088" TargetMode="External"/><Relationship Id="rId_hyperlink_1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534095" TargetMode="External"/><Relationship Id="rId_hyperlink_1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535764" TargetMode="External"/><Relationship Id="rId_hyperlink_1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535774" TargetMode="External"/><Relationship Id="rId_hyperlink_1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2536183" TargetMode="External"/><Relationship Id="rId_hyperlink_1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2545672" TargetMode="External"/><Relationship Id="rId_hyperlink_1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2683502" TargetMode="External"/><Relationship Id="rId_hyperlink_1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2857979" TargetMode="External"/><Relationship Id="rId_hyperlink_1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2878090" TargetMode="External"/><Relationship Id="rId_hyperlink_1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881239" TargetMode="External"/><Relationship Id="rId_hyperlink_1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881266" TargetMode="External"/><Relationship Id="rId_hyperlink_1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881305" TargetMode="External"/><Relationship Id="rId_hyperlink_1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10640900" TargetMode="External"/><Relationship Id="rId_hyperlink_1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10672785" TargetMode="External"/><Relationship Id="rId_hyperlink_1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10673537" TargetMode="External"/><Relationship Id="rId_hyperlink_1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10858175" TargetMode="External"/><Relationship Id="rId_hyperlink_1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10862101" TargetMode="External"/><Relationship Id="rId_hyperlink_1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10863633" TargetMode="External"/><Relationship Id="rId_hyperlink_1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11213573" TargetMode="External"/><Relationship Id="rId_hyperlink_1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_2270" TargetMode="External"/><Relationship Id="rId_hyperlink_1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0518" TargetMode="External"/><Relationship Id="rId_hyperlink_1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/Addgene_55219" TargetMode="External"/><Relationship Id="rId_hyperlink_1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/Addgene_62988" TargetMode="External"/><Relationship Id="rId_hyperlink_1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149919" TargetMode="External"/><Relationship Id="rId_hyperlink_1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.07.04.602026v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/07/08/2024.07.04.602026/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8284-954X" TargetMode="External"/><Relationship Id="rId_hyperlink_1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7978-8811" TargetMode="External"/><Relationship Id="rId_hyperlink_1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-2381" TargetMode="External"/><Relationship Id="rId_hyperlink_1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5343-4926" TargetMode="External"/><Relationship Id="rId_hyperlink_1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-9717-5710" TargetMode="External"/><Relationship Id="rId_hyperlink_1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/290" TargetMode="External"/><Relationship Id="rId_hyperlink_1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/88" TargetMode="External"/><Relationship Id="rId_hyperlink_1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1034" TargetMode="External"/><Relationship Id="rId_hyperlink_1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2VN9" TargetMode="External"/><Relationship Id="rId_hyperlink_1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2WEL" TargetMode="External"/><Relationship Id="rId_hyperlink_2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/501" TargetMode="External"/><Relationship Id="rId_hyperlink_2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_1922" TargetMode="External"/><Relationship Id="rId_hyperlink_2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004870" TargetMode="External"/><Relationship Id="rId_hyperlink_2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019213" TargetMode="External"/><Relationship Id="rId_hyperlink_2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014080" TargetMode="External"/><Relationship Id="rId_hyperlink_2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017330" TargetMode="External"/><Relationship Id="rId_hyperlink_2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018703" TargetMode="External"/><Relationship Id="rId_hyperlink_2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/145921" TargetMode="External"/><Relationship Id="rId_hyperlink_2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3205/24gmds125" TargetMode="External"/><Relationship Id="rId_hyperlink_2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6184-3891" TargetMode="External"/><Relationship Id="rId_hyperlink_2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9053-078X" TargetMode="External"/><Relationship Id="rId_hyperlink_2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1236-0815" TargetMode="External"/><Relationship Id="rId_hyperlink_2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7973-7491" TargetMode="External"/><Relationship Id="rId_hyperlink_2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0521-6711" TargetMode="External"/><Relationship Id="rId_hyperlink_2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1190-4040" TargetMode="External"/><Relationship Id="rId_hyperlink_2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1223-6494" TargetMode="External"/><Relationship Id="rId_hyperlink_2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8188-3495" TargetMode="External"/><Relationship Id="rId_hyperlink_2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/542" TargetMode="External"/><Relationship Id="rId_hyperlink_2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/253" TargetMode="External"/><Relationship Id="rId_hyperlink_2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1051" TargetMode="External"/><Relationship Id="rId_hyperlink_2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002629" TargetMode="External"/><Relationship Id="rId_hyperlink_2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002651" TargetMode="External"/><Relationship Id="rId_hyperlink_2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150001" TargetMode="External"/><Relationship Id="rId_hyperlink_2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.09.10.612211v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://subtiwiki.uni-goettingen.de/v5" TargetMode="External"/><Relationship Id="rId_hyperlink_2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1423" TargetMode="External"/><Relationship Id="rId_hyperlink_2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7872-8232" TargetMode="External"/><Relationship Id="rId_hyperlink_2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/61" TargetMode="External"/><Relationship Id="rId_hyperlink_2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003257" TargetMode="External"/><Relationship Id="rId_hyperlink_2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025748" TargetMode="External"/><Relationship Id="rId_hyperlink_2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/145536" TargetMode="External"/><Relationship Id="rId_hyperlink_2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/article-pdf/52/19/11870/60142592/gkae815.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oup.silverchair-cdn.com/oup/backfile/Content_public/Journal/nar/52/19/10.1093_nar_gkae815/1/gkae815_supplemental_file.pdf?Expires=1782897551&amp;Signature=ibrfEMrwFPhSmYFLDLr-uU8TyDpDA3O9RfJQSUNknat-1sODe9uX045Dyj5EyTyzOwCtraXDzVxJx0pX273ocaOPuLpKVtmo" TargetMode="External"/><Relationship Id="rId_hyperlink_2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=562" TargetMode="External"/><Relationship Id="rId_hyperlink_2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9832-8447" TargetMode="External"/><Relationship Id="rId_hyperlink_2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9121-7675" TargetMode="External"/><Relationship Id="rId_hyperlink_2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3076-0409" TargetMode="External"/><Relationship Id="rId_hyperlink_2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/20" TargetMode="External"/><Relationship Id="rId_hyperlink_2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021274" TargetMode="External"/><Relationship Id="rId_hyperlink_2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55218" TargetMode="External"/><Relationship Id="rId_hyperlink_2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149897" TargetMode="External"/><Relationship Id="rId_hyperlink_2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.10.04.616610v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_002728.1" TargetMode="External"/><Relationship Id="rId_hyperlink_2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0287-3054" TargetMode="External"/><Relationship Id="rId_hyperlink_2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2832-2685" TargetMode="External"/><Relationship Id="rId_hyperlink_2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/254" TargetMode="External"/><Relationship Id="rId_hyperlink_2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/62" TargetMode="External"/><Relationship Id="rId_hyperlink_2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1063" TargetMode="External"/><Relationship Id="rId_hyperlink_2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4N5B" TargetMode="External"/><Relationship Id="rId_hyperlink_2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8JSL" TargetMode="External"/><Relationship Id="rId_hyperlink_2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8SNX" TargetMode="External"/><Relationship Id="rId_hyperlink_2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9GJT" TargetMode="External"/><Relationship Id="rId_hyperlink_2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9GJU" TargetMode="External"/><Relationship Id="rId_hyperlink_2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6UEN" TargetMode="External"/><Relationship Id="rId_hyperlink_2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7YER" TargetMode="External"/><Relationship Id="rId_hyperlink_2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6YYT" TargetMode="External"/><Relationship Id="rId_hyperlink_2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6T0V" TargetMode="External"/><Relationship Id="rId_hyperlink_2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6V85" TargetMode="External"/><Relationship Id="rId_hyperlink_2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8KDC" TargetMode="External"/><Relationship Id="rId_hyperlink_2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7YOU" TargetMode="External"/><Relationship Id="rId_hyperlink_2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8IZL" TargetMode="External"/><Relationship Id="rId_hyperlink_2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6U1X" TargetMode="External"/><Relationship Id="rId_hyperlink_2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020563" TargetMode="External"/><Relationship Id="rId_hyperlink_2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_2100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/146292" TargetMode="External"/><Relationship Id="rId_hyperlink_2102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://subtiwiki.uni-goettingen.de/v5" TargetMode="External"/><Relationship Id="rId_hyperlink_2103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/advance-article-pdf/doi/10.1093/nar/gkae957/59995884/gkae957.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_2105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7872-8232" TargetMode="External"/><Relationship Id="rId_hyperlink_2106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/58" TargetMode="External"/><Relationship Id="rId_hyperlink_2107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025748" TargetMode="External"/><Relationship Id="rId_hyperlink_2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/145145" TargetMode="External"/><Relationship Id="rId_hyperlink_2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.asm.org/doi/reader/10.1128/mbio.01772-24" TargetMode="External"/><Relationship Id="rId_hyperlink_2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.asm.org/doi/suppl/10.1128/mbio.01772-24/suppl_file/mbio.01772-24-s0002.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.asm.org/doi/suppl/10.1128/mbio.01772-24/suppl_file/mbio.01772-24-s0001.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.asm.org/doi/suppl/10.1128/mbio.01772-24/suppl_file/mbio.01772-24-s0003.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.asm.org/doi/suppl/10.1128/mbio.01772-24/suppl_file/mbio.01772-24-s0004.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_2116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://subtiwiki.uni-goettingen.de/wiki//index.php?title=C_minimal_medium" TargetMode="External"/><Relationship Id="rId_hyperlink_2117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/bioproject/?term=PRJEB77606" TargetMode="External"/><Relationship Id="rId_hyperlink_2118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_000964" TargetMode="External"/><Relationship Id="rId_hyperlink_2119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1423" TargetMode="External"/><Relationship Id="rId_hyperlink_2120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5964-1010" TargetMode="External"/><Relationship Id="rId_hyperlink_2121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4758-0258" TargetMode="External"/><Relationship Id="rId_hyperlink_2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7872-8232" TargetMode="External"/><Relationship Id="rId_hyperlink_2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0397-3413" TargetMode="External"/><Relationship Id="rId_hyperlink_2124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1634-8258" TargetMode="External"/><Relationship Id="rId_hyperlink_2125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9888-7003" TargetMode="External"/><Relationship Id="rId_hyperlink_2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1017-5047" TargetMode="External"/><Relationship Id="rId_hyperlink_2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/43" TargetMode="External"/><Relationship Id="rId_hyperlink_2129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2Y75" TargetMode="External"/><Relationship Id="rId_hyperlink_2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025748" TargetMode="External"/><Relationship Id="rId_hyperlink_2133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-10611" TargetMode="External"/><Relationship Id="rId_hyperlink_2134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-10612" TargetMode="External"/><Relationship Id="rId_hyperlink_2135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-10613" TargetMode="External"/><Relationship Id="rId_hyperlink_2136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-10614" TargetMode="External"/><Relationship Id="rId_hyperlink_2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/145830" TargetMode="External"/><Relationship Id="rId_hyperlink_2138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-024-51771-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdb-dev.wwpdb.org/entry.html?PDBDEV_00000221" TargetMode="External"/><Relationship Id="rId_hyperlink_2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdb-dev.wwpdb.org/entry.html?PDBDEV_G_1000003" TargetMode="External"/><Relationship Id="rId_hyperlink_2141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Rappsilber-Laboratory/AlphaLink2" TargetMode="External"/><Relationship Id="rId_hyperlink_2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-51771-2/MediaObjects/41467_2024_51771_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-51771-2/MediaObjects/41467_2024_51771_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-51771-2/MediaObjects/41467_2024_51771_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-51771-2/MediaObjects/41467_2024_51771_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-51771-2/MediaObjects/41467_2024_51771_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-51771-2/MediaObjects/41467_2024_51771_MOESM6_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/210" TargetMode="External"/><Relationship Id="rId_hyperlink_2149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=224308" TargetMode="External"/><Relationship Id="rId_hyperlink_2150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9990-7643" TargetMode="External"/><Relationship Id="rId_hyperlink_2151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5964-1010" TargetMode="External"/><Relationship Id="rId_hyperlink_2152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3719-7754" TargetMode="External"/><Relationship Id="rId_hyperlink_2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5999-1310" TargetMode="External"/><Relationship Id="rId_hyperlink_2155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD020453" TargetMode="External"/><Relationship Id="rId_hyperlink_2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD035508" TargetMode="External"/><Relationship Id="rId_hyperlink_2157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD035519" TargetMode="External"/><Relationship Id="rId_hyperlink_2158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD035362" TargetMode="External"/><Relationship Id="rId_hyperlink_2159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6WVK" TargetMode="External"/><Relationship Id="rId_hyperlink_2160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6ZX9" TargetMode="External"/><Relationship Id="rId_hyperlink_2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01nrxwf90" TargetMode="External"/><Relationship Id="rId_hyperlink_2162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/001w7jn25" TargetMode="External"/><Relationship Id="rId_hyperlink_2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03v4gjf40" TargetMode="External"/><Relationship Id="rId_hyperlink_2165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/19" TargetMode="External"/><Relationship Id="rId_hyperlink_2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_2168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_2169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.8007238" TargetMode="External"/><Relationship Id="rId_hyperlink_2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/146246" TargetMode="External"/><Relationship Id="rId_hyperlink_2172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdf/10.1038/s44319-024-00297-1?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM3_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM4_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM5_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM6_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM7_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM8_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM9_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM10_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM11_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/bioproject/?term=PRJNA1071838" TargetMode="External"/><Relationship Id="rId_hyperlink_2185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1247190" TargetMode="External"/><Relationship Id="rId_hyperlink_2186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3139-5901" TargetMode="External"/><Relationship Id="rId_hyperlink_2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7804-7739" TargetMode="External"/><Relationship Id="rId_hyperlink_2188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5930-416X" TargetMode="External"/><Relationship Id="rId_hyperlink_2189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7561-4718" TargetMode="External"/><Relationship Id="rId_hyperlink_2190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3915-5723" TargetMode="External"/><Relationship Id="rId_hyperlink_2191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9962-6788" TargetMode="External"/><Relationship Id="rId_hyperlink_2192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3291-5400" TargetMode="External"/><Relationship Id="rId_hyperlink_2193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2834-0969" TargetMode="External"/><Relationship Id="rId_hyperlink_2194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6870-845X" TargetMode="External"/><Relationship Id="rId_hyperlink_2195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7706-2080" TargetMode="External"/><Relationship Id="rId_hyperlink_2196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5389-0241" TargetMode="External"/><Relationship Id="rId_hyperlink_2197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6877-6321" TargetMode="External"/><Relationship Id="rId_hyperlink_2198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9337-2003" TargetMode="External"/><Relationship Id="rId_hyperlink_2199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0718-4223" TargetMode="External"/><Relationship Id="rId_hyperlink_2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_2201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4V6X" TargetMode="External"/><Relationship Id="rId_hyperlink_2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4BEH" TargetMode="External"/><Relationship Id="rId_hyperlink_2203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/015h0qg34" TargetMode="External"/><Relationship Id="rId_hyperlink_2205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03xjwb503" TargetMode="External"/><Relationship Id="rId_hyperlink_2206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00za53h95" TargetMode="External"/><Relationship Id="rId_hyperlink_2207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/040gcmg81" TargetMode="External"/><Relationship Id="rId_hyperlink_2208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/039bjqg32" TargetMode="External"/><Relationship Id="rId_hyperlink_2209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01dr6c206" TargetMode="External"/><Relationship Id="rId_hyperlink_2210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03pfsnq21" TargetMode="External"/><Relationship Id="rId_hyperlink_2211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04qyefj88" TargetMode="External"/><Relationship Id="rId_hyperlink_2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/53" TargetMode="External"/><Relationship Id="rId_hyperlink_2213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_J238" TargetMode="External"/><Relationship Id="rId_hyperlink_2214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0594" TargetMode="External"/><Relationship Id="rId_hyperlink_2215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014212" TargetMode="External"/><Relationship Id="rId_hyperlink_2216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014210" TargetMode="External"/><Relationship Id="rId_hyperlink_2217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000432" TargetMode="External"/><Relationship Id="rId_hyperlink_2218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_2219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010279" TargetMode="External"/><Relationship Id="rId_hyperlink_2220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/146845" TargetMode="External"/><Relationship Id="rId_hyperlink_2221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/action/showPdf?pii=S0962-8924%2824%2900212-5" TargetMode="External"/><Relationship Id="rId_hyperlink_2222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_2223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_2224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5052-3967" TargetMode="External"/><Relationship Id="rId_hyperlink_2225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/arrayexpress/experiments/E-MTAB-9010" TargetMode="External"/><Relationship Id="rId_hyperlink_2227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150002" TargetMode="External"/><Relationship Id="rId_hyperlink_2228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.11.20.624447v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/11/21/2024.11.20.624447/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_2230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE131620" TargetMode="External"/><Relationship Id="rId_hyperlink_2231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE140528" TargetMode="External"/><Relationship Id="rId_hyperlink_2232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE263641" TargetMode="External"/><Relationship Id="rId_hyperlink_2233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1516-2083" TargetMode="External"/><Relationship Id="rId_hyperlink_2234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3246-6484" TargetMode="External"/><Relationship Id="rId_hyperlink_2235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0617-694X" TargetMode="External"/><Relationship Id="rId_hyperlink_2236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9080-631X" TargetMode="External"/><Relationship Id="rId_hyperlink_2237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6740-2755" TargetMode="External"/><Relationship Id="rId_hyperlink_2238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_2239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_2240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3909-1321" TargetMode="External"/><Relationship Id="rId_hyperlink_2241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5612-2774" TargetMode="External"/><Relationship Id="rId_hyperlink_2242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/76" TargetMode="External"/><Relationship Id="rId_hyperlink_2243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/22" TargetMode="External"/><Relationship Id="rId_hyperlink_2246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015899" TargetMode="External"/><Relationship Id="rId_hyperlink_2247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_2248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012919" TargetMode="External"/><Relationship Id="rId_hyperlink_2249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55219" TargetMode="External"/><Relationship Id="rId_hyperlink_2250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19455" TargetMode="External"/><Relationship Id="rId_hyperlink_2251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19457" TargetMode="External"/><Relationship Id="rId_hyperlink_2252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/147578" TargetMode="External"/><Relationship Id="rId_hyperlink_2253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-024-01445-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM4_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/221" TargetMode="External"/><Relationship Id="rId_hyperlink_2259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7108" TargetMode="External"/><Relationship Id="rId_hyperlink_2260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_2261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_2262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_2263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_2264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/261" TargetMode="External"/><Relationship Id="rId_hyperlink_2265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_2266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/64" TargetMode="External"/><Relationship Id="rId_hyperlink_2267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1098" TargetMode="External"/><Relationship Id="rId_hyperlink_2268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RR3" TargetMode="External"/><Relationship Id="rId_hyperlink_2269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RR4" TargetMode="External"/><Relationship Id="rId_hyperlink_2270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ONU" TargetMode="External"/><Relationship Id="rId_hyperlink_2271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5E6M" TargetMode="External"/><Relationship Id="rId_hyperlink_2272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4TNA" TargetMode="External"/><Relationship Id="rId_hyperlink_2273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6AHU" TargetMode="External"/><Relationship Id="rId_hyperlink_2274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4GCW" TargetMode="External"/><Relationship Id="rId_hyperlink_2275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5MTZ" TargetMode="External"/><Relationship Id="rId_hyperlink_2276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/557" TargetMode="External"/><Relationship Id="rId_hyperlink_2280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_2281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_2282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_2283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_2284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_2285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_2286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_2287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_2288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_2289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_2290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0518" TargetMode="External"/><Relationship Id="rId_hyperlink_2291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q9BQ52" TargetMode="External"/><Relationship Id="rId_hyperlink_2292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q7L0Y3" TargetMode="External"/><Relationship Id="rId_hyperlink_2293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q99714" TargetMode="External"/><Relationship Id="rId_hyperlink_2294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/147967" TargetMode="External"/><Relationship Id="rId_hyperlink_2295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41556-024-01588-4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01588-4/MediaObjects/41556_2024_1588_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01588-4/MediaObjects/41556_2024_1588_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01588-4/MediaObjects/41556_2024_1588_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01588-4/MediaObjects/41556_2024_1588_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01588-4/MediaObjects/41556_2024_1588_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/223" TargetMode="External"/><Relationship Id="rId_hyperlink_2302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=5691" TargetMode="External"/><Relationship Id="rId_hyperlink_2303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1247190" TargetMode="External"/><Relationship Id="rId_hyperlink_2304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0976-4341" TargetMode="External"/><Relationship Id="rId_hyperlink_2305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1372-1929" TargetMode="External"/><Relationship Id="rId_hyperlink_2306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5252-5429" TargetMode="External"/><Relationship Id="rId_hyperlink_2307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_2308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2959-4108" TargetMode="External"/><Relationship Id="rId_hyperlink_2309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4108-6704" TargetMode="External"/><Relationship Id="rId_hyperlink_2310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9947-115X" TargetMode="External"/><Relationship Id="rId_hyperlink_2311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_2312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7950-5746" TargetMode="External"/><Relationship Id="rId_hyperlink_2313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD035295" TargetMode="External"/><Relationship Id="rId_hyperlink_2314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1166" TargetMode="External"/><Relationship Id="rId_hyperlink_2315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4V88" TargetMode="External"/><Relationship Id="rId_hyperlink_2316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6SW9" TargetMode="External"/><Relationship Id="rId_hyperlink_2317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4YBB" TargetMode="External"/><Relationship Id="rId_hyperlink_2318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4V7R" TargetMode="External"/><Relationship Id="rId_hyperlink_2319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02crff812" TargetMode="External"/><Relationship Id="rId_hyperlink_2322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05a28rw58" TargetMode="External"/><Relationship Id="rId_hyperlink_2323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0316ej306" TargetMode="External"/><Relationship Id="rId_hyperlink_2324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02k7v4d05" TargetMode="External"/><Relationship Id="rId_hyperlink_2325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/567" TargetMode="External"/><Relationship Id="rId_hyperlink_2327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_2328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_2330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_2331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_2332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011811" TargetMode="External"/><Relationship Id="rId_hyperlink_2333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006459" TargetMode="External"/><Relationship Id="rId_hyperlink_2334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_2335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_2336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_2337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_2338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/proteomes/UP000002311" TargetMode="External"/><Relationship Id="rId_hyperlink_2339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/147933" TargetMode="External"/><Relationship Id="rId_hyperlink_2340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1360138525000317/pdfft?md5=c313014ec9f85e692f1adf25c55b0c4a&amp;pid=1-s2.0-S1360138525000317-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6207-4717" TargetMode="External"/><Relationship Id="rId_hyperlink_2342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3427-2229" TargetMode="External"/><Relationship Id="rId_hyperlink_2343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_2344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7532-3467" TargetMode="External"/><Relationship Id="rId_hyperlink_2345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/68" TargetMode="External"/><Relationship Id="rId_hyperlink_2346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1178" TargetMode="External"/><Relationship Id="rId_hyperlink_2347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QMA" TargetMode="External"/><Relationship Id="rId_hyperlink_2348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8XZV" TargetMode="External"/><Relationship Id="rId_hyperlink_2349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RDJ" TargetMode="External"/><Relationship Id="rId_hyperlink_2350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8WA1" TargetMode="External"/><Relationship Id="rId_hyperlink_2351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8GZG" TargetMode="External"/><Relationship Id="rId_hyperlink_2352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0304hq317" TargetMode="External"/><Relationship Id="rId_hyperlink_2353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17617/3.OYMBJ9" TargetMode="External"/><Relationship Id="rId_hyperlink_2357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/biostudies/studies/S-SCDT-10_1038-S44318-025-00400-9)" TargetMode="External"/><Relationship Id="rId_hyperlink_2358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/148466" TargetMode="External"/><Relationship Id="rId_hyperlink_2359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdf/10.1038/s44318-025-00400-9?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_2360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/suppl/10.1038/s44318-025-00400-9/suppl_file/44318_2025_400_moesm1_esm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/suppl/10.1038/s44318-025-00400-9/suppl_file/44318_2025_400_moesm2_esm.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_2362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/suppl/10.1038/s44318-025-00400-9/suppl_file/44318_2025_400_moesm4_esm.txt" TargetMode="External"/><Relationship Id="rId_hyperlink_2363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/suppl/10.1038/s44318-025-00400-9/suppl_file/44318_2025_400_moesm5_esm.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/suppl/10.1038/s44318-025-00400-9/suppl_file/44318_2025_400_moesm6_esm.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4788-0933" TargetMode="External"/><Relationship Id="rId_hyperlink_2366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0487-878X" TargetMode="External"/><Relationship Id="rId_hyperlink_2367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0846-5200" TargetMode="External"/><Relationship Id="rId_hyperlink_2368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_2369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3927-248X" TargetMode="External"/><Relationship Id="rId_hyperlink_2370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD060406" TargetMode="External"/><Relationship Id="rId_hyperlink_2371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/23" TargetMode="External"/><Relationship Id="rId_hyperlink_2374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_1922" TargetMode="External"/><Relationship Id="rId_hyperlink_2375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0042" TargetMode="External"/><Relationship Id="rId_hyperlink_2376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_4388" TargetMode="External"/><Relationship Id="rId_hyperlink_2377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_2378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006164" TargetMode="External"/><Relationship Id="rId_hyperlink_2379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015753" TargetMode="External"/><Relationship Id="rId_hyperlink_2380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_2382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000432" TargetMode="External"/><Relationship Id="rId_hyperlink_2383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022546" TargetMode="External"/><Relationship Id="rId_hyperlink_2384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_2385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001996" TargetMode="External"/><Relationship Id="rId_hyperlink_2386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020925" TargetMode="External"/><Relationship Id="rId_hyperlink_2387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55218" TargetMode="External"/><Relationship Id="rId_hyperlink_2388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_2389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51402" TargetMode="External"/><Relationship Id="rId_hyperlink_2390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51403" TargetMode="External"/><Relationship Id="rId_hyperlink_2391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51722" TargetMode="External"/><Relationship Id="rId_hyperlink_2392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51723" TargetMode="External"/><Relationship Id="rId_hyperlink_2393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51724" TargetMode="External"/><Relationship Id="rId_hyperlink_2394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51725" TargetMode="External"/><Relationship Id="rId_hyperlink_2395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/148437" TargetMode="External"/><Relationship Id="rId_hyperlink_2396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-025-57219-5.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-57219-5/MediaObjects/41467_2025_57219_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-57219-5/MediaObjects/41467_2025_57219_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-57219-5/MediaObjects/41467_2025_57219_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-57219-5/MediaObjects/41467_2025_57219_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/230" TargetMode="External"/><Relationship Id="rId_hyperlink_2402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_002728.1" TargetMode="External"/><Relationship Id="rId_hyperlink_2403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7108" TargetMode="External"/><Relationship Id="rId_hyperlink_2404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0287-3054" TargetMode="External"/><Relationship Id="rId_hyperlink_2405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2832-2685" TargetMode="External"/><Relationship Id="rId_hyperlink_2406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_2407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_2408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_2409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/263" TargetMode="External"/><Relationship Id="rId_hyperlink_2410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/60" TargetMode="External"/><Relationship Id="rId_hyperlink_2411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_2412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_2413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1181" TargetMode="External"/><Relationship Id="rId_hyperlink_2414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9GJT" TargetMode="External"/><Relationship Id="rId_hyperlink_2415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9GJU" TargetMode="External"/><Relationship Id="rId_hyperlink_2416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4N5B" TargetMode="External"/><Relationship Id="rId_hyperlink_2417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8JSL" TargetMode="External"/><Relationship Id="rId_hyperlink_2418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8SNX" TargetMode="External"/><Relationship Id="rId_hyperlink_2419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6UEN" TargetMode="External"/><Relationship Id="rId_hyperlink_2420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7YER" TargetMode="External"/><Relationship Id="rId_hyperlink_2421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6YYT" TargetMode="External"/><Relationship Id="rId_hyperlink_2422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6T0V" TargetMode="External"/><Relationship Id="rId_hyperlink_2423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6V85" TargetMode="External"/><Relationship Id="rId_hyperlink_2424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8KDC" TargetMode="External"/><Relationship Id="rId_hyperlink_2425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7YOU" TargetMode="External"/><Relationship Id="rId_hyperlink_2426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8IZL" TargetMode="External"/><Relationship Id="rId_hyperlink_2427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6U1X" TargetMode="External"/><Relationship Id="rId_hyperlink_2428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/583" TargetMode="External"/><Relationship Id="rId_hyperlink_2433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_2434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_2435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_2436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_2437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_2438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_2439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_2440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_2441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_2442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_2443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_2445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/148562" TargetMode="External"/><Relationship Id="rId_hyperlink_2446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_2447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_2448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/148442" TargetMode="External"/><Relationship Id="rId_hyperlink_2451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-025-58404-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0287-3054" TargetMode="External"/><Relationship Id="rId_hyperlink_2453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2832-2685" TargetMode="External"/><Relationship Id="rId_hyperlink_2454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_2455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_2456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_2457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/264" TargetMode="External"/><Relationship Id="rId_hyperlink_2458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_2459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_2460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1196" TargetMode="External"/><Relationship Id="rId_hyperlink_2461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51039" TargetMode="External"/><Relationship Id="rId_hyperlink_2466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51042" TargetMode="External"/><Relationship Id="rId_hyperlink_2467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51043" TargetMode="External"/><Relationship Id="rId_hyperlink_2468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51045" TargetMode="External"/><Relationship Id="rId_hyperlink_2469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51046" TargetMode="External"/><Relationship Id="rId_hyperlink_2470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51047" TargetMode="External"/><Relationship Id="rId_hyperlink_2471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51048" TargetMode="External"/><Relationship Id="rId_hyperlink_2472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51049" TargetMode="External"/><Relationship Id="rId_hyperlink_2473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51050" TargetMode="External"/><Relationship Id="rId_hyperlink_2474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51051" TargetMode="External"/><Relationship Id="rId_hyperlink_2475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51052" TargetMode="External"/><Relationship Id="rId_hyperlink_2476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51053" TargetMode="External"/><Relationship Id="rId_hyperlink_2477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51054" TargetMode="External"/><Relationship Id="rId_hyperlink_2478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51055" TargetMode="External"/><Relationship Id="rId_hyperlink_2479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51056" TargetMode="External"/><Relationship Id="rId_hyperlink_2480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51057" TargetMode="External"/><Relationship Id="rId_hyperlink_2481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51058" TargetMode="External"/><Relationship Id="rId_hyperlink_2482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51059" TargetMode="External"/><Relationship Id="rId_hyperlink_2483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51060" TargetMode="External"/><Relationship Id="rId_hyperlink_2484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51061" TargetMode="External"/><Relationship Id="rId_hyperlink_2485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51062" TargetMode="External"/><Relationship Id="rId_hyperlink_2486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51063" TargetMode="External"/><Relationship Id="rId_hyperlink_2487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51064" TargetMode="External"/><Relationship Id="rId_hyperlink_2488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51065" TargetMode="External"/><Relationship Id="rId_hyperlink_2489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51066" TargetMode="External"/><Relationship Id="rId_hyperlink_2490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51083" TargetMode="External"/><Relationship Id="rId_hyperlink_2491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51084" TargetMode="External"/><Relationship Id="rId_hyperlink_2492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51085" TargetMode="External"/><Relationship Id="rId_hyperlink_2493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51086" TargetMode="External"/><Relationship Id="rId_hyperlink_2494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52117" TargetMode="External"/><Relationship Id="rId_hyperlink_2495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52118" TargetMode="External"/><Relationship Id="rId_hyperlink_2496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52119" TargetMode="External"/><Relationship Id="rId_hyperlink_2497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/148941" TargetMode="External"/><Relationship Id="rId_hyperlink_2498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-025-58827-x.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58827-x/MediaObjects/41467_2025_58827_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/235" TargetMode="External"/><Relationship Id="rId_hyperlink_2501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58827-x/MediaObjects/41467_2025_58827_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58827-x/MediaObjects/41467_2025_58827_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58827-x/MediaObjects/41467_2025_58827_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2773-6726" TargetMode="External"/><Relationship Id="rId_hyperlink_2505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5972-9865" TargetMode="External"/><Relationship Id="rId_hyperlink_2506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2221-482X" TargetMode="External"/><Relationship Id="rId_hyperlink_2507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3572-0223" TargetMode="External"/><Relationship Id="rId_hyperlink_2508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_2509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_2510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_2511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/265" TargetMode="External"/><Relationship Id="rId_hyperlink_2512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/72" TargetMode="External"/><Relationship Id="rId_hyperlink_2513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1204" TargetMode="External"/><Relationship Id="rId_hyperlink_2514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9G5B" TargetMode="External"/><Relationship Id="rId_hyperlink_2515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9G5C" TargetMode="External"/><Relationship Id="rId_hyperlink_2516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9G5D" TargetMode="External"/><Relationship Id="rId_hyperlink_2517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9G5E" TargetMode="External"/><Relationship Id="rId_hyperlink_2518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9HFM" TargetMode="External"/><Relationship Id="rId_hyperlink_2519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9HFN" TargetMode="External"/><Relationship Id="rId_hyperlink_2520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9HFO" TargetMode="External"/><Relationship Id="rId_hyperlink_2521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3J9M" TargetMode="External"/><Relationship Id="rId_hyperlink_2522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6GAW" TargetMode="External"/><Relationship Id="rId_hyperlink_2523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6RW5" TargetMode="External"/><Relationship Id="rId_hyperlink_2524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PNT" TargetMode="External"/><Relationship Id="rId_hyperlink_2525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PNX" TargetMode="External"/><Relationship Id="rId_hyperlink_2526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PO1" TargetMode="External"/><Relationship Id="rId_hyperlink_2527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PO2" TargetMode="External"/><Relationship Id="rId_hyperlink_2528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8CSP" TargetMode="External"/><Relationship Id="rId_hyperlink_2529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8CSR" TargetMode="External"/><Relationship Id="rId_hyperlink_2530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_2531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/592" TargetMode="External"/><Relationship Id="rId_hyperlink_2536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0045" TargetMode="External"/><Relationship Id="rId_hyperlink_2537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_2538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_2539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_2540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_2541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003420" TargetMode="External"/><Relationship Id="rId_hyperlink_2542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_2543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_2544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_2545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_2546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150003" TargetMode="External"/><Relationship Id="rId_hyperlink_2547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/ange.202500257?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_2548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fange.202500257&amp;file=ange202500257-supp-0001-SuppMat.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubchem.ncbi.nlm.nih.gov/compound/8454" TargetMode="External"/><Relationship Id="rId_hyperlink_2550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7087-5046" TargetMode="External"/><Relationship Id="rId_hyperlink_2551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7822-2066" TargetMode="External"/><Relationship Id="rId_hyperlink_2552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8529-5220" TargetMode="External"/><Relationship Id="rId_hyperlink_2553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_2554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/89" TargetMode="External"/><Relationship Id="rId_hyperlink_2555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_2556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/27" TargetMode="External"/><Relationship Id="rId_hyperlink_2557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_028509" TargetMode="External"/><Relationship Id="rId_hyperlink_2558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/arrayexpress/experiments/E-MTAB-9010" TargetMode="External"/><Relationship Id="rId_hyperlink_2559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149402" TargetMode="External"/><Relationship Id="rId_hyperlink_2560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-025-01555-z.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01555-z/MediaObjects/41594_2025_1555_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01555-z/MediaObjects/41594_2025_1555_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01555-z/MediaObjects/41594_2025_1555_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01555-z/MediaObjects/41594_2025_1555_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/248" TargetMode="External"/><Relationship Id="rId_hyperlink_2566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE263641" TargetMode="External"/><Relationship Id="rId_hyperlink_2567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE131620" TargetMode="External"/><Relationship Id="rId_hyperlink_2568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE140528" TargetMode="External"/><Relationship Id="rId_hyperlink_2569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE259000" TargetMode="External"/><Relationship Id="rId_hyperlink_2570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE256663" TargetMode="External"/><Relationship Id="rId_hyperlink_2571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE257306" TargetMode="External"/><Relationship Id="rId_hyperlink_2572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE257528" TargetMode="External"/><Relationship Id="rId_hyperlink_2573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_2574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1516-2083" TargetMode="External"/><Relationship Id="rId_hyperlink_2575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3246-6484" TargetMode="External"/><Relationship Id="rId_hyperlink_2576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0617-694X" TargetMode="External"/><Relationship Id="rId_hyperlink_2577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9080-631X" TargetMode="External"/><Relationship Id="rId_hyperlink_2578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6740-2755" TargetMode="External"/><Relationship Id="rId_hyperlink_2579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_2580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_2581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3909-1321" TargetMode="External"/><Relationship Id="rId_hyperlink_2582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5612-2774" TargetMode="External"/><Relationship Id="rId_hyperlink_2583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6640-2641" TargetMode="External"/><Relationship Id="rId_hyperlink_2584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/66" TargetMode="External"/><Relationship Id="rId_hyperlink_2585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/26" TargetMode="External"/><Relationship Id="rId_hyperlink_2588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016381" TargetMode="External"/><Relationship Id="rId_hyperlink_2589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016368" TargetMode="External"/><Relationship Id="rId_hyperlink_2590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013291" TargetMode="External"/><Relationship Id="rId_hyperlink_2591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_2592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016366" TargetMode="External"/><Relationship Id="rId_hyperlink_2593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_2594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008520" TargetMode="External"/><Relationship Id="rId_hyperlink_2595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015899" TargetMode="External"/><Relationship Id="rId_hyperlink_2596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026118" TargetMode="External"/><Relationship Id="rId_hyperlink_2597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_2598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14932098" TargetMode="External"/><Relationship Id="rId_hyperlink_2599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149502" TargetMode="External"/><Relationship Id="rId_hyperlink_2600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.adr3498/suppl_file/science.adr3498_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.adr3498/suppl_file/science.adr3498_mdar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.adr3498/suppl_file/science.adr3498_tables_s1_to_s5.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/237" TargetMode="External"/><Relationship Id="rId_hyperlink_2604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE292101" TargetMode="External"/><Relationship Id="rId_hyperlink_2605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_2606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9568-0245" TargetMode="External"/><Relationship Id="rId_hyperlink_2607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7280-2102" TargetMode="External"/><Relationship Id="rId_hyperlink_2608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3572-0223" TargetMode="External"/><Relationship Id="rId_hyperlink_2609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7574-0829" TargetMode="External"/><Relationship Id="rId_hyperlink_2610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5548-3308" TargetMode="External"/><Relationship Id="rId_hyperlink_2611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6880-4839" TargetMode="External"/><Relationship Id="rId_hyperlink_2612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3316-9999" TargetMode="External"/><Relationship Id="rId_hyperlink_2613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4329-9876" TargetMode="External"/><Relationship Id="rId_hyperlink_2614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7275-0094" TargetMode="External"/><Relationship Id="rId_hyperlink_2615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8908-4295" TargetMode="External"/><Relationship Id="rId_hyperlink_2616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1647-7538" TargetMode="External"/><Relationship Id="rId_hyperlink_2617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8641-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_2618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_2619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6740-2755" TargetMode="External"/><Relationship Id="rId_hyperlink_2620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_2621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5096-1975" TargetMode="External"/><Relationship Id="rId_hyperlink_2622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_2623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD061846" TargetMode="External"/><Relationship Id="rId_hyperlink_2624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD061876" TargetMode="External"/><Relationship Id="rId_hyperlink_2625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD061877" TargetMode="External"/><Relationship Id="rId_hyperlink_2626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1224" TargetMode="External"/><Relationship Id="rId_hyperlink_2627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_2631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_2632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/614" TargetMode="External"/><Relationship Id="rId_hyperlink_2633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_2634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0140" TargetMode="External"/><Relationship Id="rId_hyperlink_2635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003420" TargetMode="External"/><Relationship Id="rId_hyperlink_2636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000432" TargetMode="External"/><Relationship Id="rId_hyperlink_2637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006442" TargetMode="External"/><Relationship Id="rId_hyperlink_2638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019186" TargetMode="External"/><Relationship Id="rId_hyperlink_2639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_2640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_2641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016884" TargetMode="External"/><Relationship Id="rId_hyperlink_2642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026112" TargetMode="External"/><Relationship Id="rId_hyperlink_2643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001459" TargetMode="External"/><Relationship Id="rId_hyperlink_2644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014601" TargetMode="External"/><Relationship Id="rId_hyperlink_2645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_2647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015753" TargetMode="External"/><Relationship Id="rId_hyperlink_2648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013046" TargetMode="External"/><Relationship Id="rId_hyperlink_2649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_2650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_2651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_2652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_2653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_2654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15260712" TargetMode="External"/><Relationship Id="rId_hyperlink_2655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15241939" TargetMode="External"/><Relationship Id="rId_hyperlink_2656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150004" TargetMode="External"/><Relationship Id="rId_hyperlink_2657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/epdf/10.1080/15476286.2025.2530797?needAccess=true" TargetMode="External"/><Relationship Id="rId_hyperlink_2658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_2659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-0710" TargetMode="External"/><Relationship Id="rId_hyperlink_2660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16476" TargetMode="External"/><Relationship Id="rId_hyperlink_2662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19442" TargetMode="External"/><Relationship Id="rId_hyperlink_2663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-50639" TargetMode="External"/><Relationship Id="rId_hyperlink_2664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-50644" TargetMode="External"/><Relationship Id="rId_hyperlink_2665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-50033" TargetMode="External"/><Relationship Id="rId_hyperlink_2666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152223" TargetMode="External"/><Relationship Id="rId_hyperlink_2667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-025-01653-y.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM5_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_2673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM6_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_2674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM8_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM9_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM10_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM11_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM12_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM13_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM14_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/249" TargetMode="External"/><Relationship Id="rId_hyperlink_2683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0732-8386" TargetMode="External"/><Relationship Id="rId_hyperlink_2684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4787-8115" TargetMode="External"/><Relationship Id="rId_hyperlink_2685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9961-7872" TargetMode="External"/><Relationship Id="rId_hyperlink_2686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2136-6525" TargetMode="External"/><Relationship Id="rId_hyperlink_2687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5692-2096" TargetMode="External"/><Relationship Id="rId_hyperlink_2688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5570-9437" TargetMode="External"/><Relationship Id="rId_hyperlink_2689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1096-8405" TargetMode="External"/><Relationship Id="rId_hyperlink_2690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8757-3896" TargetMode="External"/><Relationship Id="rId_hyperlink_2691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5096-1975" TargetMode="External"/><Relationship Id="rId_hyperlink_2692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_2693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9085-5130" TargetMode="External"/><Relationship Id="rId_hyperlink_2694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1465-6591" TargetMode="External"/><Relationship Id="rId_hyperlink_2695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD057359" TargetMode="External"/><Relationship Id="rId_hyperlink_2696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8C8H" TargetMode="External"/><Relationship Id="rId_hyperlink_2697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RQK" TargetMode="External"/><Relationship Id="rId_hyperlink_2698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9FPY" TargetMode="External"/><Relationship Id="rId_hyperlink_2699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9FQ6" TargetMode="External"/><Relationship Id="rId_hyperlink_2700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9EX9" TargetMode="External"/><Relationship Id="rId_hyperlink_2701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6RFL" TargetMode="External"/><Relationship Id="rId_hyperlink_2702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6RIC" TargetMode="External"/><Relationship Id="rId_hyperlink_2703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7AMV" TargetMode="External"/><Relationship Id="rId_hyperlink_2704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_2705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03pt86f80" TargetMode="External"/><Relationship Id="rId_hyperlink_2706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/024mw5h28" TargetMode="External"/><Relationship Id="rId_hyperlink_2707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/015qjqf64" TargetMode="External"/><Relationship Id="rId_hyperlink_2708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02a98s891" TargetMode="External"/><Relationship Id="rId_hyperlink_2709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/25" TargetMode="External"/><Relationship Id="rId_hyperlink_2710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_2712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_2713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_2714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_2715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0058" TargetMode="External"/><Relationship Id="rId_hyperlink_2716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020563" TargetMode="External"/><Relationship Id="rId_hyperlink_2717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/proteomes/UP000000344" TargetMode="External"/><Relationship Id="rId_hyperlink_2718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/42230" TargetMode="External"/><Relationship Id="rId_hyperlink_2719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48138" TargetMode="External"/><Relationship Id="rId_hyperlink_2720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/187142" TargetMode="External"/><Relationship Id="rId_hyperlink_2721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/61585" TargetMode="External"/><Relationship Id="rId_hyperlink_2722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/151604" TargetMode="External"/><Relationship Id="rId_hyperlink_2723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-025-63442-x.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-63442-x/MediaObjects/41467_2025_63442_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-63442-x/MediaObjects/41467_2025_63442_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-63442-x/MediaObjects/41467_2025_63442_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-63442-x/MediaObjects/41467_2025_63442_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-63442-x/MediaObjects/41467_2025_63442_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-63442-x/MediaObjects/41467_2025_63442_MOESM6_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-63442-x/MediaObjects/41467_2025_63442_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/247" TargetMode="External"/><Relationship Id="rId_hyperlink_2732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1577-7309" TargetMode="External"/><Relationship Id="rId_hyperlink_2733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2021-7146" TargetMode="External"/><Relationship Id="rId_hyperlink_2734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9741-5119" TargetMode="External"/><Relationship Id="rId_hyperlink_2735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4340-5847" TargetMode="External"/><Relationship Id="rId_hyperlink_2736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_2737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4554-7336" TargetMode="External"/><Relationship Id="rId_hyperlink_2738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0048-889X" TargetMode="External"/><Relationship Id="rId_hyperlink_2739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0918-6871" TargetMode="External"/><Relationship Id="rId_hyperlink_2740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0410-1199" TargetMode="External"/><Relationship Id="rId_hyperlink_2741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4313-491X" TargetMode="External"/><Relationship Id="rId_hyperlink_2742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_2743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0946-8166" TargetMode="External"/><Relationship Id="rId_hyperlink_2744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3270-3144" TargetMode="External"/><Relationship Id="rId_hyperlink_2745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2990-3660" TargetMode="External"/><Relationship Id="rId_hyperlink_2746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9184-7607" TargetMode="External"/><Relationship Id="rId_hyperlink_2747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_2748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-2381" TargetMode="External"/><Relationship Id="rId_hyperlink_2749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD066563" TargetMode="External"/><Relationship Id="rId_hyperlink_2750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD067088" TargetMode="External"/><Relationship Id="rId_hyperlink_2751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD063550" TargetMode="External"/><Relationship Id="rId_hyperlink_2752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/398" TargetMode="External"/><Relationship Id="rId_hyperlink_2753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6XZ1" TargetMode="External"/><Relationship Id="rId_hyperlink_2754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03a1kwz48" TargetMode="External"/><Relationship Id="rId_hyperlink_2757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/025z3z560" TargetMode="External"/><Relationship Id="rId_hyperlink_2758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rdrb571" TargetMode="External"/><Relationship Id="rId_hyperlink_2759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/24" TargetMode="External"/><Relationship Id="rId_hyperlink_2760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_2761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013715" TargetMode="External"/><Relationship Id="rId_hyperlink_2762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_2763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_2764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_2765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014212" TargetMode="External"/><Relationship Id="rId_hyperlink_2766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016664" TargetMode="External"/><Relationship Id="rId_hyperlink_2768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_2769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014565" TargetMode="External"/><Relationship Id="rId_hyperlink_2770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_2771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015753" TargetMode="External"/><Relationship Id="rId_hyperlink_2772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_2773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_2774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15772692" TargetMode="External"/><Relationship Id="rId_hyperlink_2775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/151736" TargetMode="External"/><Relationship Id="rId_hyperlink_2776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/hsz-2025-0170/pdf?licenseType=open-access" TargetMode="External"/><Relationship Id="rId_hyperlink_2777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7280-2102" TargetMode="External"/><Relationship Id="rId_hyperlink_2778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_2779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1260" TargetMode="External"/><Relationship Id="rId_hyperlink_2780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_2782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00kybxq39" TargetMode="External"/><Relationship Id="rId_hyperlink_2783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164149" TargetMode="External"/><Relationship Id="rId_hyperlink_2784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plan.goettingen-research-online.de/" TargetMode="External"/><Relationship Id="rId_hyperlink_2785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5584-7828" TargetMode="External"/><Relationship Id="rId_hyperlink_2786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1236-0815" TargetMode="External"/><Relationship Id="rId_hyperlink_2787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6184-3891" TargetMode="External"/><Relationship Id="rId_hyperlink_2788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8259-2577" TargetMode="External"/><Relationship Id="rId_hyperlink_2789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4541-4018" TargetMode="External"/><Relationship Id="rId_hyperlink_2790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3639-3187" TargetMode="External"/><Relationship Id="rId_hyperlink_2791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8165-4780" TargetMode="External"/><Relationship Id="rId_hyperlink_2792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9726-3135" TargetMode="External"/><Relationship Id="rId_hyperlink_2793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_2794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7238-5339" TargetMode="External"/><Relationship Id="rId_hyperlink_2795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1276" TargetMode="External"/><Relationship Id="rId_hyperlink_2796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05745n787" TargetMode="External"/><Relationship Id="rId_hyperlink_2798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_2800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/biostudies/studies/S-SCDT-10_1038-S44320-025-00165-7" TargetMode="External"/><Relationship Id="rId_hyperlink_2801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152397" TargetMode="External"/><Relationship Id="rId_hyperlink_2802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdf/10.1038/s44320-025-00165-7?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_2803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44320-025-00165-7/MediaObjects/44320_2025_165_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44320-025-00165-7/MediaObjects/44320_2025_165_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE284561" TargetMode="External"/><Relationship Id="rId_hyperlink_2806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE178593" TargetMode="External"/><Relationship Id="rId_hyperlink_2807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE242374" TargetMode="External"/><Relationship Id="rId_hyperlink_2808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1403-2136" TargetMode="External"/><Relationship Id="rId_hyperlink_2809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3909-1321" TargetMode="External"/><Relationship Id="rId_hyperlink_2810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4087-3730" TargetMode="External"/><Relationship Id="rId_hyperlink_2811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4438-3618" TargetMode="External"/><Relationship Id="rId_hyperlink_2812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0617-694X" TargetMode="External"/><Relationship Id="rId_hyperlink_2813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3986-6509" TargetMode="External"/><Relationship Id="rId_hyperlink_2814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_2815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f54p054" TargetMode="External"/><Relationship Id="rId_hyperlink_2817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/52" TargetMode="External"/><Relationship Id="rId_hyperlink_2819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_Z232" TargetMode="External"/><Relationship Id="rId_hyperlink_2820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_390918" TargetMode="External"/><Relationship Id="rId_hyperlink_2821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2753160" TargetMode="External"/><Relationship Id="rId_hyperlink_2822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_307121" TargetMode="External"/><Relationship Id="rId_hyperlink_2823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2737370" TargetMode="External"/><Relationship Id="rId_hyperlink_2824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014583" TargetMode="External"/><Relationship Id="rId_hyperlink_2825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011847" TargetMode="External"/><Relationship Id="rId_hyperlink_2826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016368" TargetMode="External"/><Relationship Id="rId_hyperlink_2827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024194" TargetMode="External"/><Relationship Id="rId_hyperlink_2828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026118" TargetMode="External"/><Relationship Id="rId_hyperlink_2829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026110" TargetMode="External"/><Relationship Id="rId_hyperlink_2830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016366" TargetMode="External"/><Relationship Id="rId_hyperlink_2831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013291" TargetMode="External"/><Relationship Id="rId_hyperlink_2832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_2833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023614" TargetMode="External"/><Relationship Id="rId_hyperlink_2834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_2835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25625/03K7BQ" TargetMode="External"/><Relationship Id="rId_hyperlink_2836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152231" TargetMode="External"/><Relationship Id="rId_hyperlink_2837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rupress.org/jcb/article-pdf/224/12/e202312140/1951864/jcb_202312140.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/251" TargetMode="External"/><Relationship Id="rId_hyperlink_2839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.bio-protocol.org/cjrap.aspx?eid=10.1083/jcb.202312140" TargetMode="External"/><Relationship Id="rId_hyperlink_2840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massive.ucsd.edu/ProteoSAFe/QueryMSV?id=MSV000098905" TargetMode="External"/><Relationship Id="rId_hyperlink_2841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=46514" TargetMode="External"/><Relationship Id="rId_hyperlink_2842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9438-6048" TargetMode="External"/><Relationship Id="rId_hyperlink_2843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6553-9619" TargetMode="External"/><Relationship Id="rId_hyperlink_2844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9095-0204" TargetMode="External"/><Relationship Id="rId_hyperlink_2845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0846-5200" TargetMode="External"/><Relationship Id="rId_hyperlink_2846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8695-2502" TargetMode="External"/><Relationship Id="rId_hyperlink_2847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5253-1938" TargetMode="External"/><Relationship Id="rId_hyperlink_2848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6352-8294" TargetMode="External"/><Relationship Id="rId_hyperlink_2849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_2850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2515-9707" TargetMode="External"/><Relationship Id="rId_hyperlink_2851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3927-248X" TargetMode="External"/><Relationship Id="rId_hyperlink_2852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD043650" TargetMode="External"/><Relationship Id="rId_hyperlink_2853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD067579" TargetMode="External"/><Relationship Id="rId_hyperlink_2854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/93" TargetMode="External"/><Relationship Id="rId_hyperlink_2855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1267" TargetMode="External"/><Relationship Id="rId_hyperlink_2856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/640" TargetMode="External"/><Relationship Id="rId_hyperlink_2859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020922" TargetMode="External"/><Relationship Id="rId_hyperlink_2860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014237" TargetMode="External"/><Relationship Id="rId_hyperlink_2861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_2862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_2863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_2864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002456" TargetMode="External"/><Relationship Id="rId_hyperlink_2865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_2867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006809" TargetMode="External"/><Relationship Id="rId_hyperlink_2868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016418" TargetMode="External"/><Relationship Id="rId_hyperlink_2869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152447" TargetMode="External"/><Relationship Id="rId_hyperlink_2870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4117-5904" TargetMode="External"/><Relationship Id="rId_hyperlink_2871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_2872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0316ej306" TargetMode="External"/><Relationship Id="rId_hyperlink_2874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/144764" TargetMode="External"/><Relationship Id="rId_hyperlink_2875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2211124724009604/pdfft?md5=349a138cfb1305eb36f181ea478312f4&amp;pid=1-s2.0-S2211124724009604-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S2211124724009604-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_2878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_2879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_2880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5052-3967" TargetMode="External"/><Relationship Id="rId_hyperlink_2881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/28" TargetMode="External"/><Relationship Id="rId_hyperlink_2882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/37" TargetMode="External"/><Relationship Id="rId_hyperlink_2884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2576217" TargetMode="External"/><Relationship Id="rId_hyperlink_2885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2340773" TargetMode="External"/><Relationship Id="rId_hyperlink_2886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2340590" TargetMode="External"/><Relationship Id="rId_hyperlink_2887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2572291" TargetMode="External"/><Relationship Id="rId_hyperlink_2888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1720813" TargetMode="External"/><Relationship Id="rId_hyperlink_2889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_439702" TargetMode="External"/><Relationship Id="rId_hyperlink_2890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2107448" TargetMode="External"/><Relationship Id="rId_hyperlink_2891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_564803" TargetMode="External"/><Relationship Id="rId_hyperlink_2892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10562652" TargetMode="External"/><Relationship Id="rId_hyperlink_2893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_823586" TargetMode="External"/><Relationship Id="rId_hyperlink_2894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628082" TargetMode="External"/><Relationship Id="rId_hyperlink_2895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2798794" TargetMode="External"/><Relationship Id="rId_hyperlink_2896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2879841" TargetMode="External"/><Relationship Id="rId_hyperlink_2897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10658965" TargetMode="External"/><Relationship Id="rId_hyperlink_2898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2799391" TargetMode="External"/><Relationship Id="rId_hyperlink_2899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2217579" TargetMode="External"/><Relationship Id="rId_hyperlink_2900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2223210" TargetMode="External"/><Relationship Id="rId_hyperlink_2901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0060" TargetMode="External"/><Relationship Id="rId_hyperlink_2902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U427" TargetMode="External"/><Relationship Id="rId_hyperlink_2903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_2904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_4388" TargetMode="External"/><Relationship Id="rId_hyperlink_2905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_2906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014210" TargetMode="External"/><Relationship Id="rId_hyperlink_2907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_2908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_2909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024427" TargetMode="External"/><Relationship Id="rId_hyperlink_2910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48309" TargetMode="External"/><Relationship Id="rId_hyperlink_2911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_2912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/62988" TargetMode="External"/><Relationship Id="rId_hyperlink_2913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alphafold.ebi.ac.uk/entry/AF-Q7L8L6-F1" TargetMode="External"/><Relationship Id="rId_hyperlink_2914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150452" TargetMode="External"/><Relationship Id="rId_hyperlink_2915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/article-pdf/53/13/gkaf665/63716510/gkaf665.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/rouskinlab/seismic-rna" TargetMode="External"/><Relationship Id="rId_hyperlink_2917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Ahram-Ahn/FASTKD5-analysis" TargetMode="External"/><Relationship Id="rId_hyperlink_2918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE290841" TargetMode="External"/><Relationship Id="rId_hyperlink_2919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_2920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2525-2867" TargetMode="External"/><Relationship Id="rId_hyperlink_2921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_2922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1520-1342" TargetMode="External"/><Relationship Id="rId_hyperlink_2923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4503-6034" TargetMode="External"/><Relationship Id="rId_hyperlink_2924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_2925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1498-9473" TargetMode="External"/><Relationship Id="rId_hyperlink_2926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/55" TargetMode="External"/><Relationship Id="rId_hyperlink_2927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_2928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1310" TargetMode="External"/><Relationship Id="rId_hyperlink_2929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02dgjyy92" TargetMode="External"/><Relationship Id="rId_hyperlink_2930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05m2fqn25" TargetMode="External"/><Relationship Id="rId_hyperlink_2931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01pxwe438" TargetMode="External"/><Relationship Id="rId_hyperlink_2933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ghs6f64" TargetMode="External"/><Relationship Id="rId_hyperlink_2934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/716" TargetMode="External"/><Relationship Id="rId_hyperlink_2938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_2270" TargetMode="External"/><Relationship Id="rId_hyperlink_2939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_2940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_2941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011798" TargetMode="External"/><Relationship Id="rId_hyperlink_2942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_2943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024373" TargetMode="External"/><Relationship Id="rId_hyperlink_2944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_2945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_2946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13905679" TargetMode="External"/><Relationship Id="rId_hyperlink_2947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/148396" TargetMode="External"/><Relationship Id="rId_hyperlink_2948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1535947625000441/pdfft?md5=5012087609ec36abcea6103d2f5396ec&amp;pid=1-s2.0-S1535947625000441-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1535947625000441-mmc1.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1535947625000441-mmc2.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1535947625000441-mmc3.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1535947625000441-mmc4.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1535947625000441-mmc5.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1535947625000441-mmc6.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1535947625000441-mmc7.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/255" TargetMode="External"/><Relationship Id="rId_hyperlink_2957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_2958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5343-4926" TargetMode="External"/><Relationship Id="rId_hyperlink_2959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-9717-5710" TargetMode="External"/><Relationship Id="rId_hyperlink_2960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8284-954X" TargetMode="External"/><Relationship Id="rId_hyperlink_2961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7978-8811" TargetMode="External"/><Relationship Id="rId_hyperlink_2962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-2381" TargetMode="External"/><Relationship Id="rId_hyperlink_2963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_2964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_2965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD053470" TargetMode="External"/><Relationship Id="rId_hyperlink_2966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD052826" TargetMode="External"/><Relationship Id="rId_hyperlink_2967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/412" TargetMode="External"/><Relationship Id="rId_hyperlink_2968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/56" TargetMode="External"/><Relationship Id="rId_hyperlink_2969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1311" TargetMode="External"/><Relationship Id="rId_hyperlink_2970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2VN9" TargetMode="External"/><Relationship Id="rId_hyperlink_2971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2WEL" TargetMode="External"/><Relationship Id="rId_hyperlink_2972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/644" TargetMode="External"/><Relationship Id="rId_hyperlink_2976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_1922" TargetMode="External"/><Relationship Id="rId_hyperlink_2977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_2978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_2979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004870" TargetMode="External"/><Relationship Id="rId_hyperlink_2981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_2982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019213" TargetMode="External"/><Relationship Id="rId_hyperlink_2983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014080" TargetMode="External"/><Relationship Id="rId_hyperlink_2984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017330" TargetMode="External"/><Relationship Id="rId_hyperlink_2985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018703" TargetMode="External"/><Relationship Id="rId_hyperlink_2986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_2987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153290" TargetMode="External"/><Relationship Id="rId_hyperlink_2988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/anie.202500257?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_2989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fanie.202500257&amp;file=anie202500257-supp-0001-SuppMat.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubchem.ncbi.nlm.nih.gov/compound/8454" TargetMode="External"/><Relationship Id="rId_hyperlink_2991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7087-5046" TargetMode="External"/><Relationship Id="rId_hyperlink_2992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7822-2066" TargetMode="External"/><Relationship Id="rId_hyperlink_2993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8529-5220" TargetMode="External"/><Relationship Id="rId_hyperlink_2994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_2995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/75" TargetMode="External"/><Relationship Id="rId_hyperlink_2996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_2997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/38" TargetMode="External"/><Relationship Id="rId_hyperlink_2998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153281" TargetMode="External"/><Relationship Id="rId_hyperlink_2999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/anie.202305463?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fange.202305463&amp;file=ange202305463-sup-0001-misc_information.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubchem.ncbi.nlm.nih.gov/compound/66053" TargetMode="External"/><Relationship Id="rId_hyperlink_3002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_3003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7822-2066" TargetMode="External"/><Relationship Id="rId_hyperlink_3004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2136-6525" TargetMode="External"/><Relationship Id="rId_hyperlink_3005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/9" TargetMode="External"/><Relationship Id="rId_hyperlink_3006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_3007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/39" TargetMode="External"/><Relationship Id="rId_hyperlink_3008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019037" TargetMode="External"/><Relationship Id="rId_hyperlink_3009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019476" TargetMode="External"/><Relationship Id="rId_hyperlink_3010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014227" TargetMode="External"/><Relationship Id="rId_hyperlink_3011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150898" TargetMode="External"/><Relationship Id="rId_hyperlink_3012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/article-pdf/53/15/gkaf727/64075428/gkaf727.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://figshare.com/s/6b2091a24a327ed546e4" TargetMode="External"/><Relationship Id="rId_hyperlink_3014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massive.ucsd.edu/ProteoSAFe/QueryMSV?id=MSV000094879" TargetMode="External"/><Relationship Id="rId_hyperlink_3015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=511693" TargetMode="External"/><Relationship Id="rId_hyperlink_3016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0846-5200" TargetMode="External"/><Relationship Id="rId_hyperlink_3017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6553-9619" TargetMode="External"/><Relationship Id="rId_hyperlink_3018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1697-9201" TargetMode="External"/><Relationship Id="rId_hyperlink_3019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_3020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0129-8112" TargetMode="External"/><Relationship Id="rId_hyperlink_3021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0652-1574" TargetMode="External"/><Relationship Id="rId_hyperlink_3022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5748-0027" TargetMode="External"/><Relationship Id="rId_hyperlink_3023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0868-6775" TargetMode="External"/><Relationship Id="rId_hyperlink_3024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7220-3120" TargetMode="External"/><Relationship Id="rId_hyperlink_3025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9650-4171" TargetMode="External"/><Relationship Id="rId_hyperlink_3026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9538-5983" TargetMode="External"/><Relationship Id="rId_hyperlink_3027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9121-7675" TargetMode="External"/><Relationship Id="rId_hyperlink_3028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2442-7538" TargetMode="External"/><Relationship Id="rId_hyperlink_3029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9932-3138" TargetMode="External"/><Relationship Id="rId_hyperlink_3030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0550-5545" TargetMode="External"/><Relationship Id="rId_hyperlink_3031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1985-2994" TargetMode="External"/><Relationship Id="rId_hyperlink_3032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9123-5689" TargetMode="External"/><Relationship Id="rId_hyperlink_3033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_3034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_3035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_3036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1739-6086" TargetMode="External"/><Relationship Id="rId_hyperlink_3037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1739-4598" TargetMode="External"/><Relationship Id="rId_hyperlink_3038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2515-9707" TargetMode="External"/><Relationship Id="rId_hyperlink_3039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2833-6070" TargetMode="External"/><Relationship Id="rId_hyperlink_3040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_3041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD052614" TargetMode="External"/><Relationship Id="rId_hyperlink_3042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1312" TargetMode="External"/><Relationship Id="rId_hyperlink_3043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6fdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2bz2" TargetMode="External"/><Relationship Id="rId_hyperlink_3045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5lsb" TargetMode="External"/><Relationship Id="rId_hyperlink_3046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8uhg" TargetMode="External"/><Relationship Id="rId_hyperlink_3047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ogm" TargetMode="External"/><Relationship Id="rId_hyperlink_3048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5nco" TargetMode="External"/><Relationship Id="rId_hyperlink_3049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5afi" TargetMode="External"/><Relationship Id="rId_hyperlink_3050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1CQI" TargetMode="External"/><Relationship Id="rId_hyperlink_3051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1id3" TargetMode="External"/><Relationship Id="rId_hyperlink_3052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4rul" TargetMode="External"/><Relationship Id="rId_hyperlink_3053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5wfe" TargetMode="External"/><Relationship Id="rId_hyperlink_3054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4yew" TargetMode="External"/><Relationship Id="rId_hyperlink_3055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3iv5" TargetMode="External"/><Relationship Id="rId_hyperlink_3056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5ogh" TargetMode="External"/><Relationship Id="rId_hyperlink_3057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_3058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_3061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03a1kwz48" TargetMode="External"/><Relationship Id="rId_hyperlink_3062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04428zn91" TargetMode="External"/><Relationship Id="rId_hyperlink_3063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/042nb2s44" TargetMode="External"/><Relationship Id="rId_hyperlink_3064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pjgxh97" TargetMode="External"/><Relationship Id="rId_hyperlink_3065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012042" TargetMode="External"/><Relationship Id="rId_hyperlink_3066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_3067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014477" TargetMode="External"/><Relationship Id="rId_hyperlink_3068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_3069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000432" TargetMode="External"/><Relationship Id="rId_hyperlink_3070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_3071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_3072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_3073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_3074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012773" TargetMode="External"/><Relationship Id="rId_hyperlink_3075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/proteomes/UP000002311" TargetMode="External"/><Relationship Id="rId_hyperlink_3076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/151710" TargetMode="External"/><Relationship Id="rId_hyperlink_3077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/pdf/10.1126/sciadv.ady2211?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.ady2211/suppl_file/sciadv.ady2211_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0543-0249" TargetMode="External"/><Relationship Id="rId_hyperlink_3080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9277-1053" TargetMode="External"/><Relationship Id="rId_hyperlink_3081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7508-8076" TargetMode="External"/><Relationship Id="rId_hyperlink_3082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4769-2265" TargetMode="External"/><Relationship Id="rId_hyperlink_3083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_3084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_3086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/40" TargetMode="External"/><Relationship Id="rId_hyperlink_3087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025702" TargetMode="External"/><Relationship Id="rId_hyperlink_3088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020346" TargetMode="External"/><Relationship Id="rId_hyperlink_3089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016263" TargetMode="External"/><Relationship Id="rId_hyperlink_3090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014299" TargetMode="External"/><Relationship Id="rId_hyperlink_3092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P0A9X9" TargetMode="External"/><Relationship Id="rId_hyperlink_3093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25625/03K7BQ" TargetMode="External"/><Relationship Id="rId_hyperlink_3094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153272" TargetMode="External"/><Relationship Id="rId_hyperlink_3095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2023.11.27.568807v2.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/09/04/2023.11.27.568807/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/09/04/2023.11.27.568807/DC2/embed/media-2.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/09/04/2023.11.27.568807/DC3/embed/media-3.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/09/04/2023.11.27.568807/DC4/embed/media-4.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/09/04/2023.11.27.568807/DC5/embed/media-5.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/09/04/2023.11.27.568807/DC6/embed/media-6.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/09/04/2023.11.27.568807/DC7/embed/media-7.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/09/04/2023.11.27.568807/DC8/embed/media-8.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/09/04/2023.11.27.568807/DC9/embed/media-9.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massive.ucsd.edu/ProteoSAFe/QueryMSV?id=MSV000098905" TargetMode="External"/><Relationship Id="rId_hyperlink_3106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9438-6048" TargetMode="External"/><Relationship Id="rId_hyperlink_3107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6553-9619" TargetMode="External"/><Relationship Id="rId_hyperlink_3108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9095-0204" TargetMode="External"/><Relationship Id="rId_hyperlink_3109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0846-5200" TargetMode="External"/><Relationship Id="rId_hyperlink_3110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8695-2502" TargetMode="External"/><Relationship Id="rId_hyperlink_3111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5253-1938" TargetMode="External"/><Relationship Id="rId_hyperlink_3112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6352-8294" TargetMode="External"/><Relationship Id="rId_hyperlink_3113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_3114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2515-9707" TargetMode="External"/><Relationship Id="rId_hyperlink_3115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3927-248X" TargetMode="External"/><Relationship Id="rId_hyperlink_3116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD043650" TargetMode="External"/><Relationship Id="rId_hyperlink_3117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD067579" TargetMode="External"/><Relationship Id="rId_hyperlink_3118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/84" TargetMode="External"/><Relationship Id="rId_hyperlink_3119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1313" TargetMode="External"/><Relationship Id="rId_hyperlink_3120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_3121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/650" TargetMode="External"/><Relationship Id="rId_hyperlink_3123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002456" TargetMode="External"/><Relationship Id="rId_hyperlink_3124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_3126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006809" TargetMode="External"/><Relationship Id="rId_hyperlink_3127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014237" TargetMode="External"/><Relationship Id="rId_hyperlink_3128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_3129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_3130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_3131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_3132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016418" TargetMode="External"/><Relationship Id="rId_hyperlink_3133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020922" TargetMode="External"/><Relationship Id="rId_hyperlink_3134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012773" TargetMode="External"/><Relationship Id="rId_hyperlink_3135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/147135" TargetMode="External"/><Relationship Id="rId_hyperlink_3136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-024-01422-3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-2381" TargetMode="External"/><Relationship Id="rId_hyperlink_3138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5225-5230" TargetMode="External"/><Relationship Id="rId_hyperlink_3139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/001w7jn25" TargetMode="External"/><Relationship Id="rId_hyperlink_3140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150133" TargetMode="External"/><Relationship Id="rId_hyperlink_3142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/article-pdf/53/11/gkaf480/63454790/gkaf480.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oup.silverchair-cdn.com/oup/backfile/Content_public/Journal/nar/53/11/10.1093_nar_gkaf480/1/gkaf480_supplemental_file.pdf?Expires=1785396914&amp;Signature=UCo4Gtl-Zz~~hMF1ZlPKpLRtLVHX2uKWHrhomkpb3LhfI7tSe4LNhkYySnmhtpyCgs23xNxvcV~LGDlP-vjCJNmVV7bTlOp3" TargetMode="External"/><Relationship Id="rId_hyperlink_3144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE56435" TargetMode="External"/><Relationship Id="rId_hyperlink_3145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE137881" TargetMode="External"/><Relationship Id="rId_hyperlink_3146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE46742" TargetMode="External"/><Relationship Id="rId_hyperlink_3147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE108477" TargetMode="External"/><Relationship Id="rId_hyperlink_3148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-0710" TargetMode="External"/><Relationship Id="rId_hyperlink_3149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-9536-8621" TargetMode="External"/><Relationship Id="rId_hyperlink_3150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_3151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/41" TargetMode="External"/><Relationship Id="rId_hyperlink_3152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_3153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024427" TargetMode="External"/><Relationship Id="rId_hyperlink_3154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016366" TargetMode="External"/><Relationship Id="rId_hyperlink_3155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007708" TargetMode="External"/><Relationship Id="rId_hyperlink_3156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/146430" TargetMode="External"/><Relationship Id="rId_hyperlink_3157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1422-0067/25/19/10241#" TargetMode="External"/><Relationship Id="rId_hyperlink_3158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-8480-6037" TargetMode="External"/><Relationship Id="rId_hyperlink_3159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-0710" TargetMode="External"/><Relationship Id="rId_hyperlink_3160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_3161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153269" TargetMode="External"/><Relationship Id="rId_hyperlink_3162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.08.04.668392v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0129-8112" TargetMode="External"/><Relationship Id="rId_hyperlink_3164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_3165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_3166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1739-6086" TargetMode="External"/><Relationship Id="rId_hyperlink_3167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9650-4171" TargetMode="External"/><Relationship Id="rId_hyperlink_3168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/115" TargetMode="External"/><Relationship Id="rId_hyperlink_3169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6N88" TargetMode="External"/><Relationship Id="rId_hyperlink_3170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6N89" TargetMode="External"/><Relationship Id="rId_hyperlink_3171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9QEJ" TargetMode="External"/><Relationship Id="rId_hyperlink_3172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9QF0" TargetMode="External"/><Relationship Id="rId_hyperlink_3173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8GCN" TargetMode="External"/><Relationship Id="rId_hyperlink_3174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2Q5D" TargetMode="External"/><Relationship Id="rId_hyperlink_3175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1UKL" TargetMode="External"/><Relationship Id="rId_hyperlink_3176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_3179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020559" TargetMode="External"/><Relationship Id="rId_hyperlink_3180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026145" TargetMode="External"/><Relationship Id="rId_hyperlink_3181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_3182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006506" TargetMode="External"/><Relationship Id="rId_hyperlink_3183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000084" TargetMode="External"/><Relationship Id="rId_hyperlink_3184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018087" TargetMode="External"/><Relationship Id="rId_hyperlink_3185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010246" TargetMode="External"/><Relationship Id="rId_hyperlink_3186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_3187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_3188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153270" TargetMode="External"/><Relationship Id="rId_hyperlink_3189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.07.16.603680v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/07/16/2024.07.16.603680/DC1/embed/media-1.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/07/16/2024.07.16.603680/DC2/embed/media-2.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/07/16/2024.07.16.603680/DC3/embed/media-3.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/07/16/2024.07.16.603680/DC4/embed/media-4.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/07/16/2024.07.16.603680/DC5/embed/media-5.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/274" TargetMode="External"/><Relationship Id="rId_hyperlink_3196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE269856" TargetMode="External"/><Relationship Id="rId_hyperlink_3197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE269857" TargetMode="External"/><Relationship Id="rId_hyperlink_3198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE269858" TargetMode="External"/><Relationship Id="rId_hyperlink_3199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE171782" TargetMode="External"/><Relationship Id="rId_hyperlink_3200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE238256" TargetMode="External"/><Relationship Id="rId_hyperlink_3201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4470-8284" TargetMode="External"/><Relationship Id="rId_hyperlink_3202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7800-9920" TargetMode="External"/><Relationship Id="rId_hyperlink_3203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0617-694X" TargetMode="External"/><Relationship Id="rId_hyperlink_3204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4313-491X" TargetMode="External"/><Relationship Id="rId_hyperlink_3205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3263-0990" TargetMode="External"/><Relationship Id="rId_hyperlink_3206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3299-8330" TargetMode="External"/><Relationship Id="rId_hyperlink_3207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7541-5778" TargetMode="External"/><Relationship Id="rId_hyperlink_3208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0167-8372" TargetMode="External"/><Relationship Id="rId_hyperlink_3209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3001-6786" TargetMode="External"/><Relationship Id="rId_hyperlink_3210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7466-5169" TargetMode="External"/><Relationship Id="rId_hyperlink_3211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_3212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9080-631X" TargetMode="External"/><Relationship Id="rId_hyperlink_3213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_3214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/134" TargetMode="External"/><Relationship Id="rId_hyperlink_3215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013x0ky90" TargetMode="External"/><Relationship Id="rId_hyperlink_3218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_3219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_3220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/42" TargetMode="External"/><Relationship Id="rId_hyperlink_3221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026672" TargetMode="External"/><Relationship Id="rId_hyperlink_3222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016387" TargetMode="External"/><Relationship Id="rId_hyperlink_3224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016386" TargetMode="External"/><Relationship Id="rId_hyperlink_3225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_005514" TargetMode="External"/><Relationship Id="rId_hyperlink_3226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004463" TargetMode="External"/><Relationship Id="rId_hyperlink_3227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006263" TargetMode="External"/><Relationship Id="rId_hyperlink_3228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_3229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018349" TargetMode="External"/><Relationship Id="rId_hyperlink_3230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006646" TargetMode="External"/><Relationship Id="rId_hyperlink_3231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017036" TargetMode="External"/><Relationship Id="rId_hyperlink_3232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_027320" TargetMode="External"/><Relationship Id="rId_hyperlink_3233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016620" TargetMode="External"/><Relationship Id="rId_hyperlink_3234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016366" TargetMode="External"/><Relationship Id="rId_hyperlink_3235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_3236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55219" TargetMode="External"/><Relationship Id="rId_hyperlink_3238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_3239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/29653" TargetMode="External"/><Relationship Id="rId_hyperlink_3240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/134246" TargetMode="External"/><Relationship Id="rId_hyperlink_3241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/147639" TargetMode="External"/><Relationship Id="rId_hyperlink_3242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/article-pdf/53/4/gkae1273/61297792/gkae1273.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE262311" TargetMode="External"/><Relationship Id="rId_hyperlink_3244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_3245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8833-4686" TargetMode="External"/><Relationship Id="rId_hyperlink_3246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8585-9347" TargetMode="External"/><Relationship Id="rId_hyperlink_3247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0846-5200" TargetMode="External"/><Relationship Id="rId_hyperlink_3248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9047-2674" TargetMode="External"/><Relationship Id="rId_hyperlink_3249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_3250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1985-2994" TargetMode="External"/><Relationship Id="rId_hyperlink_3251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD050648" TargetMode="External"/><Relationship Id="rId_hyperlink_3252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/042nb2s44" TargetMode="External"/><Relationship Id="rId_hyperlink_3255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04vqm6w82" TargetMode="External"/><Relationship Id="rId_hyperlink_3256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/43" TargetMode="External"/><Relationship Id="rId_hyperlink_3257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014594" TargetMode="External"/><Relationship Id="rId_hyperlink_3258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q9Y6X9" TargetMode="External"/><Relationship Id="rId_hyperlink_3259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/144945" TargetMode="External"/><Relationship Id="rId_hyperlink_3260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41586-024-07530-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07530-w/MediaObjects/41586_2024_7530_MOESM1_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_3262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1621-7664" TargetMode="External"/><Relationship Id="rId_hyperlink_3263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2397-0443" TargetMode="External"/><Relationship Id="rId_hyperlink_3264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9364-1832" TargetMode="External"/><Relationship Id="rId_hyperlink_3265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6709-4684" TargetMode="External"/><Relationship Id="rId_hyperlink_3266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_3267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7269-4716" TargetMode="External"/><Relationship Id="rId_hyperlink_3268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0831-8673" TargetMode="External"/><Relationship Id="rId_hyperlink_3269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9121-7675" TargetMode="External"/><Relationship Id="rId_hyperlink_3270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6TTY" TargetMode="External"/><Relationship Id="rId_hyperlink_3271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6PMD" TargetMode="External"/><Relationship Id="rId_hyperlink_3272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4WNS" TargetMode="External"/><Relationship Id="rId_hyperlink_3273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5xt781" TargetMode="External"/><Relationship Id="rId_hyperlink_3274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02r3e0967" TargetMode="External"/><Relationship Id="rId_hyperlink_3276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03a1kwz48" TargetMode="External"/><Relationship Id="rId_hyperlink_3277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02s6k3f65" TargetMode="External"/><Relationship Id="rId_hyperlink_3278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01xnwqx93" TargetMode="External"/><Relationship Id="rId_hyperlink_3279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028s4q594" TargetMode="External"/><Relationship Id="rId_hyperlink_3280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04pp8hn57" TargetMode="External"/><Relationship Id="rId_hyperlink_3281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/44" TargetMode="External"/><Relationship Id="rId_hyperlink_3282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/89684" TargetMode="External"/><Relationship Id="rId_hyperlink_3283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/11160" TargetMode="External"/><Relationship Id="rId_hyperlink_3284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/14883" TargetMode="External"/><Relationship Id="rId_hyperlink_3285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/89573" TargetMode="External"/><Relationship Id="rId_hyperlink_3286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153258" TargetMode="External"/><Relationship Id="rId_hyperlink_3287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.04.09.646620v2.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_3289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_3290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3328-3249" TargetMode="External"/><Relationship Id="rId_hyperlink_3291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7068-4958" TargetMode="External"/><Relationship Id="rId_hyperlink_3292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4759-960X" TargetMode="External"/><Relationship Id="rId_hyperlink_3293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0790-5040" TargetMode="External"/><Relationship Id="rId_hyperlink_3294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1711-457X" TargetMode="External"/><Relationship Id="rId_hyperlink_3295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6557-7378" TargetMode="External"/><Relationship Id="rId_hyperlink_3296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6442-4469" TargetMode="External"/><Relationship Id="rId_hyperlink_3297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7049-534X" TargetMode="External"/><Relationship Id="rId_hyperlink_3298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8461-7918" TargetMode="External"/><Relationship Id="rId_hyperlink_3299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4689-4024" TargetMode="External"/><Relationship Id="rId_hyperlink_3300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6846-4915" TargetMode="External"/><Relationship Id="rId_hyperlink_3301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6978-016X" TargetMode="External"/><Relationship Id="rId_hyperlink_3302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2945-0908" TargetMode="External"/><Relationship Id="rId_hyperlink_3303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1192-5290" TargetMode="External"/><Relationship Id="rId_hyperlink_3304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4785-4332" TargetMode="External"/><Relationship Id="rId_hyperlink_3305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2245-528X" TargetMode="External"/><Relationship Id="rId_hyperlink_3306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5608-9062" TargetMode="External"/><Relationship Id="rId_hyperlink_3307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-2381" TargetMode="External"/><Relationship Id="rId_hyperlink_3308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_3309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5650-8696" TargetMode="External"/><Relationship Id="rId_hyperlink_3310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8931-7263" TargetMode="External"/><Relationship Id="rId_hyperlink_3311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5225-5230" TargetMode="External"/><Relationship Id="rId_hyperlink_3312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/001w7jn25" TargetMode="External"/><Relationship Id="rId_hyperlink_3313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046ak2485" TargetMode="External"/><Relationship Id="rId_hyperlink_3314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04p5ggc03" TargetMode="External"/><Relationship Id="rId_hyperlink_3316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mstc592" TargetMode="External"/><Relationship Id="rId_hyperlink_3317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03v4gjf40" TargetMode="External"/><Relationship Id="rId_hyperlink_3318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046fm7598" TargetMode="External"/><Relationship Id="rId_hyperlink_3319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014210" TargetMode="External"/><Relationship Id="rId_hyperlink_3322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013715" TargetMode="External"/><Relationship Id="rId_hyperlink_3323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019690" TargetMode="External"/><Relationship Id="rId_hyperlink_3324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007322" TargetMode="External"/><Relationship Id="rId_hyperlink_3325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_3326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016387" TargetMode="External"/><Relationship Id="rId_hyperlink_3327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017202" TargetMode="External"/><Relationship Id="rId_hyperlink_3328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022864" TargetMode="External"/><Relationship Id="rId_hyperlink_3329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020563" TargetMode="External"/><Relationship Id="rId_hyperlink_3330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020562" TargetMode="External"/><Relationship Id="rId_hyperlink_3331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_3332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001459" TargetMode="External"/><Relationship Id="rId_hyperlink_3333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022215" TargetMode="External"/><Relationship Id="rId_hyperlink_3334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_3335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_3336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016844" TargetMode="External"/><Relationship Id="rId_hyperlink_3337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_3338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_3339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022263" TargetMode="External"/><Relationship Id="rId_hyperlink_3340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/proteomes/UP000000589" TargetMode="External"/><Relationship Id="rId_hyperlink_3341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.1205166" TargetMode="External"/><Relationship Id="rId_hyperlink_3342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/1654" TargetMode="External"/><Relationship Id="rId_hyperlink_3343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150911" TargetMode="External"/><Relationship Id="rId_hyperlink_3344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.07.27.667080v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=6239" TargetMode="External"/><Relationship Id="rId_hyperlink_3346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8663-3209" TargetMode="External"/><Relationship Id="rId_hyperlink_3347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1483-8181" TargetMode="External"/><Relationship Id="rId_hyperlink_3348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3736-9800" TargetMode="External"/><Relationship Id="rId_hyperlink_3349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1252-230X" TargetMode="External"/><Relationship Id="rId_hyperlink_3350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3952-558X" TargetMode="External"/><Relationship Id="rId_hyperlink_3351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9466-979X" TargetMode="External"/><Relationship Id="rId_hyperlink_3352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7695-3081" TargetMode="External"/><Relationship Id="rId_hyperlink_3353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6155-4719" TargetMode="External"/><Relationship Id="rId_hyperlink_3354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7508-8076" TargetMode="External"/><Relationship Id="rId_hyperlink_3355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_3356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8905-0260" TargetMode="External"/><Relationship Id="rId_hyperlink_3357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2302-6943" TargetMode="External"/><Relationship Id="rId_hyperlink_3358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/107" TargetMode="External"/><Relationship Id="rId_hyperlink_3359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f54p054" TargetMode="External"/><Relationship Id="rId_hyperlink_3360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05qghxh33" TargetMode="External"/><Relationship Id="rId_hyperlink_3362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0546hnb39" TargetMode="External"/><Relationship Id="rId_hyperlink_3363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_005476" TargetMode="External"/><Relationship Id="rId_hyperlink_3364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018169" TargetMode="External"/><Relationship Id="rId_hyperlink_3365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019715" TargetMode="External"/><Relationship Id="rId_hyperlink_3368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016381" TargetMode="External"/><Relationship Id="rId_hyperlink_3369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011841" TargetMode="External"/><Relationship Id="rId_hyperlink_3370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004726" TargetMode="External"/><Relationship Id="rId_hyperlink_3371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007672" TargetMode="External"/><Relationship Id="rId_hyperlink_3372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010246" TargetMode="External"/><Relationship Id="rId_hyperlink_3373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015899" TargetMode="External"/><Relationship Id="rId_hyperlink_3374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/62988" TargetMode="External"/><Relationship Id="rId_hyperlink_3375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153257" TargetMode="External"/><Relationship Id="rId_hyperlink_3376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.07.24.666583v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/07/26/2025.07.24.666583/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1641-9079" TargetMode="External"/><Relationship Id="rId_hyperlink_3379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3313-9212" TargetMode="External"/><Relationship Id="rId_hyperlink_3380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3810-1344" TargetMode="External"/><Relationship Id="rId_hyperlink_3381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1783-619X" TargetMode="External"/><Relationship Id="rId_hyperlink_3382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2811-5307" TargetMode="External"/><Relationship Id="rId_hyperlink_3383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4403-7169" TargetMode="External"/><Relationship Id="rId_hyperlink_3384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1859-3134" TargetMode="External"/><Relationship Id="rId_hyperlink_3385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/117" TargetMode="External"/><Relationship Id="rId_hyperlink_3386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02fa3aq29" TargetMode="External"/><Relationship Id="rId_hyperlink_3387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05qn5kv73" TargetMode="External"/><Relationship Id="rId_hyperlink_3388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046ak2485" TargetMode="External"/><Relationship Id="rId_hyperlink_3389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0153tk833" TargetMode="External"/><Relationship Id="rId_hyperlink_3390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02aj13c28" TargetMode="External"/><Relationship Id="rId_hyperlink_3391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/34" TargetMode="External"/><Relationship Id="rId_hyperlink_3392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018876" TargetMode="External"/><Relationship Id="rId_hyperlink_3393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153256" TargetMode="External"/><Relationship Id="rId_hyperlink_3394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public-pages-files-2025.frontiersin.org/journals/rna-research/articles/10.3389/frnar.2024.1460913/pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_3396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8OMR" TargetMode="External"/><Relationship Id="rId_hyperlink_3397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5E72" TargetMode="External"/><Relationship Id="rId_hyperlink_3398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6ZXW" TargetMode="External"/><Relationship Id="rId_hyperlink_3399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2YTZ" TargetMode="External"/><Relationship Id="rId_hyperlink_3400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/146647" TargetMode="External"/><Relationship Id="rId_hyperlink_3402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_3403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1739-3416" TargetMode="External"/><Relationship Id="rId_hyperlink_3404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0897-1365" TargetMode="External"/><Relationship Id="rId_hyperlink_3405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_3406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/413" TargetMode="External"/><Relationship Id="rId_hyperlink_3407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1314" TargetMode="External"/><Relationship Id="rId_hyperlink_3408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_3410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_3412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_3413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163418" TargetMode="External"/><Relationship Id="rId_hyperlink_3414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/272" TargetMode="External"/><Relationship Id="rId_hyperlink_3415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/article-pdf/54/5/gkag154/67146857/gkag154.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE302147" TargetMode="External"/><Relationship Id="rId_hyperlink_3417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_3418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_3419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6703-7205" TargetMode="External"/><Relationship Id="rId_hyperlink_3420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7545-1656" TargetMode="External"/><Relationship Id="rId_hyperlink_3421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4206-254X" TargetMode="External"/><Relationship Id="rId_hyperlink_3422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7830-2136" TargetMode="External"/><Relationship Id="rId_hyperlink_3423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1697-9201" TargetMode="External"/><Relationship Id="rId_hyperlink_3424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0946-8166" TargetMode="External"/><Relationship Id="rId_hyperlink_3425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_3426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD068314" TargetMode="External"/><Relationship Id="rId_hyperlink_3427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD067606" TargetMode="External"/><Relationship Id="rId_hyperlink_3428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/33" TargetMode="External"/><Relationship Id="rId_hyperlink_3431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024663" TargetMode="External"/><Relationship Id="rId_hyperlink_3432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_3433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_3434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015795" TargetMode="External"/><Relationship Id="rId_hyperlink_3435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004426" TargetMode="External"/><Relationship Id="rId_hyperlink_3436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012042" TargetMode="External"/><Relationship Id="rId_hyperlink_3437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022215" TargetMode="External"/><Relationship Id="rId_hyperlink_3438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020563" TargetMode="External"/><Relationship Id="rId_hyperlink_3439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_3440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012919" TargetMode="External"/><Relationship Id="rId_hyperlink_3441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002105" TargetMode="External"/><Relationship Id="rId_hyperlink_3442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015899" TargetMode="External"/><Relationship Id="rId_hyperlink_3443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003776" TargetMode="External"/><Relationship Id="rId_hyperlink_3444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014583" TargetMode="External"/><Relationship Id="rId_hyperlink_3445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013001" TargetMode="External"/><Relationship Id="rId_hyperlink_3446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/1654" TargetMode="External"/><Relationship Id="rId_hyperlink_3448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153521" TargetMode="External"/><Relationship Id="rId_hyperlink_3449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41586-025-10058-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-025-10058-2/MediaObjects/41586_2025_10058_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-025-10058-2/MediaObjects/41586_2025_10058_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE263661" TargetMode="External"/><Relationship Id="rId_hyperlink_3453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE263659" TargetMode="External"/><Relationship Id="rId_hyperlink_3454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=6239" TargetMode="External"/><Relationship Id="rId_hyperlink_3455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8663-3209" TargetMode="External"/><Relationship Id="rId_hyperlink_3456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3736-9800" TargetMode="External"/><Relationship Id="rId_hyperlink_3457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1483-8181" TargetMode="External"/><Relationship Id="rId_hyperlink_3458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1252-230X" TargetMode="External"/><Relationship Id="rId_hyperlink_3459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3952-558X" TargetMode="External"/><Relationship Id="rId_hyperlink_3460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9466-979X" TargetMode="External"/><Relationship Id="rId_hyperlink_3461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7695-3081" TargetMode="External"/><Relationship Id="rId_hyperlink_3462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6155-4719" TargetMode="External"/><Relationship Id="rId_hyperlink_3463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7508-8076" TargetMode="External"/><Relationship Id="rId_hyperlink_3464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_3465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8905-0260" TargetMode="External"/><Relationship Id="rId_hyperlink_3466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2302-6943" TargetMode="External"/><Relationship Id="rId_hyperlink_3467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/102" TargetMode="External"/><Relationship Id="rId_hyperlink_3468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f54p054" TargetMode="External"/><Relationship Id="rId_hyperlink_3470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05qghxh33" TargetMode="External"/><Relationship Id="rId_hyperlink_3471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0546hnb39" TargetMode="External"/><Relationship Id="rId_hyperlink_3472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/35" TargetMode="External"/><Relationship Id="rId_hyperlink_3473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016381" TargetMode="External"/><Relationship Id="rId_hyperlink_3474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023614" TargetMode="External"/><Relationship Id="rId_hyperlink_3475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001802" TargetMode="External"/><Relationship Id="rId_hyperlink_3476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_005476" TargetMode="External"/><Relationship Id="rId_hyperlink_3477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011841" TargetMode="External"/><Relationship Id="rId_hyperlink_3478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_3479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019715" TargetMode="External"/><Relationship Id="rId_hyperlink_3480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007672" TargetMode="External"/><Relationship Id="rId_hyperlink_3482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018169" TargetMode="External"/><Relationship Id="rId_hyperlink_3484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004726" TargetMode="External"/><Relationship Id="rId_hyperlink_3485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010246" TargetMode="External"/><Relationship Id="rId_hyperlink_3486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015899" TargetMode="External"/><Relationship Id="rId_hyperlink_3487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_3488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17886707" TargetMode="External"/><Relationship Id="rId_hyperlink_3489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/ EMD-56474" TargetMode="External"/><Relationship Id="rId_hyperlink_3490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-56492" TargetMode="External"/><Relationship Id="rId_hyperlink_3491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-56502" TargetMode="External"/><Relationship Id="rId_hyperlink_3492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-56514" TargetMode="External"/><Relationship Id="rId_hyperlink_3493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163883" TargetMode="External"/><Relationship Id="rId_hyperlink_3494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.02.709036v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC1/embed/media-1.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC2/embed/media-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_3498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_3499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8598-6735" TargetMode="External"/><Relationship Id="rId_hyperlink_3500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_3501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_3502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_3503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_3504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/79" TargetMode="External"/><Relationship Id="rId_hyperlink_3505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1357" TargetMode="External"/><Relationship Id="rId_hyperlink_3506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8rr1" TargetMode="External"/><Relationship Id="rId_hyperlink_3507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8rr3" TargetMode="External"/><Relationship Id="rId_hyperlink_3508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7onu" TargetMode="External"/><Relationship Id="rId_hyperlink_3509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8rr4" TargetMode="External"/><Relationship Id="rId_hyperlink_3510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9TZQ" TargetMode="External"/><Relationship Id="rId_hyperlink_3511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9U0I" TargetMode="External"/><Relationship Id="rId_hyperlink_3512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9U0S" TargetMode="External"/><Relationship Id="rId_hyperlink_3513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9U14" TargetMode="External"/><Relationship Id="rId_hyperlink_3514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_3515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_3517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_3519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/693" TargetMode="External"/><Relationship Id="rId_hyperlink_3520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_3522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_3523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_3524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_3525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_3526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_3527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q96Q11" TargetMode="External"/><Relationship Id="rId_hyperlink_3528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q7L0Y3" TargetMode="External"/><Relationship Id="rId_hyperlink_3529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q99714" TargetMode="External"/><Relationship Id="rId_hyperlink_3530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163884" TargetMode="External"/><Relationship Id="rId_hyperlink_3531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-026-70373-8_reference.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-70373-8/MediaObjects/41467_2026_70373_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-70373-8/MediaObjects/41467_2026_70373_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-70373-8/MediaObjects/41467_2026_70373_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-70373-8/MediaObjects/41467_2026_70373_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/273" TargetMode="External"/><Relationship Id="rId_hyperlink_3537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8242-8774" TargetMode="External"/><Relationship Id="rId_hyperlink_3538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1677-1019" TargetMode="External"/><Relationship Id="rId_hyperlink_3539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7830-2136" TargetMode="External"/><Relationship Id="rId_hyperlink_3540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_3541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-0710" TargetMode="External"/><Relationship Id="rId_hyperlink_3542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_3544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/36" TargetMode="External"/><Relationship Id="rId_hyperlink_3545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_3546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_3548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0291" TargetMode="External"/><Relationship Id="rId_hyperlink_3550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/147370" TargetMode="External"/><Relationship Id="rId_hyperlink_3551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0962892424002472/pdfft?md5=9a8a5d597e6c663f959419d8888fa22a&amp;pid=1-s2.0-S0962892424002472-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_3553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7241-3029" TargetMode="External"/><Relationship Id="rId_hyperlink_3554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9615-0094" TargetMode="External"/><Relationship Id="rId_hyperlink_3555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3891-2123" TargetMode="External"/><Relationship Id="rId_hyperlink_3556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_3558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_3559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04c4bwh63" TargetMode="External"/><Relationship Id="rId_hyperlink_3560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_3561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/69542" TargetMode="External"/><Relationship Id="rId_hyperlink_3562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5061/dryad.3bk3j9ks8" TargetMode="External"/><Relationship Id="rId_hyperlink_3563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/147965" TargetMode="External"/><Relationship Id="rId_hyperlink_3564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-025-56889-5.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/GebhardtLab/TrackIt" TargetMode="External"/><Relationship Id="rId_hyperlink_3566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/polly-code/lammps_le" TargetMode="External"/><Relationship Id="rId_hyperlink_3567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM3_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_3570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_3571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM5_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_3572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM6_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_3573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM7_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_3574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM8_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_3575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM9_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_3576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM10_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_3577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM11_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM12_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM13_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/279" TargetMode="External"/><Relationship Id="rId_hyperlink_3581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE130944" TargetMode="External"/><Relationship Id="rId_hyperlink_3582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE133437" TargetMode="External"/><Relationship Id="rId_hyperlink_3583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7955" TargetMode="External"/><Relationship Id="rId_hyperlink_3584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3625-0939" TargetMode="External"/><Relationship Id="rId_hyperlink_3585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7800-9920" TargetMode="External"/><Relationship Id="rId_hyperlink_3586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0201-7373" TargetMode="External"/><Relationship Id="rId_hyperlink_3587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0194-7186" TargetMode="External"/><Relationship Id="rId_hyperlink_3588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_3589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9664-9087" TargetMode="External"/><Relationship Id="rId_hyperlink_3590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1900-600X" TargetMode="External"/><Relationship Id="rId_hyperlink_3591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/032000t02" TargetMode="External"/><Relationship Id="rId_hyperlink_3592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01bmjkv45" TargetMode="External"/><Relationship Id="rId_hyperlink_3593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/49" TargetMode="External"/><Relationship Id="rId_hyperlink_3595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014551" TargetMode="External"/><Relationship Id="rId_hyperlink_3596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014329" TargetMode="External"/><Relationship Id="rId_hyperlink_3597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014325" TargetMode="External"/><Relationship Id="rId_hyperlink_3598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_3599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014210" TargetMode="External"/><Relationship Id="rId_hyperlink_3602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_3603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7092295" TargetMode="External"/><Relationship Id="rId_hyperlink_3604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150075" TargetMode="External"/><Relationship Id="rId_hyperlink_3605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41576-025-00859-6.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_3607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9951-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_3608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cdgtt98" TargetMode="External"/><Relationship Id="rId_hyperlink_3609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_3610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6019/S-BIAD1294" TargetMode="External"/><Relationship Id="rId_hyperlink_3612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153518" TargetMode="External"/><Relationship Id="rId_hyperlink_3613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41556-025-01819-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/RippeLab/RWireX" TargetMode="External"/><Relationship Id="rId_hyperlink_3615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/RippeLab/ACDC-microscopy" TargetMode="External"/><Relationship Id="rId_hyperlink_3616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-025-01819-2/MediaObjects/41556_2025_1819_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-025-01819-2/MediaObjects/41556_2025_1819_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-025-01819-2/MediaObjects/41556_2025_1819_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-025-01819-2/MediaObjects/41556_2025_1819_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-025-01819-2/MediaObjects/41556_2025_1819_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-025-01819-2/MediaObjects/41556_2025_1819_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/278" TargetMode="External"/><Relationship Id="rId_hyperlink_3623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE273428" TargetMode="External"/><Relationship Id="rId_hyperlink_3624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE273426" TargetMode="External"/><Relationship Id="rId_hyperlink_3625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE273427" TargetMode="External"/><Relationship Id="rId_hyperlink_3626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE273429" TargetMode="External"/><Relationship Id="rId_hyperlink_3627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE274452" TargetMode="External"/><Relationship Id="rId_hyperlink_3628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE63525" TargetMode="External"/><Relationship Id="rId_hyperlink_3629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSM7504073" TargetMode="External"/><Relationship Id="rId_hyperlink_3630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE160764" TargetMode="External"/><Relationship Id="rId_hyperlink_3631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE234226" TargetMode="External"/><Relationship Id="rId_hyperlink_3632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/sra/SRP066044" TargetMode="External"/><Relationship Id="rId_hyperlink_3633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_3634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9811-3836" TargetMode="External"/><Relationship Id="rId_hyperlink_3635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5468-7868" TargetMode="External"/><Relationship Id="rId_hyperlink_3636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7800-9920" TargetMode="External"/><Relationship Id="rId_hyperlink_3637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5789-7051" TargetMode="External"/><Relationship Id="rId_hyperlink_3638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0816-2076" TargetMode="External"/><Relationship Id="rId_hyperlink_3639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7595-2693" TargetMode="External"/><Relationship Id="rId_hyperlink_3640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3054-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_3641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2292-9286" TargetMode="External"/><Relationship Id="rId_hyperlink_3642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0065-8764" TargetMode="External"/><Relationship Id="rId_hyperlink_3643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0787-6158" TargetMode="External"/><Relationship Id="rId_hyperlink_3644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4868-1805" TargetMode="External"/><Relationship Id="rId_hyperlink_3645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7059-4030" TargetMode="External"/><Relationship Id="rId_hyperlink_3646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_3647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9951-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_3648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/54" TargetMode="External"/><Relationship Id="rId_hyperlink_3649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cdgtt98" TargetMode="External"/><Relationship Id="rId_hyperlink_3650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_3651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03bfqnx40" TargetMode="External"/><Relationship Id="rId_hyperlink_3653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/48" TargetMode="External"/><Relationship Id="rId_hyperlink_3654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_3655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016368" TargetMode="External"/><Relationship Id="rId_hyperlink_3656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016387" TargetMode="External"/><Relationship Id="rId_hyperlink_3657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016381" TargetMode="External"/><Relationship Id="rId_hyperlink_3658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017344" TargetMode="External"/><Relationship Id="rId_hyperlink_3659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024135" TargetMode="External"/><Relationship Id="rId_hyperlink_3660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013291" TargetMode="External"/><Relationship Id="rId_hyperlink_3661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007322" TargetMode="External"/><Relationship Id="rId_hyperlink_3662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_3663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020982" TargetMode="External"/><Relationship Id="rId_hyperlink_3664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021716" TargetMode="External"/><Relationship Id="rId_hyperlink_3666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002344" TargetMode="External"/><Relationship Id="rId_hyperlink_3667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008058" TargetMode="External"/><Relationship Id="rId_hyperlink_3668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000025" TargetMode="External"/><Relationship Id="rId_hyperlink_3669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026570" TargetMode="External"/><Relationship Id="rId_hyperlink_3670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_3671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13142236" TargetMode="External"/><Relationship Id="rId_hyperlink_3672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13221210" TargetMode="External"/><Relationship Id="rId_hyperlink_3673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-55123" TargetMode="External"/><Relationship Id="rId_hyperlink_3674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-55124" TargetMode="External"/><Relationship Id="rId_hyperlink_3675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-55125" TargetMode="External"/><Relationship Id="rId_hyperlink_3676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54253" TargetMode="External"/><Relationship Id="rId_hyperlink_3677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54254" TargetMode="External"/><Relationship Id="rId_hyperlink_3678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152373" TargetMode="External"/><Relationship Id="rId_hyperlink_3679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-025-65298-7.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-65298-7/MediaObjects/41467_2025_65298_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-65298-7/MediaObjects/41467_2025_65298_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-65298-7/MediaObjects/41467_2025_65298_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-65298-7/MediaObjects/41467_2025_65298_MOESM4_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-65298-7/MediaObjects/41467_2025_65298_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-65298-7/MediaObjects/41467_2025_65298_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/277" TargetMode="External"/><Relationship Id="rId_hyperlink_3687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5290-7232" TargetMode="External"/><Relationship Id="rId_hyperlink_3688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6137-063X" TargetMode="External"/><Relationship Id="rId_hyperlink_3689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9867-9493" TargetMode="External"/><Relationship Id="rId_hyperlink_3690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6071-9584" TargetMode="External"/><Relationship Id="rId_hyperlink_3691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9832-8447" TargetMode="External"/><Relationship Id="rId_hyperlink_3692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7508-8076" TargetMode="External"/><Relationship Id="rId_hyperlink_3693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3076-0409" TargetMode="External"/><Relationship Id="rId_hyperlink_3694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4788-0933" TargetMode="External"/><Relationship Id="rId_hyperlink_3695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_3696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4609-4052" TargetMode="External"/><Relationship Id="rId_hyperlink_3697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_3698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9121-7675" TargetMode="External"/><Relationship Id="rId_hyperlink_3699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD063129" TargetMode="External"/><Relationship Id="rId_hyperlink_3700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD061583" TargetMode="External"/><Relationship Id="rId_hyperlink_3701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD067947" TargetMode="External"/><Relationship Id="rId_hyperlink_3702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9RTU" TargetMode="External"/><Relationship Id="rId_hyperlink_3703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9RTV" TargetMode="External"/><Relationship Id="rId_hyperlink_3704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PJS" TargetMode="External"/><Relationship Id="rId_hyperlink_3705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8CGJ" TargetMode="External"/><Relationship Id="rId_hyperlink_3706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8CEP" TargetMode="External"/><Relationship Id="rId_hyperlink_3707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8CA7" TargetMode="External"/><Relationship Id="rId_hyperlink_3708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8CF1" TargetMode="External"/><Relationship Id="rId_hyperlink_3709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PJV" TargetMode="External"/><Relationship Id="rId_hyperlink_3710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PJW" TargetMode="External"/><Relationship Id="rId_hyperlink_3711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/47" TargetMode="External"/><Relationship Id="rId_hyperlink_3714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_3715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020925" TargetMode="External"/><Relationship Id="rId_hyperlink_3717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_3719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015753" TargetMode="External"/><Relationship Id="rId_hyperlink_3720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_3721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_3722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/proteomes/UP000000625" TargetMode="External"/><Relationship Id="rId_hyperlink_3723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17087887" TargetMode="External"/><Relationship Id="rId_hyperlink_3724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-0366" TargetMode="External"/><Relationship Id="rId_hyperlink_3725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-0367" TargetMode="External"/><Relationship Id="rId_hyperlink_3726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/157900" TargetMode="External"/><Relationship Id="rId_hyperlink_3727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0969212625004927/pdfft?md5=26a3663a208bce13d18f934d1354107e&amp;pid=1-s2.0-S0969212625004927-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0969212625004927-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0969212625004927-mmc2.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0969212625004927-mmc3.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/276" TargetMode="External"/><Relationship Id="rId_hyperlink_3732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0129-8112" TargetMode="External"/><Relationship Id="rId_hyperlink_3733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_3734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_3735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1739-6086" TargetMode="External"/><Relationship Id="rId_hyperlink_3736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9650-4171" TargetMode="External"/><Relationship Id="rId_hyperlink_3737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/97" TargetMode="External"/><Relationship Id="rId_hyperlink_3738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9QEJ" TargetMode="External"/><Relationship Id="rId_hyperlink_3739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9QF0" TargetMode="External"/><Relationship Id="rId_hyperlink_3740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1UKL" TargetMode="External"/><Relationship Id="rId_hyperlink_3741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2Q5D" TargetMode="External"/><Relationship Id="rId_hyperlink_3742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8GCN" TargetMode="External"/><Relationship Id="rId_hyperlink_3743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2QNA" TargetMode="External"/><Relationship Id="rId_hyperlink_3744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3W5K" TargetMode="External"/><Relationship Id="rId_hyperlink_3745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6N88" TargetMode="External"/><Relationship Id="rId_hyperlink_3746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6N89" TargetMode="External"/><Relationship Id="rId_hyperlink_3747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_3748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/46" TargetMode="External"/><Relationship Id="rId_hyperlink_3749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_3750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006506" TargetMode="External"/><Relationship Id="rId_hyperlink_3751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000084" TargetMode="External"/><Relationship Id="rId_hyperlink_3752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018087" TargetMode="External"/><Relationship Id="rId_hyperlink_3753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010246" TargetMode="External"/><Relationship Id="rId_hyperlink_3754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_3755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_3756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020562" TargetMode="External"/><Relationship Id="rId_hyperlink_3757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020563" TargetMode="External"/><Relationship Id="rId_hyperlink_3758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/148243" TargetMode="External"/><Relationship Id="rId_hyperlink_3759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0022283625000464/pdfft?md5=d466c5b00ad6a4366c8db6a057bfdd97&amp;pid=1-s2.0-S0022283625000464-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_3761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3673-7971" TargetMode="External"/><Relationship Id="rId_hyperlink_3762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1739-6086" TargetMode="External"/><Relationship Id="rId_hyperlink_3763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_3764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rdrb571" TargetMode="External"/><Relationship Id="rId_hyperlink_3765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/62988" TargetMode="External"/><Relationship Id="rId_hyperlink_3766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165290" TargetMode="External"/><Relationship Id="rId_hyperlink_3767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2211124726001294/pdfft?md5=59f45454e9b009afa92dde5e52a13827&amp;pid=1-s2.0-S2211124726001294-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S2211124726001294-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_3770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1641-9079" TargetMode="External"/><Relationship Id="rId_hyperlink_3771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3313-9212" TargetMode="External"/><Relationship Id="rId_hyperlink_3772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3810-1344" TargetMode="External"/><Relationship Id="rId_hyperlink_3773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1783-619X" TargetMode="External"/><Relationship Id="rId_hyperlink_3774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2811-5307" TargetMode="External"/><Relationship Id="rId_hyperlink_3775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4403-7169" TargetMode="External"/><Relationship Id="rId_hyperlink_3776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1859-3134" TargetMode="External"/><Relationship Id="rId_hyperlink_3777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/103" TargetMode="External"/><Relationship Id="rId_hyperlink_3778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05qn5kv73" TargetMode="External"/><Relationship Id="rId_hyperlink_3779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046ak2485" TargetMode="External"/><Relationship Id="rId_hyperlink_3780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02aj13c28" TargetMode="External"/><Relationship Id="rId_hyperlink_3781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02fa3aq29" TargetMode="External"/><Relationship Id="rId_hyperlink_3782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0153tk833" TargetMode="External"/><Relationship Id="rId_hyperlink_3783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/45" TargetMode="External"/><Relationship Id="rId_hyperlink_3784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2620368" TargetMode="External"/><Relationship Id="rId_hyperlink_3785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2059358" TargetMode="External"/><Relationship Id="rId_hyperlink_3786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2059474" TargetMode="External"/><Relationship Id="rId_hyperlink_3787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2638281" TargetMode="External"/><Relationship Id="rId_hyperlink_3788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_67327" TargetMode="External"/><Relationship Id="rId_hyperlink_3789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2339006" TargetMode="External"/><Relationship Id="rId_hyperlink_3790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_400326" TargetMode="External"/><Relationship Id="rId_hyperlink_3791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_94758" TargetMode="External"/><Relationship Id="rId_hyperlink_3792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10002608" TargetMode="External"/><Relationship Id="rId_hyperlink_3793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2206766" TargetMode="External"/><Relationship Id="rId_hyperlink_3794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2275035" TargetMode="External"/><Relationship Id="rId_hyperlink_3795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2918309" TargetMode="External"/><Relationship Id="rId_hyperlink_3796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2229488" TargetMode="External"/><Relationship Id="rId_hyperlink_3797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_331212" TargetMode="External"/><Relationship Id="rId_hyperlink_3798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2277846" TargetMode="External"/><Relationship Id="rId_hyperlink_3799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2100801" TargetMode="External"/><Relationship Id="rId_hyperlink_3800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11042881" TargetMode="External"/><Relationship Id="rId_hyperlink_3801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10691311" TargetMode="External"/><Relationship Id="rId_hyperlink_3802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_162731" TargetMode="External"/><Relationship Id="rId_hyperlink_3803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_564471" TargetMode="External"/><Relationship Id="rId_hyperlink_3804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628110" TargetMode="External"/><Relationship Id="rId_hyperlink_3805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2160330" TargetMode="External"/><Relationship Id="rId_hyperlink_3806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2798219" TargetMode="External"/><Relationship Id="rId_hyperlink_3807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2918349" TargetMode="External"/><Relationship Id="rId_hyperlink_3808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1142428" TargetMode="External"/><Relationship Id="rId_hyperlink_3809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10639521" TargetMode="External"/><Relationship Id="rId_hyperlink_3810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_350249" TargetMode="External"/><Relationship Id="rId_hyperlink_3811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_302873" TargetMode="External"/><Relationship Id="rId_hyperlink_3812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2180847" TargetMode="External"/><Relationship Id="rId_hyperlink_3813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2180506" TargetMode="External"/><Relationship Id="rId_hyperlink_3814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2878954" TargetMode="External"/><Relationship Id="rId_hyperlink_3815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2191695" TargetMode="External"/><Relationship Id="rId_hyperlink_3816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11179132" TargetMode="External"/><Relationship Id="rId_hyperlink_3817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10646482" TargetMode="External"/><Relationship Id="rId_hyperlink_3818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10081001" TargetMode="External"/><Relationship Id="rId_hyperlink_3819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_477593" TargetMode="External"/><Relationship Id="rId_hyperlink_3820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_532292" TargetMode="External"/><Relationship Id="rId_hyperlink_3821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_4388" TargetMode="External"/><Relationship Id="rId_hyperlink_3822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0042" TargetMode="External"/><Relationship Id="rId_hyperlink_3823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0291" TargetMode="External"/><Relationship Id="rId_hyperlink_3824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_3825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_3826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008520" TargetMode="External"/><Relationship Id="rId_hyperlink_3828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023747" TargetMode="External"/><Relationship Id="rId_hyperlink_3830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014199" TargetMode="External"/><Relationship Id="rId_hyperlink_3831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018876" TargetMode="External"/><Relationship Id="rId_hyperlink_3832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/41142" TargetMode="External"/><Relationship Id="rId_hyperlink_3833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/41143" TargetMode="External"/><Relationship Id="rId_hyperlink_3834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164583" TargetMode="External"/><Relationship Id="rId_hyperlink_3835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0092867426001169/pdfft?md5=0273370c7d98b698d4051889b2126263&amp;pid=1-s2.0-S0092867426001169-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0092867426001169-mmc1.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/283" TargetMode="External"/><Relationship Id="rId_hyperlink_3838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9292-382X" TargetMode="External"/><Relationship Id="rId_hyperlink_3839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0412-8039" TargetMode="External"/><Relationship Id="rId_hyperlink_3840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1571-3524" TargetMode="External"/><Relationship Id="rId_hyperlink_3841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1825-0182" TargetMode="External"/><Relationship Id="rId_hyperlink_3842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0865-8874" TargetMode="External"/><Relationship Id="rId_hyperlink_3843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7994-1836" TargetMode="External"/><Relationship Id="rId_hyperlink_3844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4989-8064" TargetMode="External"/><Relationship Id="rId_hyperlink_3845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1362-191X" TargetMode="External"/><Relationship Id="rId_hyperlink_3846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2021-7146" TargetMode="External"/><Relationship Id="rId_hyperlink_3847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2751-0989" TargetMode="External"/><Relationship Id="rId_hyperlink_3848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1397-6519" TargetMode="External"/><Relationship Id="rId_hyperlink_3849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3426-4376" TargetMode="External"/><Relationship Id="rId_hyperlink_3850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3110-8984" TargetMode="External"/><Relationship Id="rId_hyperlink_3851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/000-0001-5451-294X" TargetMode="External"/><Relationship Id="rId_hyperlink_3852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7383-0609" TargetMode="External"/><Relationship Id="rId_hyperlink_3853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7979-9374" TargetMode="External"/><Relationship Id="rId_hyperlink_3854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4743-4386" TargetMode="External"/><Relationship Id="rId_hyperlink_3855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7126-9814" TargetMode="External"/><Relationship Id="rId_hyperlink_3856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0712-4319" TargetMode="External"/><Relationship Id="rId_hyperlink_3857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6757-0436" TargetMode="External"/><Relationship Id="rId_hyperlink_3858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5408-6239" TargetMode="External"/><Relationship Id="rId_hyperlink_3859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3476-969X" TargetMode="External"/><Relationship Id="rId_hyperlink_3860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-2381" TargetMode="External"/><Relationship Id="rId_hyperlink_3861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8654-1670" TargetMode="External"/><Relationship Id="rId_hyperlink_3862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7337-6306" TargetMode="External"/><Relationship Id="rId_hyperlink_3863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2685-906X" TargetMode="External"/><Relationship Id="rId_hyperlink_3864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0605-0071" TargetMode="External"/><Relationship Id="rId_hyperlink_3865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3083-1126" TargetMode="External"/><Relationship Id="rId_hyperlink_3866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4849-6343" TargetMode="External"/><Relationship Id="rId_hyperlink_3867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7698-4435" TargetMode="External"/><Relationship Id="rId_hyperlink_3868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7079-6388" TargetMode="External"/><Relationship Id="rId_hyperlink_3869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5132-0774" TargetMode="External"/><Relationship Id="rId_hyperlink_3870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7508-8033" TargetMode="External"/><Relationship Id="rId_hyperlink_3871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2175-9537" TargetMode="External"/><Relationship Id="rId_hyperlink_3872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9163-6092" TargetMode="External"/><Relationship Id="rId_hyperlink_3873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7113-9024" TargetMode="External"/><Relationship Id="rId_hyperlink_3874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8092-4320" TargetMode="External"/><Relationship Id="rId_hyperlink_3875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5674-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_3876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1433-8013" TargetMode="External"/><Relationship Id="rId_hyperlink_3877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3210-2442" TargetMode="External"/><Relationship Id="rId_hyperlink_3878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2289-9083" TargetMode="External"/><Relationship Id="rId_hyperlink_3879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8376-6869" TargetMode="External"/><Relationship Id="rId_hyperlink_3880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01b6kha49" TargetMode="External"/><Relationship Id="rId_hyperlink_3881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01ej9dk98" TargetMode="External"/><Relationship Id="rId_hyperlink_3882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0190ak572" TargetMode="External"/><Relationship Id="rId_hyperlink_3883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jmxt844" TargetMode="External"/><Relationship Id="rId_hyperlink_3885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tnbqb63" TargetMode="External"/><Relationship Id="rId_hyperlink_3886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01kpzv902" TargetMode="External"/><Relationship Id="rId_hyperlink_3887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02yrq0923" TargetMode="External"/><Relationship Id="rId_hyperlink_3888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03h2bxq36" TargetMode="External"/><Relationship Id="rId_hyperlink_3889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01p93h210" TargetMode="External"/><Relationship Id="rId_hyperlink_3890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028g18b61" TargetMode="External"/><Relationship Id="rId_hyperlink_3891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05byvp690" TargetMode="External"/><Relationship Id="rId_hyperlink_3892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03zayce58" TargetMode="External"/><Relationship Id="rId_hyperlink_3893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03dbr7087" TargetMode="External"/><Relationship Id="rId_hyperlink_3894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/052gg0110" TargetMode="External"/><Relationship Id="rId_hyperlink_3895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cvxb145" TargetMode="External"/><Relationship Id="rId_hyperlink_3896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jzgtq86" TargetMode="External"/><Relationship Id="rId_hyperlink_3897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_3898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02s376052" TargetMode="External"/><Relationship Id="rId_hyperlink_3899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/041nas322" TargetMode="External"/><Relationship Id="rId_hyperlink_3900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04py35477" TargetMode="External"/><Relationship Id="rId_hyperlink_3901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01an7q238" TargetMode="External"/><Relationship Id="rId_hyperlink_3902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rqy9422" TargetMode="External"/><Relationship Id="rId_hyperlink_3903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0384j8v12" TargetMode="External"/><Relationship Id="rId_hyperlink_3904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cdgtt98" TargetMode="External"/><Relationship Id="rId_hyperlink_3905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056pdzs28" TargetMode="External"/><Relationship Id="rId_hyperlink_3906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_3907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/55" TargetMode="External"/><Relationship Id="rId_hyperlink_3908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_62842" TargetMode="External"/><Relationship Id="rId_hyperlink_3909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10015289" TargetMode="External"/><Relationship Id="rId_hyperlink_3910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018209" TargetMode="External"/><Relationship Id="rId_hyperlink_3911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023662" TargetMode="External"/><Relationship Id="rId_hyperlink_3912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_3913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021643" TargetMode="External"/><Relationship Id="rId_hyperlink_3914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019214" TargetMode="External"/><Relationship Id="rId_hyperlink_3915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007393" TargetMode="External"/><Relationship Id="rId_hyperlink_3916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001591" TargetMode="External"/><Relationship Id="rId_hyperlink_3917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013433" TargetMode="External"/><Relationship Id="rId_hyperlink_3918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012802" TargetMode="External"/><Relationship Id="rId_hyperlink_3919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002344" TargetMode="External"/><Relationship Id="rId_hyperlink_3920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010519" TargetMode="External"/><Relationship Id="rId_hyperlink_3921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014514" TargetMode="External"/><Relationship Id="rId_hyperlink_3922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001618" TargetMode="External"/><Relationship Id="rId_hyperlink_3923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006695" TargetMode="External"/><Relationship Id="rId_hyperlink_3924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018174" TargetMode="External"/><Relationship Id="rId_hyperlink_3925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_3926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008624" TargetMode="External"/><Relationship Id="rId_hyperlink_3927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008633" TargetMode="External"/><Relationship Id="rId_hyperlink_3928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018139" TargetMode="External"/><Relationship Id="rId_hyperlink_3929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008058" TargetMode="External"/><Relationship Id="rId_hyperlink_3930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_3931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_3932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_3933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165040" TargetMode="External"/><Relationship Id="rId_hyperlink_3934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-026-72355-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM17_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM16_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM8_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM9_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM10_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM11_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM12_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM13_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM14_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM15_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM18_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/285" TargetMode="External"/><Relationship Id="rId_hyperlink_3954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE270752" TargetMode="External"/><Relationship Id="rId_hyperlink_3955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE270753" TargetMode="External"/><Relationship Id="rId_hyperlink_3956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE303357" TargetMode="External"/><Relationship Id="rId_hyperlink_3957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0844-7547" TargetMode="External"/><Relationship Id="rId_hyperlink_3958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_3959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6703-7205" TargetMode="External"/><Relationship Id="rId_hyperlink_3960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0846-5200" TargetMode="External"/><Relationship Id="rId_hyperlink_3961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6161-1118" TargetMode="External"/><Relationship Id="rId_hyperlink_3962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_3963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_3964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_3965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_3966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD053510" TargetMode="External"/><Relationship Id="rId_hyperlink_3967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD053619" TargetMode="External"/><Relationship Id="rId_hyperlink_3968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_3971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05hy3tk52" TargetMode="External"/><Relationship Id="rId_hyperlink_3972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046ak2485" TargetMode="External"/><Relationship Id="rId_hyperlink_3973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/56" TargetMode="External"/><Relationship Id="rId_hyperlink_3974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_3975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163364" TargetMode="External"/><Relationship Id="rId_hyperlink_3976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41580-026-00948-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41580-026-00948-2/MediaObjects/41580_2026_948_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_3979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9005-6774" TargetMode="External"/><Relationship Id="rId_hyperlink_3980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2891-2840" TargetMode="External"/><Relationship Id="rId_hyperlink_3981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1376" TargetMode="External"/><Relationship Id="rId_hyperlink_3982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_3984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01aj84f44" TargetMode="External"/><Relationship Id="rId_hyperlink_3986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_3987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/717" TargetMode="External"/><Relationship Id="rId_hyperlink_3988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165288" TargetMode="External"/><Relationship Id="rId_hyperlink_3989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/anie.6447137?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fanie.6447137&amp;file=anie72108-sup-0001-SuppMat.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fanie.6447137&amp;file=anie72108-sup-0002-SupMat.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2526-6832" TargetMode="External"/><Relationship Id="rId_hyperlink_3993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7087-5046" TargetMode="External"/><Relationship Id="rId_hyperlink_3994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_3995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_3996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/51" TargetMode="External"/><Relationship Id="rId_hyperlink_3997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165287" TargetMode="External"/><Relationship Id="rId_hyperlink_3998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/ange.202522926?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7822-2066" TargetMode="External"/><Relationship Id="rId_hyperlink_4000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_4001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/123" TargetMode="External"/><Relationship Id="rId_hyperlink_4002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_4003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165286" TargetMode="External"/><Relationship Id="rId_hyperlink_4004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/anie.202522926?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_4005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7822-2066" TargetMode="External"/><Relationship Id="rId_hyperlink_4006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_4007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/122" TargetMode="External"/><Relationship Id="rId_hyperlink_4008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_4009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164882" TargetMode="External"/><Relationship Id="rId_hyperlink_4010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/action/showPdf?pii=S0968-0004%2826%2900099-X" TargetMode="External"/><Relationship Id="rId_hyperlink_4011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_4012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_4013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_4014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_4016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-55836" TargetMode="External"/><Relationship Id="rId_hyperlink_4017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-55837 " TargetMode="External"/><Relationship Id="rId_hyperlink_4018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54637" TargetMode="External"/><Relationship Id="rId_hyperlink_4019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54638" TargetMode="External"/><Relationship Id="rId_hyperlink_4020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-55838" TargetMode="External"/><Relationship Id="rId_hyperlink_4021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54639" TargetMode="External"/><Relationship Id="rId_hyperlink_4022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54640" TargetMode="External"/><Relationship Id="rId_hyperlink_4023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-13386" TargetMode="External"/><Relationship Id="rId_hyperlink_4024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165333" TargetMode="External"/><Relationship Id="rId_hyperlink_4025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-026-01803-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-026-01803-w/MediaObjects/41594_2026_1803_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-026-01803-w/MediaObjects/41594_2026_1803_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-026-01803-w/MediaObjects/41594_2026_1803_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-026-01803-w/MediaObjects/41594_2026_1803_MOESM4_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-026-01803-w/MediaObjects/41594_2026_1803_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-026-01803-w/MediaObjects/41594_2026_1803_MOESM6_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-026-01803-w/MediaObjects/41594_2026_1803_MOESM7_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ilia-kats/RiboSeqTools" TargetMode="External"/><Relationship Id="rId_hyperlink_4034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE303205" TargetMode="External"/><Relationship Id="rId_hyperlink_4035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_4036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2097-9140" TargetMode="External"/><Relationship Id="rId_hyperlink_4037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9867-9493" TargetMode="External"/><Relationship Id="rId_hyperlink_4038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9028-979X" TargetMode="External"/><Relationship Id="rId_hyperlink_4039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7280-2102" TargetMode="External"/><Relationship Id="rId_hyperlink_4040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3750-5179" TargetMode="External"/><Relationship Id="rId_hyperlink_4041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9568-0245" TargetMode="External"/><Relationship Id="rId_hyperlink_4042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3972-4834" TargetMode="External"/><Relationship Id="rId_hyperlink_4043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8641-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_4044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_4045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7552-8393" TargetMode="External"/><Relationship Id="rId_hyperlink_4046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4609-4052" TargetMode="External"/><Relationship Id="rId_hyperlink_4047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_4048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1382" TargetMode="External"/><Relationship Id="rId_hyperlink_4049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9S7B" TargetMode="External"/><Relationship Id="rId_hyperlink_4050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9S7C" TargetMode="External"/><Relationship Id="rId_hyperlink_4051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9S7D" TargetMode="External"/><Relationship Id="rId_hyperlink_4052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9S7E" TargetMode="External"/><Relationship Id="rId_hyperlink_4053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_4054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_4056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_4057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cdgtt98" TargetMode="External"/><Relationship Id="rId_hyperlink_4058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_4059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/721" TargetMode="External"/><Relationship Id="rId_hyperlink_4060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016381" TargetMode="External"/><Relationship Id="rId_hyperlink_4061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_4062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016500" TargetMode="External"/><Relationship Id="rId_hyperlink_4063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_4064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_4065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_4066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_4067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008624" TargetMode="External"/><Relationship Id="rId_hyperlink_4068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_4069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002577" TargetMode="External"/><Relationship Id="rId_hyperlink_4070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_4071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_4072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_4073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011841" TargetMode="External"/><Relationship Id="rId_hyperlink_4074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016368" TargetMode="External"/><Relationship Id="rId_hyperlink_4075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015899" TargetMode="External"/><Relationship Id="rId_hyperlink_4076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021666" TargetMode="External"/><Relationship Id="rId_hyperlink_4077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6069/kc8m-6j50" TargetMode="External"/><Relationship Id="rId_hyperlink_4078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17044/scilifelab.22361761" TargetMode="External"/><Relationship Id="rId_hyperlink_4079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165530" TargetMode="External"/><Relationship Id="rId_hyperlink_4080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/epdf/10.1073/pnas.2601861123" TargetMode="External"/><Relationship Id="rId_hyperlink_4081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LeifAnderssonLab/Ringkobing_Rosetta" TargetMode="External"/><Relationship Id="rId_hyperlink_4082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2601861123/suppl_file/pnas.2601861123.sapp.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2601861123/suppl_file/pnas.2601861123.sd01.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/288" TargetMode="External"/><Relationship Id="rId_hyperlink_4085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massive.ucsd.edu/ProteoSAFe/QueryMSV?id=MSV000100270" TargetMode="External"/><Relationship Id="rId_hyperlink_4086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massive.ucsd.edu/ProteoSAFe/QueryMSV?id=MSV000101199" TargetMode="External"/><Relationship Id="rId_hyperlink_4087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/bioproject/?term=PRJNA1137584" TargetMode="External"/><Relationship Id="rId_hyperlink_4088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/bioproject/?term=PRJNA642736" TargetMode="External"/><Relationship Id="rId_hyperlink_4089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/bioproject/?term=PRJNA1390293" TargetMode="External"/><Relationship Id="rId_hyperlink_4090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9289-9791" TargetMode="External"/><Relationship Id="rId_hyperlink_4091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0894-1659" TargetMode="External"/><Relationship Id="rId_hyperlink_4092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1468-6608" TargetMode="External"/><Relationship Id="rId_hyperlink_4093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0435-4143" TargetMode="External"/><Relationship Id="rId_hyperlink_4094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7372-9076" TargetMode="External"/><Relationship Id="rId_hyperlink_4095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9081-9663" TargetMode="External"/><Relationship Id="rId_hyperlink_4096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9162-0429" TargetMode="External"/><Relationship Id="rId_hyperlink_4097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1697-9201" TargetMode="External"/><Relationship Id="rId_hyperlink_4098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1543-8112" TargetMode="External"/><Relationship Id="rId_hyperlink_4099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4763-0590" TargetMode="External"/><Relationship Id="rId_hyperlink_4100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0946-8166" TargetMode="External"/><Relationship Id="rId_hyperlink_4101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_4102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0696-6397" TargetMode="External"/><Relationship Id="rId_hyperlink_4103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4295-477X" TargetMode="External"/><Relationship Id="rId_hyperlink_4104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4085-6968" TargetMode="External"/><Relationship Id="rId_hyperlink_4105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD072133" TargetMode="External"/><Relationship Id="rId_hyperlink_4106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD076015" TargetMode="External"/><Relationship Id="rId_hyperlink_4107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD076334" TargetMode="External"/><Relationship Id="rId_hyperlink_4108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/048a87296" TargetMode="External"/><Relationship Id="rId_hyperlink_4109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01nckkm68" TargetMode="External"/><Relationship Id="rId_hyperlink_4110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021r6aq66" TargetMode="External"/><Relationship Id="rId_hyperlink_4111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_4112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/041nas322" TargetMode="External"/><Relationship Id="rId_hyperlink_4114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03zga2b32" TargetMode="External"/><Relationship Id="rId_hyperlink_4115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/57" TargetMode="External"/><Relationship Id="rId_hyperlink_4116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_4117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_4118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17880297" TargetMode="External"/><Relationship Id="rId_hyperlink_4119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_4120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6184-3891" TargetMode="External"/><Relationship Id="rId_hyperlink_4121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1236-0815" TargetMode="External"/><Relationship Id="rId_hyperlink_4122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4541-4018" TargetMode="External"/><Relationship Id="rId_hyperlink_4123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8188-3495" TargetMode="External"/><Relationship Id="rId_hyperlink_4124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1223-6494" TargetMode="External"/><Relationship Id="rId_hyperlink_4125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/574" TargetMode="External"/><Relationship Id="rId_hyperlink_4126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/279" TargetMode="External"/><Relationship Id="rId_hyperlink_4127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/451" TargetMode="External"/><Relationship Id="rId_hyperlink_4128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1398" TargetMode="External"/><Relationship Id="rId_hyperlink_4129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/044sxzm68" TargetMode="External"/><Relationship Id="rId_hyperlink_4130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_4131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_4133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6184-3891" TargetMode="External"/><Relationship Id="rId_hyperlink_4134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9694-748X" TargetMode="External"/><Relationship Id="rId_hyperlink_4135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1236-0815" TargetMode="External"/><Relationship Id="rId_hyperlink_4136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4541-4018" TargetMode="External"/><Relationship Id="rId_hyperlink_4137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8188-3495" TargetMode="External"/><Relationship Id="rId_hyperlink_4138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1223-6494" TargetMode="External"/><Relationship Id="rId_hyperlink_4139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/575" TargetMode="External"/><Relationship Id="rId_hyperlink_4140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/452" TargetMode="External"/><Relationship Id="rId_hyperlink_4141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1399" TargetMode="External"/><Relationship Id="rId_hyperlink_4142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_4143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/044sxzm68" TargetMode="External"/><Relationship Id="rId_hyperlink_4145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_4146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/576" TargetMode="External"/><Relationship Id="rId_hyperlink_4147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/280" TargetMode="External"/><Relationship Id="rId_hyperlink_4148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/453" TargetMode="External"/><Relationship Id="rId_hyperlink_4149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1400" TargetMode="External"/><Relationship Id="rId_hyperlink_4150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_4151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/044sxzm68" TargetMode="External"/><Relationship Id="rId_hyperlink_4153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-9725-9930" TargetMode="External"/><Relationship Id="rId_hyperlink_4154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6184-3891" TargetMode="External"/><Relationship Id="rId_hyperlink_4155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9694-748X" TargetMode="External"/><Relationship Id="rId_hyperlink_4156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8188-3495" TargetMode="External"/><Relationship Id="rId_hyperlink_4157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1223-6494" TargetMode="External"/><Relationship Id="rId_hyperlink_4158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_4159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1690.uni-goettingen.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_4160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1401" TargetMode="External"/><Relationship Id="rId_hyperlink_4161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/044sxzm68" TargetMode="External"/><Relationship Id="rId_hyperlink_4163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_4164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/177608" TargetMode="External"/><Relationship Id="rId_hyperlink_4165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00018-026-06246-6.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-026-06246-6/MediaObjects/18_2026_6246_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE268140" TargetMode="External"/><Relationship Id="rId_hyperlink_4168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1677-1019" TargetMode="External"/><Relationship Id="rId_hyperlink_4169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2892-6975" TargetMode="External"/><Relationship Id="rId_hyperlink_4170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_4171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-0710" TargetMode="External"/><Relationship Id="rId_hyperlink_4172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_4174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165273" TargetMode="External"/><Relationship Id="rId_hyperlink_4175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbc.org/action/showPdf?pii=S0021-9258%2826%2900310-8" TargetMode="External"/><Relationship Id="rId_hyperlink_4176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-2381" TargetMode="External"/><Relationship Id="rId_hyperlink_4177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4689-4024" TargetMode="External"/><Relationship Id="rId_hyperlink_4178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3358-7720" TargetMode="External"/><Relationship Id="rId_hyperlink_4179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_4180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4470-8284" TargetMode="External"/><Relationship Id="rId_hyperlink_4181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7800-9920" TargetMode="External"/><Relationship Id="rId_hyperlink_4182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0617-694X" TargetMode="External"/><Relationship Id="rId_hyperlink_4183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3263-0990" TargetMode="External"/><Relationship Id="rId_hyperlink_4184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3299-8330" TargetMode="External"/><Relationship Id="rId_hyperlink_4185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7541-5778" TargetMode="External"/><Relationship Id="rId_hyperlink_4186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0167-8372" TargetMode="External"/><Relationship Id="rId_hyperlink_4187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3001-6786" TargetMode="External"/><Relationship Id="rId_hyperlink_4188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7466-5169" TargetMode="External"/><Relationship Id="rId_hyperlink_4189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_4190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9080-631X" TargetMode="External"/><Relationship Id="rId_hyperlink_4191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_4192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/98" TargetMode="External"/><Relationship Id="rId_hyperlink_4193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013x0ky90" TargetMode="External"/><Relationship Id="rId_hyperlink_4194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_4195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_4196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/3" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/4" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/5" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/6" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/7" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/8" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/9" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/11" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/12" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/13" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/14" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/15" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/16" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/17" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/18" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/19" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/20" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/21" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/22" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/23" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/24" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/25" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/26" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/27" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/28" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/29" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/30" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/32" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/33" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/34" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/35" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/37" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/38" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/39" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/40" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/42" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/43" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/44" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/45" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/46" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/47" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/48" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/49" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/50" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/51" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/52" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/53" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/54" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/55" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/56" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/57" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/58" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/59" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/60" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/61" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/62" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/63" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/64" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/65" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/66" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/67" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/68" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/70" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/72" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/74" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/75" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/76" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/77" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/78" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/79" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/80" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/81" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/82" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/83" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/84" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/85" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/86" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/87" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/88" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/89" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/90" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/91" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/92" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/93" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/94" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/95" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/96" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/97" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/98" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/99" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/100" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/101" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/102" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/103" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/104" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/105" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/106" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/107" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/108" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/109" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/110" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/111" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/112" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/113" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/114" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/115" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/116" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/117" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/118" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/119" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/120" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/121" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/122" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/123" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/124" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/125" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/126" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/127" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/128" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/129" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/130" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/131" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/132" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/133" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/134" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/135" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/136" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/137" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/138" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/139" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/140" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/141" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdp.sfb1565.uni-goettingen.de/literature/publications/142" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/121726" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2667160323000030/pdfft?md5=4b7aed094667e9380ac7e0b27bf778c8&amp;pid=1-s2.0-S2667160323000030-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/637" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6J7J" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6J7L" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6J7K" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6J7M" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5NV8" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5WXJ" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5WXK" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5WXI" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6XXJ" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1RQD" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6ENJ" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5GAK" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139966" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.authorea.com/doi/pdf/10.22541/au.167534123.32069234/v1" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.subtiwiki.uni-goettingen.de/v4/category?id=SW.6.1" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/4" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025748" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/124245" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1111/mmi.15053?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/3" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012773" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139967" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2023.03.06.531253v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.subtiwiki.uni-goettingen.de/v4/paeViewerDemo" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.gwdg.de/general-microbiology/pae-viewer" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1423" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/6" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025748" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/127410" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/advance-article-pdf/doi/10.1093/nar/gkad350/50195709/gkad350.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.gwdg.de/general-microbiology/pae-viewer" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.subtiwiki.uni-goettingen.de/v4/paeViewerDemo" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1423" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/5" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025748" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/127449" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.asm.org/doi/pdf/10.1128/jb.00102-23?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1423" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7704-3266" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/36047" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/62988" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/129169" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/advance-article-pdf/doi/10.1093/nar/gkad487/50527469/gkad487.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/42" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dnasu.org/DNASU/GetCloneDetail.do?cloneid=515724" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE219260" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD038997" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD038967" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/708" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6H2V" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6ZYM" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05hy3tk52" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03xjwb503" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pg6eq24" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/188" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016255" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014583" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014966" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014601" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013715" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013049" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016418" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003411" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000432" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015899" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_005780" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004426" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139961" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/ange.202305463?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fange.202305463&amp;file=ange202305463-sup-0001-misc_information.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7822-2066" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2136-6525" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/90" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/9" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139968" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2023.04.20.537702v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2023/04/21/2023.04.20.537702/DC1/embed/media-1.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/108" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/xieting0603" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/marianoimperatore/MeanFieldChromatin.git" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bushmanlab.org/assets/doc/allOnco_May2018.tsv" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/XiaoTaoWang/NeoLoopFinder" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/TaoYang-dev/hicrep" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/XiaoTaoWang/EagleC" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ENCODE-DCC/rna-seq-pipeline" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE229966" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6648-7697" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3531-2157" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3141-1526" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7337-3797" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1157-4694" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9080-631X" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2953-9291" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0809-4235" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6463-055X" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6445-3872" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7336-5615" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4611-8827" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/45" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02hssy432" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rg70c39" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/024z2rq82" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/006k2kk72" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03jdxdk20" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013q1eq08" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/034t30j35" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/7" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010910" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018169" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023038" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024194" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026118" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025854" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015899" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013027" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016366" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_027011" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016368" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006525" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014983" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021917" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026154" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.55324" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.4669966" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139969" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2023.06.23.546038v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2023/06/23/2023.06.23.546038/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2023/06/23/2023.06.23.546038/DC2/embed/media-2.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/109" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE229894" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_001001998.3" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1432-5837" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4649-6051" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5453-3185" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4771-4196" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04v4g9h31" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/052rphn09" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01pxwe438" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/8" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U427" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_C4ET" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018876" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019957" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015795" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018626" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016386" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014583" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014966" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004463" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-15521" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/125390" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-023-37528-3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-37528-3/MediaObjects/41467_2023_37528_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-37528-3/MediaObjects/41467_2023_37528_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-37528-3/MediaObjects/41467_2023_37528_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-37528-3/MediaObjects/41467_2023_37528_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/107" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2811-5307" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6952-7327" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7833-8058" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3810-1344" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7928-4488" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5453-5914" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD036106" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8ALZ" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2P6R" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4F91" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046ak2485" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cvxb145" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02aj13c28" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/6" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U427" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_027500" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021068" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025773" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015749" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018032" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019840" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_027000" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012042" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/131960" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/advance-article-pdf/doi/10.1093/nar/gkad565/50782679/gkad565.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/275" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1630-6827" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9940-2143" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7898-2831" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5589-369X" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9576-3523" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0179-4581" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0846-5200" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6770-9511" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6434-2331" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3748-710X" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0428-7462" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD036538" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cfam450" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/032000t02" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05591te55" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/2" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015701" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_027000" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019840" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012042" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015936" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018923" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014322" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019378" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015040" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026672" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/131856" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-023-01027-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ENCSR000ENM" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ENCSR000BSE" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01027-2/MediaObjects/41594_2023_1027_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01027-2/MediaObjects/41594_2023_1027_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01027-2/MediaObjects/41594_2023_1027_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01027-2/MediaObjects/41594_2023_1027_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01027-2/MediaObjects/41594_2023_1027_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01027-2/MediaObjects/41594_2023_1027_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/110" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE205984" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE121355" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE139468" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1516-2083" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5612-2774" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4087-3730" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0617-694X" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6640-2641" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6740-2755" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/3" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002105" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015729" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016384" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48645" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/131851" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41586-023-06429-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/68" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM8_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM10_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM9_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM11_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM12_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-023-06429-2/MediaObjects/41586_2023_6429_MOESM13_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colab.research.google.com/github/sokrypton/ColabFold/blob/main/AlphaFold2.ipynb" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/947672" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/947820" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/1258568" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/1258688" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/1258760" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/75205313" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/141" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE214431" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_000866.4" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/U00096.3" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=37762" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=511693" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=2681598" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6988-2775" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2468-4235" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7639-358X" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8284-954X" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3257-456X" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8716-8516" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4625-2655" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7472-9887" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD038910" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD041714" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/218" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/743" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2KHI" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2KHJ" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2MFI" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2MFL" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5XQ5" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6H4N" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7K00" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05r7n9c40" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rdrb571" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/229" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016517" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014210" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021139" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020563" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012042" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003411" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004055" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014583" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011841" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015530" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002105" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012919" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_009803" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014477" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014345" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015058" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011793" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014212" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/proteomes/https://www.uniprot.org/proteomes/UP000000625" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P0AG67" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P12726" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P39421" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P39423" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P05055" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P54922" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P60422" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7977386" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/131847" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41580-023-00628-5.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41580-023-00628-5/MediaObjects/41580_2023_628_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7677-7412" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4535-6532" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3450-3816" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2WJY" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3I5X" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2XGJ" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3KX2" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4A2W" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5GM6" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7B9V" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5MQ0" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5Y88" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5ZWM" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5NRL" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6ZQG" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/051fd9666" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/54" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6069/6m29-at05" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/132958" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-023-40855-0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-40855-0/MediaObjects/41467_2023_40855_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-40855-0/MediaObjects/41467_2023_40855_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-40855-0/MediaObjects/41467_2023_40855_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-40855-0/MediaObjects/41467_2023_40855_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-40855-0/MediaObjects/41467_2023_40855_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-40855-0/MediaObjects/41467_2023_40855_MOESM6_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-40855-0/MediaObjects/41467_2023_40855_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/79" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9358-1315" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0696-6397" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD036819" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/224" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/762" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02yjyfs84" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rdrb571" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/041nas322" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/261" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022215" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014080" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000432" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000325" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003411" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0214" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0045" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q130211593" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16458" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16472" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://instruments.goettingen-research-online.de/Landing/Resource?id=13661" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139316" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0092867423010851/pdfft?md5=4bf91054439c00a088d20b0afb2a9976&amp;pid=1-s2.0-S0092867423010851-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0092867423010851-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE222809" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7726-1717" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8889-7371" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2374-9922" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4788-0933" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3927-248X" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2544-5340" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8366-7622" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0025-8952" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD038575" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/228" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/775" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/1/274" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2854652" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1843962" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10714702" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10947236" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11153724" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_477583" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2808250" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_538764" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10905283" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11014373" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_626618" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2277471" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10979734" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_221569" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2890185" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_325005" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2630358" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2819160" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534013" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535792" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534017" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535794" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535875" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534117" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2735091" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007370" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_009619" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001149" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016694" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014983" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007353" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015963" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022263" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025048" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.8359490" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.8370295" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16828" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16829" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16830" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16831" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16832" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16833" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16834" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16835" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16836" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16837" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16838" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16839" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16840" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139089" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-023-01138-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM7_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM8_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM9_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM10_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM11_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM12_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01138-w/MediaObjects/41594_2023_1138_MOESM2_ESM.mov" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/89" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0810-6411" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8912-7099" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD045446" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/780" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8OEU" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8OEV" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8OEW" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8OF0" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1LM8" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3PO2" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3PO3" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4HFX" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4N9F" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5FLM" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5IYC" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5IYD" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6GMH" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6GML" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6TED" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6V9I" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7O4I" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OKX" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PKS" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7UND" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/278" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000084" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25625/VA9UYR" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139964" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://menoci.io/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.gwdg.de/medinfpub/menoci" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bausteine-fdm.de/article/view/8608/8314" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8285-2586" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4541-4018" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1236-0815" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7973-7491" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8188-3495" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1223-6494" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/494" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/234" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/782" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/044sxzm68" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013983" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023347" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139071" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/collections/62281259/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rna-deco.org/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epitran.eu/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalacademies.org/our-work/toward-sequencing-and-mapping-of-rna-modifications" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0154-0928" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7898-2831" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1739-6086" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4625-2655" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3224-7502" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6471-3689" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0972-9386" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3107-4147" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9484-5247" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9359-3439" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/023b0x485" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05591te55" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013czdx64" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01hcx6992" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04vnq7t77" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04zc7p361" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02k7v4d05" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0546hnb39" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03s7gtk40" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010nsgg66" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03a1kwz48" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139753" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/advance-article-pdf/doi/10.1093/nar/gkad1171/54015942/gkad1171.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1423" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1739-6086" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8646-7925" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0129-8112" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2473-6202" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8330-6459" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD043900" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/29" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/792" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1AF6" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1NBS" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2A64" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3Q1Q" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3Q1R" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rdrb571" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/316" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012042" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015701" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023662" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139088" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41588-023-01601-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3536-3162" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3526-7795" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3891-2123" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04c4bwh63" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/018906e22" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01n92vv28" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/ena/data/view/PRJEB57219" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139711" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-023-43751-9.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM8_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM9_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM10_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM11_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM12_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM13_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM14_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM15_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM16_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM17_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM18_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-023-43751-9/MediaObjects/41467_2023_43751_MOESM19_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/104" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3710-6840" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8545-2089" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9528-8822" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8340-0872" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8485-1958" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5907-3947" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8792-7700" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD037793" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD037796" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD043556" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD037800" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7MQ8" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4V6X" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03ytdtb31" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046ak2485" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04p5ggc03" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/5" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0042" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0548" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0186" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0597" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_4388" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008520" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020123" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014583" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006281" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011848" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018169" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003411" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000432" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010279" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012773" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/62988" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/ena/data/view/U13369.1" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139754" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/advance-article-pdf/doi/10.1093/nar/gkad1202/54638105/gkad1202.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE230431" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE230432" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE230637" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE235949" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_001396855.1" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_001358.2" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_004741.5" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/U13369.1" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7545-1656" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7143-2810" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD043301" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/798" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6SH6" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4V6X" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035b05819" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0045" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016386" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014583" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016368" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006525" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002105" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006646" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020123" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004463" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011793" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008636" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003152" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013715" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012042" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001456" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002205" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16976" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/139965" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0969212623004471-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0969212623004471/pdfft?md5=b364e3e18159855f90bd4ae285b4217e&amp;pid=1-s2.0-S0969212623004471-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1739-6086" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0129-8112" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9889-0288" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5392-5029" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1700-4759" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7547-636X" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9143-766X" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0830-5696" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0403-2160" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/808" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8OMR" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mstc592" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/715" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014212" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015648" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/140477" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1111%2Facel.14083&amp;file=acel14083-sup-0001-AppendixS1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/n7qxc/?view_only=067396ac892542fc98767205f2063613" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/123" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1111/acel.14083?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/hoerlteam/chromatin-texture-senescence/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yezhengstat.github.io/CUTTag_tutorial/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/shuzhangcourage/Micro-C-CUT-tag/tree/v1.0.0" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE238256" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1971-3217" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3891-2123" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013x0ky90" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05591te55" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05mxhda18" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04c4bwh63" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xfq0f34" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/10" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0347" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008633" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008058" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002577" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016386" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004463" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012919" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016620" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002344" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020123" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016368" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001783" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016387" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006525" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016366" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007322" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/142427" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2023.12.29.573614v2.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/6146" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/4194" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/4193" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5052-3967" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omim.org/entry/180474" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/86" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014210" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024427" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U427" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0060" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_4388" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2576217" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2340773" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2340590" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2572291" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1720813" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_439702" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2107448" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_564803" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10562652" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_823586" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628082" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2798794" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2879841" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10658965" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2799391" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2217579" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2223210" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/142396" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2023.07.28.550789v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2023/07/28/2023.07.28.550789/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1423" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0129-8112" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8646-7925" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1739-6086" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2473-6202" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8330-6459" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/22" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/818" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2A64" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1NBS" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3Q1R" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1AF6" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3Q1Q" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rdrb571" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/365" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012042" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015701" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/140364" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41588-023-01649-8.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/jojdavies/Micro-Capture-C" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://process.innovation.ox.ac.uk/software/p/16529a/micro-capture-c-academic/1" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41588-023-01649-8/MediaObjects/41588_2023_1649_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41588-023-01649-8/MediaObjects/41588_2023_1649_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41588-023-01649-8/MediaObjects/41588_2023_1649_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41588-023-01649-8/MediaObjects/41588_2023_1649_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41588-023-01649-8/MediaObjects/41588_2023_1649_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41588-023-01649-8/MediaObjects/41588_2023_1649_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41588-023-01649-8/MediaObjects/41588_2023_1649_MOESM7_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41588-023-01649-8/MediaObjects/41588_2023_1649_MOESM8_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41588-023-01649-8/MediaObjects/41588_2023_1649_MOESM9_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/143" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE220647" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSM2262329" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSM2262330" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSM2262331" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSM4449154" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSM4449823" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSM2916412" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSM2916410" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7111" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9123-5689" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/663" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/11" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016381" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011847" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_005531" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011919" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_005476" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016368" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011793" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001783" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013291" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000432" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q129124712" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10361971" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10373300" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/128034" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/140293" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00018-023-05035-9.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-023-05035-9/MediaObjects/18_2023_5035_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-023-05035-9/MediaObjects/18_2023_5035_MOESM2_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/109" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/5394" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE229894" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_001001998.3" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1432-5837" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6703-7205" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7592-9770" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4649-6051" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5453-3185" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4771-4196" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/11" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04v4g9h31" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/052rphn09" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01pxwe438" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/32" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U427" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_C4ET" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018714" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018876" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015795" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018626" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016386" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014583" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014966" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004463" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016884" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48138" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48307" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48308" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/29653" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-15825" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-15829" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-15827" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/141936" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-023-01207-0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM5_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM6_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM8_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM9_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM10_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM11_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM12_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM13_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM14_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM15_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM16_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM17_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM18_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM19_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01207-0/MediaObjects/41594_2023_1207_MOESM20_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/146" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7108" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8912-7099" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2727-7651" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7616-6689" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8508-114X" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-2381" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5796-6541" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD042388" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8B3D" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8B3I" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8B3G" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OO3" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6TTU" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1PQV" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4AP4" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/027bh9e22" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/12" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000084" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013715" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010279" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018333" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0518" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0042" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018876" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021010" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q128692721" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/13720" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/13721" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/23053" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-17994" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18056" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasbdb.org/data/SASDTC5" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasbdb.org/data/SASDTD5" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/141935" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-023-01203-4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM8_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM9_ESM.tif" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM10_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM11_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM12_ESM.tif" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM13_ESM.tif" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM14_ESM.tif" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM15_ESM.tif" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM16_ESM.tif" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM17_ESM.tif" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-023-01203-4/MediaObjects/41594_2023_1203_MOESM18_ESM.tif" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/153" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7961-4317" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1430-9589" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-2381" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD045837" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/239" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/826" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8PWL" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8Q0N" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rdrb571" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/398" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023662" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_1922" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U421" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_6642" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_027000" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019840" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001757" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q128381821" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/142429" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.02.19.580884v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/02/19/2024.02.19.580884/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=224308" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8169-8828" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5230-7019" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8255-3255" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3903-0139" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4389-6051" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0323-7479" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9888-7003" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/39" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/31" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002677" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19063" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18529" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18225" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19062" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/2/141954" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdf/10.1038/s44318-024-00052-1?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/suppl/10.1038/s44318-024-00052-1/suppl_file/44318_2024_52_moesm1_esm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/suppl/10.1038/s44318-024-00052-1/suppl_file/44318_2024_52_moesm2_esm.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/suppl/10.1038/s44318-024-00052-1/suppl_file/44318_2024_52_moesm4_esm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/250" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2906-9346" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6642-8876" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6161-1118" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3253-7518" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8Q7N" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QO9" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6AHD" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6FF4" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6FF7" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7Q4O" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ABG" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6Q8I" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/007mrxy13" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/30" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0058" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014322" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020562" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020563" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000084" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q130032332" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18499" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18500" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18501" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18502" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18503" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18504" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18496" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/142383" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/molecular-cell/pdfExtended/S1097-2765(24)00099-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/6eb6f95c-1df6-4a17-962e-36bedbaf489f/mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/0a04b199-f5c9-42f3-b172-e7cc8674dd0d/mmc2.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/4dc12ef0-4903-4245-a6b0-ec0431cdd3b0/mmc3.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/150" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=3728" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3427-2229" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6207-4717" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8363-2449" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0405-483X" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4459-9727" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7532-3467" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD048976" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/54" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/844" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0304hq317" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/413" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1966902" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/2/142425" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/pdf/10.1021/jacs.4c00626?ref=article_openPDF" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/suppl/10.1021/jacs.4c00626/suppl_file/ja4c00626_si_001.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubchem.ncbi.nlm.nih.gov/compound/102175" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7286-7292" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8529-5220" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0844-7547" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2888-9190" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5ZMD" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7WKV" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7Z26" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4R31" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/29" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/142426" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portlandpress.com/biochemsoctrans/article-pdf/52/2/793/956176/bst-2023-0883c.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9123-5689" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/142429" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchsquare.com/article/rs-3970019/v1.pdf?c=1709710839000" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets-eu.researchsquare.com/files/rs-3970019/v1/85d0f39d485638973d6bfa89.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=224308" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8169-8828" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5230-7019" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8255-3255" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3903-0139" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4389-6051" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0323-7479" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9888-7003" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/34" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/28" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019740" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55218" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55219" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19038" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19040" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19047" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143114" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41586-024-07269-4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07269-4/MediaObjects/41586_2024_7269_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07269-4/MediaObjects/41586_2024_7269_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07269-4/MediaObjects/41586_2024_7269_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07269-4/MediaObjects/41586_2024_7269_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07269-4/MediaObjects/41586_2024_7269_MOESM5_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07269-4/MediaObjects/41586_2024_7269_MOESM6_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07269-4/MediaObjects/41586_2024_7269_MOESM7_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07269-4/MediaObjects/41586_2024_7269_MOESM8_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/156" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8508-114X" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3833-5650" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7220-3120" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/936" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RBX" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RBZ" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RC4" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4OWW" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6SN1" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OHC" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PKS" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/425" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000084" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006587" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55219" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19455" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19457" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149895" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.04.04.588063v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/04/04/2024.04.04.588063/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/9692" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/54931" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/gene/3028" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2832-2685" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/247" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/67" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/58" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/938" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RR3" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RR4" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ONU" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/714" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q9BQ52" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143097" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/941" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/34982" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149998" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.04.17.589903v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/04/17/2024.04.17.589903/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/04/17/2024.04.17.589903/DC2/embed/media-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_000964" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1423" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9888-7003" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1634-8258" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7872-8232" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4758-0258" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5964-1010" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0397-3413" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1017-5047" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/62" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2Y75" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/13" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025748" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025453" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143071" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/doi/pdfdirect/10.1002/pmic.202300144?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalsciencejournals.onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fpmic.202300144&amp;file=pmic13801-sup-0001-SuppMat.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://compomics.github.io/projects/DeepLC" TargetMode="External"/><Relationship Id="rId_hyperlink_1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=562" TargetMode="External"/><Relationship Id="rId_hyperlink_1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5748-0027" TargetMode="External"/><Relationship Id="rId_hyperlink_1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4277-658X" TargetMode="External"/><Relationship Id="rId_hyperlink_1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2833-6070" TargetMode="External"/><Relationship Id="rId_hyperlink_1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1739-4598" TargetMode="External"/><Relationship Id="rId_hyperlink_1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6807-7029" TargetMode="External"/><Relationship Id="rId_hyperlink_1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9376-1399" TargetMode="External"/><Relationship Id="rId_hyperlink_1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0846-5200" TargetMode="External"/><Relationship Id="rId_hyperlink_1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD023401" TargetMode="External"/><Relationship Id="rId_hyperlink_1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD011071" TargetMode="External"/><Relationship Id="rId_hyperlink_1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD048145" TargetMode="External"/><Relationship Id="rId_hyperlink_1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03a1kwz48" TargetMode="External"/><Relationship Id="rId_hyperlink_1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cv9y106" TargetMode="External"/><Relationship Id="rId_hyperlink_1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04hbttm44" TargetMode="External"/><Relationship Id="rId_hyperlink_1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/14" TargetMode="External"/><Relationship Id="rId_hyperlink_1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012042" TargetMode="External"/><Relationship Id="rId_hyperlink_1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q137211004" TargetMode="External"/><Relationship Id="rId_hyperlink_1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143475" TargetMode="External"/><Relationship Id="rId_hyperlink_1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-024-48053-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/xieting0603/GBM" TargetMode="External"/><Relationship Id="rId_hyperlink_1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/marianoimperatore/MeanFieldChromatin.git" TargetMode="External"/><Relationship Id="rId_hyperlink_1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-48053-2/MediaObjects/41467_2024_48053_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-48053-2/MediaObjects/41467_2024_48053_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-48053-2/MediaObjects/41467_2024_48053_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-48053-2/MediaObjects/41467_2024_48053_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-48053-2/MediaObjects/41467_2024_48053_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-48053-2/MediaObjects/41467_2024_48053_MOESM6_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-48053-2/MediaObjects/41467_2024_48053_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE229966" TargetMode="External"/><Relationship Id="rId_hyperlink_1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE97619" TargetMode="External"/><Relationship Id="rId_hyperlink_1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/sra/SRP103788" TargetMode="External"/><Relationship Id="rId_hyperlink_1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6648-7697" TargetMode="External"/><Relationship Id="rId_hyperlink_1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3531-2157" TargetMode="External"/><Relationship Id="rId_hyperlink_1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6712-8953" TargetMode="External"/><Relationship Id="rId_hyperlink_1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3141-1526" TargetMode="External"/><Relationship Id="rId_hyperlink_1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9155-4268" TargetMode="External"/><Relationship Id="rId_hyperlink_1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7337-3797" TargetMode="External"/><Relationship Id="rId_hyperlink_1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1157-4694" TargetMode="External"/><Relationship Id="rId_hyperlink_1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9080-631X" TargetMode="External"/><Relationship Id="rId_hyperlink_1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2953-9291" TargetMode="External"/><Relationship Id="rId_hyperlink_1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0809-4235" TargetMode="External"/><Relationship Id="rId_hyperlink_1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6463-055X" TargetMode="External"/><Relationship Id="rId_hyperlink_1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6445-3872" TargetMode="External"/><Relationship Id="rId_hyperlink_1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7336-5615" TargetMode="External"/><Relationship Id="rId_hyperlink_1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5907-3982" TargetMode="External"/><Relationship Id="rId_hyperlink_1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4611-8827" TargetMode="External"/><Relationship Id="rId_hyperlink_1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/024z2rq82" TargetMode="External"/><Relationship Id="rId_hyperlink_1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/006k2kk72" TargetMode="External"/><Relationship Id="rId_hyperlink_1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035rzkx15" TargetMode="External"/><Relationship Id="rId_hyperlink_1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05qpz1x62" TargetMode="External"/><Relationship Id="rId_hyperlink_1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02hssy432" TargetMode="External"/><Relationship Id="rId_hyperlink_1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013q1eq08" TargetMode="External"/><Relationship Id="rId_hyperlink_1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/034t30j35" TargetMode="External"/><Relationship Id="rId_hyperlink_1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03jdxdk20" TargetMode="External"/><Relationship Id="rId_hyperlink_1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rg70c39" TargetMode="External"/><Relationship Id="rId_hyperlink_1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/15" TargetMode="External"/><Relationship Id="rId_hyperlink_1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016387" TargetMode="External"/><Relationship Id="rId_hyperlink_1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023038" TargetMode="External"/><Relationship Id="rId_hyperlink_1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024194" TargetMode="External"/><Relationship Id="rId_hyperlink_1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026118" TargetMode="External"/><Relationship Id="rId_hyperlink_1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_027916" TargetMode="External"/><Relationship Id="rId_hyperlink_1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025854" TargetMode="External"/><Relationship Id="rId_hyperlink_1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004463" TargetMode="External"/><Relationship Id="rId_hyperlink_1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000262" TargetMode="External"/><Relationship Id="rId_hyperlink_1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026610" TargetMode="External"/><Relationship Id="rId_hyperlink_1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016368" TargetMode="External"/><Relationship Id="rId_hyperlink_1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_027011" TargetMode="External"/><Relationship Id="rId_hyperlink_1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022192" TargetMode="External"/><Relationship Id="rId_hyperlink_1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006525" TargetMode="External"/><Relationship Id="rId_hyperlink_1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021917" TargetMode="External"/><Relationship Id="rId_hyperlink_1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026154" TargetMode="External"/><Relationship Id="rId_hyperlink_1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006178" TargetMode="External"/><Relationship Id="rId_hyperlink_1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014555" TargetMode="External"/><Relationship Id="rId_hyperlink_1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10830081" TargetMode="External"/><Relationship Id="rId_hyperlink_1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143539" TargetMode="External"/><Relationship Id="rId_hyperlink_1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/advance-article-pdf/doi/10.1093/nar/gkae396/57850383/gkae396.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oup.silverchair-cdn.com/oup/backfile/Content_public/Journal/nar/52/11/10.1093_nar_gkae396/1/gkae396_supplemental_file.pdf?Expires=1782804015&amp;Signature=xriGI6R4sKxNmSkPB3khrRCDUgvdfFGugYbDaTd4tx60wPjglo8JP7m2C4Gx9A11Pc1rRubvcp-lHWGJ4~2HwdknYEzYggKb" TargetMode="External"/><Relationship Id="rId_hyperlink_1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=562" TargetMode="External"/><Relationship Id="rId_hyperlink_1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7508-8076" TargetMode="External"/><Relationship Id="rId_hyperlink_1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/16" TargetMode="External"/><Relationship Id="rId_hyperlink_1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014299" TargetMode="External"/><Relationship Id="rId_hyperlink_1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020341" TargetMode="External"/><Relationship Id="rId_hyperlink_1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143534" TargetMode="External"/><Relationship Id="rId_hyperlink_1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/hmg/article-pdf/33/R1/R19/57824192/ddae023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0418-1673" TargetMode="External"/><Relationship Id="rId_hyperlink_1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2500-6121" TargetMode="External"/><Relationship Id="rId_hyperlink_1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/59" TargetMode="External"/><Relationship Id="rId_hyperlink_1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/970" TargetMode="External"/><Relationship Id="rId_hyperlink_1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ONU" TargetMode="External"/><Relationship Id="rId_hyperlink_1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00m8d6786" TargetMode="External"/><Relationship Id="rId_hyperlink_1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18542" TargetMode="External"/><Relationship Id="rId_hyperlink_1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18544" TargetMode="External"/><Relationship Id="rId_hyperlink_1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18545" TargetMode="External"/><Relationship Id="rId_hyperlink_1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18546" TargetMode="External"/><Relationship Id="rId_hyperlink_1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18547" TargetMode="External"/><Relationship Id="rId_hyperlink_1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18548" TargetMode="External"/><Relationship Id="rId_hyperlink_1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18555" TargetMode="External"/><Relationship Id="rId_hyperlink_1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18718" TargetMode="External"/><Relationship Id="rId_hyperlink_1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18727" TargetMode="External"/><Relationship Id="rId_hyperlink_1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18781" TargetMode="External"/><Relationship Id="rId_hyperlink_1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18786" TargetMode="External"/><Relationship Id="rId_hyperlink_1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18787" TargetMode="External"/><Relationship Id="rId_hyperlink_1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18788" TargetMode="External"/><Relationship Id="rId_hyperlink_1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18789" TargetMode="External"/><Relationship Id="rId_hyperlink_1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19349" TargetMode="External"/><Relationship Id="rId_hyperlink_1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19594" TargetMode="External"/><Relationship Id="rId_hyperlink_1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19595" TargetMode="External"/><Relationship Id="rId_hyperlink_1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19596" TargetMode="External"/><Relationship Id="rId_hyperlink_1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19597" TargetMode="External"/><Relationship Id="rId_hyperlink_1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19598" TargetMode="External"/><Relationship Id="rId_hyperlink_1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19847" TargetMode="External"/><Relationship Id="rId_hyperlink_1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19848" TargetMode="External"/><Relationship Id="rId_hyperlink_1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19868" TargetMode="External"/><Relationship Id="rId_hyperlink_1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143482" TargetMode="External"/><Relationship Id="rId_hyperlink_1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41586-024-07458-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM6_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM7_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM8_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM9_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM10_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM11_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM12_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07458-1/MediaObjects/41586_2024_7458_MOESM13_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/173" TargetMode="External"/><Relationship Id="rId_hyperlink_1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2906-9346" TargetMode="External"/><Relationship Id="rId_hyperlink_1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6642-8876" TargetMode="External"/><Relationship Id="rId_hyperlink_1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6161-1118" TargetMode="External"/><Relationship Id="rId_hyperlink_1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3253-7518" TargetMode="External"/><Relationship Id="rId_hyperlink_1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QOZ" TargetMode="External"/><Relationship Id="rId_hyperlink_1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QP8" TargetMode="External"/><Relationship Id="rId_hyperlink_1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QP9" TargetMode="External"/><Relationship Id="rId_hyperlink_1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QPA" TargetMode="External"/><Relationship Id="rId_hyperlink_1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QPB" TargetMode="External"/><Relationship Id="rId_hyperlink_1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QPE" TargetMode="External"/><Relationship Id="rId_hyperlink_1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QPK" TargetMode="External"/><Relationship Id="rId_hyperlink_1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QXD" TargetMode="External"/><Relationship Id="rId_hyperlink_1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QZS" TargetMode="External"/><Relationship Id="rId_hyperlink_1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8R08" TargetMode="External"/><Relationship Id="rId_hyperlink_1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8R09" TargetMode="External"/><Relationship Id="rId_hyperlink_1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8R0A" TargetMode="External"/><Relationship Id="rId_hyperlink_1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8R0B" TargetMode="External"/><Relationship Id="rId_hyperlink_1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RM5" TargetMode="External"/><Relationship Id="rId_hyperlink_1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6QX9" TargetMode="External"/><Relationship Id="rId_hyperlink_1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8Q7N" TargetMode="External"/><Relationship Id="rId_hyperlink_1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4F91" TargetMode="External"/><Relationship Id="rId_hyperlink_1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3I5X" TargetMode="External"/><Relationship Id="rId_hyperlink_1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/007mrxy13" TargetMode="External"/><Relationship Id="rId_hyperlink_1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/17" TargetMode="External"/><Relationship Id="rId_hyperlink_1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q130032328" TargetMode="External"/><Relationship Id="rId_hyperlink_1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143535" TargetMode="External"/><Relationship Id="rId_hyperlink_1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/hmg/article-pdf/33/R1/R47/57824209/ddae025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/271" TargetMode="External"/><Relationship Id="rId_hyperlink_1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/971" TargetMode="External"/><Relationship Id="rId_hyperlink_1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143827" TargetMode="External"/><Relationship Id="rId_hyperlink_1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41586-024-07576-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07576-w/MediaObjects/41586_2024_7576_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07576-w/MediaObjects/41586_2024_7576_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07576-w/MediaObjects/41586_2024_7576_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07576-w/MediaObjects/41586_2024_7576_MOESM4_ESM.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/178" TargetMode="External"/><Relationship Id="rId_hyperlink_1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE188455" TargetMode="External"/><Relationship Id="rId_hyperlink_1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE252951" TargetMode="External"/><Relationship Id="rId_hyperlink_1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE89554" TargetMode="External"/><Relationship Id="rId_hyperlink_1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE64090" TargetMode="External"/><Relationship Id="rId_hyperlink_1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE106479" TargetMode="External"/><Relationship Id="rId_hyperlink_1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1222-5878" TargetMode="External"/><Relationship Id="rId_hyperlink_1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8009-2392" TargetMode="External"/><Relationship Id="rId_hyperlink_1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8269-2669" TargetMode="External"/><Relationship Id="rId_hyperlink_1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-0710" TargetMode="External"/><Relationship Id="rId_hyperlink_1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/18" TargetMode="External"/><Relationship Id="rId_hyperlink_1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016386" TargetMode="External"/><Relationship Id="rId_hyperlink_1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015058" TargetMode="External"/><Relationship Id="rId_hyperlink_1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004463" TargetMode="External"/><Relationship Id="rId_hyperlink_1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012919" TargetMode="External"/><Relationship Id="rId_hyperlink_1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006442" TargetMode="External"/><Relationship Id="rId_hyperlink_1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006646" TargetMode="External"/><Relationship Id="rId_hyperlink_1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011841" TargetMode="External"/><Relationship Id="rId_hyperlink_1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013035" TargetMode="External"/><Relationship Id="rId_hyperlink_1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_005275" TargetMode="External"/><Relationship Id="rId_hyperlink_1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/11941" TargetMode="External"/><Relationship Id="rId_hyperlink_1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.25604232.v1" TargetMode="External"/><Relationship Id="rId_hyperlink_1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/143826" TargetMode="External"/><Relationship Id="rId_hyperlink_1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41556-024-01442-7.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM6_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM7_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM8_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/177" TargetMode="External"/><Relationship Id="rId_hyperlink_1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM9_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM10_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM11_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM12_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM13_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM14_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM15_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM16_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM17_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM18_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM19_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM20_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM21_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM22_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM23_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM24_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01442-7/MediaObjects/41556_2024_1442_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massive.ucsd.edu/ProteoSAFe/QueryMSV?id=MSV000092528" TargetMode="External"/><Relationship Id="rId_hyperlink_1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE237012" TargetMode="External"/><Relationship Id="rId_hyperlink_1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2703-4342" TargetMode="External"/><Relationship Id="rId_hyperlink_1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9810-3953" TargetMode="External"/><Relationship Id="rId_hyperlink_1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6553-9619" TargetMode="External"/><Relationship Id="rId_hyperlink_1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8643-8748" TargetMode="External"/><Relationship Id="rId_hyperlink_1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6758-9288" TargetMode="External"/><Relationship Id="rId_hyperlink_1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8415-0342" TargetMode="External"/><Relationship Id="rId_hyperlink_1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2515-9707" TargetMode="External"/><Relationship Id="rId_hyperlink_1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0025-8952" TargetMode="External"/><Relationship Id="rId_hyperlink_1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/979" TargetMode="External"/><Relationship Id="rId_hyperlink_1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00tw3jy02" TargetMode="External"/><Relationship Id="rId_hyperlink_1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/464" TargetMode="External"/><Relationship Id="rId_hyperlink_1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010279" TargetMode="External"/><Relationship Id="rId_hyperlink_1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020925" TargetMode="External"/><Relationship Id="rId_hyperlink_1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015963" TargetMode="External"/><Relationship Id="rId_hyperlink_1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018876" TargetMode="External"/><Relationship Id="rId_hyperlink_1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.25382326" TargetMode="External"/><Relationship Id="rId_hyperlink_1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/144953" TargetMode="External"/><Relationship Id="rId_hyperlink_1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-024-01356-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM4_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM6_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM7_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM8_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM9_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM10_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM11_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM12_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM13_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM14_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM15_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM16_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM17_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM18_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM19_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM20_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM21_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM22_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM23_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM24_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM25_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM26_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01356-w/MediaObjects/41594_2024_1356_MOESM27_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/187" TargetMode="External"/><Relationship Id="rId_hyperlink_1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massive.ucsd.edu/ProteoSAFe/QueryMSV?id=MSV000091653 " TargetMode="External"/><Relationship Id="rId_hyperlink_1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massive.ucsd.edu/ProteoSAFe/QueryMSV?id=MSV000091652" TargetMode="External"/><Relationship Id="rId_hyperlink_1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8496-9721" TargetMode="External"/><Relationship Id="rId_hyperlink_1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6553-9619" TargetMode="External"/><Relationship Id="rId_hyperlink_1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2515-9707" TargetMode="External"/><Relationship Id="rId_hyperlink_1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/991" TargetMode="External"/><Relationship Id="rId_hyperlink_1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6ZM6" TargetMode="External"/><Relationship Id="rId_hyperlink_1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0220mzb33" TargetMode="External"/><Relationship Id="rId_hyperlink_1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tnbqb63" TargetMode="External"/><Relationship Id="rId_hyperlink_1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/480" TargetMode="External"/><Relationship Id="rId_hyperlink_1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016952" TargetMode="External"/><Relationship Id="rId_hyperlink_1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016951" TargetMode="External"/><Relationship Id="rId_hyperlink_1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016708" TargetMode="External"/><Relationship Id="rId_hyperlink_1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U427" TargetMode="External"/><Relationship Id="rId_hyperlink_1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/144759" TargetMode="External"/><Relationship Id="rId_hyperlink_1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0955067424000772/pdfft?md5=2743774526aece3b70d92a7cb45d2cc4&amp;pid=1-s2.0-S0955067424000772-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6640-2641" TargetMode="External"/><Relationship Id="rId_hyperlink_1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1403-2136" TargetMode="External"/><Relationship Id="rId_hyperlink_1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6019/S-BIAD1294" TargetMode="External"/><Relationship Id="rId_hyperlink_1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149999" TargetMode="External"/><Relationship Id="rId_hyperlink_1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.08.03.606159v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/RippeLab/RWireX" TargetMode="External"/><Relationship Id="rId_hyperlink_1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/RippeLab/padFISH" TargetMode="External"/><Relationship Id="rId_hyperlink_1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/08/06/2024.08.03.606159/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/08/06/2024.08.03.606159/DC2/embed/media-2.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/08/06/2024.08.03.606159/DC3/embed/media-3.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/08/06/2024.08.03.606159/DC4/embed/media-4.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/08/06/2024.08.03.606159/DC5/embed/media-5.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/08/06/2024.08.03.606159/DC6/embed/media-6.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/08/06/2024.08.03.606159/DC7/embed/media-7.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/278" TargetMode="External"/><Relationship Id="rId_hyperlink_1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE273430" TargetMode="External"/><Relationship Id="rId_hyperlink_1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE273426" TargetMode="External"/><Relationship Id="rId_hyperlink_1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE273427" TargetMode="External"/><Relationship Id="rId_hyperlink_1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE273428" TargetMode="External"/><Relationship Id="rId_hyperlink_1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE273429" TargetMode="External"/><Relationship Id="rId_hyperlink_1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE63525" TargetMode="External"/><Relationship Id="rId_hyperlink_1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9811-3836" TargetMode="External"/><Relationship Id="rId_hyperlink_1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5468-7868" TargetMode="External"/><Relationship Id="rId_hyperlink_1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7800-9920" TargetMode="External"/><Relationship Id="rId_hyperlink_1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5789-7051" TargetMode="External"/><Relationship Id="rId_hyperlink_1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0816-2076" TargetMode="External"/><Relationship Id="rId_hyperlink_1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3054-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2292-9286" TargetMode="External"/><Relationship Id="rId_hyperlink_1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0065-8764" TargetMode="External"/><Relationship Id="rId_hyperlink_1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0787-6158" TargetMode="External"/><Relationship Id="rId_hyperlink_1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4868-1805" TargetMode="External"/><Relationship Id="rId_hyperlink_1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7059-4030" TargetMode="External"/><Relationship Id="rId_hyperlink_1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9951-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/113" TargetMode="External"/><Relationship Id="rId_hyperlink_1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cdgtt98" TargetMode="External"/><Relationship Id="rId_hyperlink_1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03bfqnx40" TargetMode="External"/><Relationship Id="rId_hyperlink_1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/21" TargetMode="External"/><Relationship Id="rId_hyperlink_1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007322" TargetMode="External"/><Relationship Id="rId_hyperlink_1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016381" TargetMode="External"/><Relationship Id="rId_hyperlink_1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13142236" TargetMode="External"/><Relationship Id="rId_hyperlink_1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55219" TargetMode="External"/><Relationship Id="rId_hyperlink_1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/62988" TargetMode="External"/><Relationship Id="rId_hyperlink_1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150000" TargetMode="External"/><Relationship Id="rId_hyperlink_1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.07.18.603998v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/07/18/2024.07.18.603998/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1498-9473" TargetMode="External"/><Relationship Id="rId_hyperlink_1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2525-2867" TargetMode="External"/><Relationship Id="rId_hyperlink_1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/87" TargetMode="External"/><Relationship Id="rId_hyperlink_1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/61" TargetMode="External"/><Relationship Id="rId_hyperlink_1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1032" TargetMode="External"/><Relationship Id="rId_hyperlink_1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05m2fqn25" TargetMode="External"/><Relationship Id="rId_hyperlink_1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01pxwe438" TargetMode="External"/><Relationship Id="rId_hyperlink_1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ghs6f64" TargetMode="External"/><Relationship Id="rId_hyperlink_1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/498" TargetMode="External"/><Relationship Id="rId_hyperlink_1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_262044" TargetMode="External"/><Relationship Id="rId_hyperlink_1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_443084" TargetMode="External"/><Relationship Id="rId_hyperlink_1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_914102" TargetMode="External"/><Relationship Id="rId_hyperlink_1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1857804" TargetMode="External"/><Relationship Id="rId_hyperlink_1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1860273" TargetMode="External"/><Relationship Id="rId_hyperlink_1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2066704" TargetMode="External"/><Relationship Id="rId_hyperlink_1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2084810" TargetMode="External"/><Relationship Id="rId_hyperlink_1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2096551" TargetMode="External"/><Relationship Id="rId_hyperlink_1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2101119" TargetMode="External"/><Relationship Id="rId_hyperlink_1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2146368" TargetMode="External"/><Relationship Id="rId_hyperlink_1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2147359" TargetMode="External"/><Relationship Id="rId_hyperlink_1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2150762" TargetMode="External"/><Relationship Id="rId_hyperlink_1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2214934" TargetMode="External"/><Relationship Id="rId_hyperlink_1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2307392" TargetMode="External"/><Relationship Id="rId_hyperlink_1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2313567" TargetMode="External"/><Relationship Id="rId_hyperlink_1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534088" TargetMode="External"/><Relationship Id="rId_hyperlink_1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534095" TargetMode="External"/><Relationship Id="rId_hyperlink_1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535764" TargetMode="External"/><Relationship Id="rId_hyperlink_1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535774" TargetMode="External"/><Relationship Id="rId_hyperlink_1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2536183" TargetMode="External"/><Relationship Id="rId_hyperlink_1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2545672" TargetMode="External"/><Relationship Id="rId_hyperlink_1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2683502" TargetMode="External"/><Relationship Id="rId_hyperlink_1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2857979" TargetMode="External"/><Relationship Id="rId_hyperlink_1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2878090" TargetMode="External"/><Relationship Id="rId_hyperlink_1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881239" TargetMode="External"/><Relationship Id="rId_hyperlink_1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881266" TargetMode="External"/><Relationship Id="rId_hyperlink_1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881305" TargetMode="External"/><Relationship Id="rId_hyperlink_1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10640900" TargetMode="External"/><Relationship Id="rId_hyperlink_1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10672785" TargetMode="External"/><Relationship Id="rId_hyperlink_1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10673537" TargetMode="External"/><Relationship Id="rId_hyperlink_1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10858175" TargetMode="External"/><Relationship Id="rId_hyperlink_1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10862101" TargetMode="External"/><Relationship Id="rId_hyperlink_1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10863633" TargetMode="External"/><Relationship Id="rId_hyperlink_1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11213573" TargetMode="External"/><Relationship Id="rId_hyperlink_1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_2270" TargetMode="External"/><Relationship Id="rId_hyperlink_1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0518" TargetMode="External"/><Relationship Id="rId_hyperlink_1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/Addgene_55219" TargetMode="External"/><Relationship Id="rId_hyperlink_1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/Addgene_62988" TargetMode="External"/><Relationship Id="rId_hyperlink_1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149919" TargetMode="External"/><Relationship Id="rId_hyperlink_1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.07.04.602026v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/07/08/2024.07.04.602026/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8284-954X" TargetMode="External"/><Relationship Id="rId_hyperlink_1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7978-8811" TargetMode="External"/><Relationship Id="rId_hyperlink_1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-2381" TargetMode="External"/><Relationship Id="rId_hyperlink_2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5343-4926" TargetMode="External"/><Relationship Id="rId_hyperlink_2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-9717-5710" TargetMode="External"/><Relationship Id="rId_hyperlink_2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/290" TargetMode="External"/><Relationship Id="rId_hyperlink_2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/88" TargetMode="External"/><Relationship Id="rId_hyperlink_2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1034" TargetMode="External"/><Relationship Id="rId_hyperlink_2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2VN9" TargetMode="External"/><Relationship Id="rId_hyperlink_2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2WEL" TargetMode="External"/><Relationship Id="rId_hyperlink_2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/501" TargetMode="External"/><Relationship Id="rId_hyperlink_2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_1922" TargetMode="External"/><Relationship Id="rId_hyperlink_2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004870" TargetMode="External"/><Relationship Id="rId_hyperlink_2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019213" TargetMode="External"/><Relationship Id="rId_hyperlink_2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014080" TargetMode="External"/><Relationship Id="rId_hyperlink_2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017330" TargetMode="External"/><Relationship Id="rId_hyperlink_2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018703" TargetMode="External"/><Relationship Id="rId_hyperlink_2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/145921" TargetMode="External"/><Relationship Id="rId_hyperlink_2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3205/24gmds125" TargetMode="External"/><Relationship Id="rId_hyperlink_2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6184-3891" TargetMode="External"/><Relationship Id="rId_hyperlink_2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9053-078X" TargetMode="External"/><Relationship Id="rId_hyperlink_2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1236-0815" TargetMode="External"/><Relationship Id="rId_hyperlink_2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7973-7491" TargetMode="External"/><Relationship Id="rId_hyperlink_2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0521-6711" TargetMode="External"/><Relationship Id="rId_hyperlink_2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1190-4040" TargetMode="External"/><Relationship Id="rId_hyperlink_2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1223-6494" TargetMode="External"/><Relationship Id="rId_hyperlink_2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8188-3495" TargetMode="External"/><Relationship Id="rId_hyperlink_2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/542" TargetMode="External"/><Relationship Id="rId_hyperlink_2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/253" TargetMode="External"/><Relationship Id="rId_hyperlink_2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1051" TargetMode="External"/><Relationship Id="rId_hyperlink_2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002629" TargetMode="External"/><Relationship Id="rId_hyperlink_2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002651" TargetMode="External"/><Relationship Id="rId_hyperlink_2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150001" TargetMode="External"/><Relationship Id="rId_hyperlink_2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.09.10.612211v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://subtiwiki.uni-goettingen.de/v5" TargetMode="External"/><Relationship Id="rId_hyperlink_2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1423" TargetMode="External"/><Relationship Id="rId_hyperlink_2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7872-8232" TargetMode="External"/><Relationship Id="rId_hyperlink_2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/61" TargetMode="External"/><Relationship Id="rId_hyperlink_2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003257" TargetMode="External"/><Relationship Id="rId_hyperlink_2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025748" TargetMode="External"/><Relationship Id="rId_hyperlink_2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/145536" TargetMode="External"/><Relationship Id="rId_hyperlink_2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/article-pdf/52/19/11870/60142592/gkae815.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oup.silverchair-cdn.com/oup/backfile/Content_public/Journal/nar/52/19/10.1093_nar_gkae815/1/gkae815_supplemental_file.pdf?Expires=1782897551&amp;Signature=ibrfEMrwFPhSmYFLDLr-uU8TyDpDA3O9RfJQSUNknat-1sODe9uX045Dyj5EyTyzOwCtraXDzVxJx0pX273ocaOPuLpKVtmo" TargetMode="External"/><Relationship Id="rId_hyperlink_2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=562" TargetMode="External"/><Relationship Id="rId_hyperlink_2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9832-8447" TargetMode="External"/><Relationship Id="rId_hyperlink_2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9121-7675" TargetMode="External"/><Relationship Id="rId_hyperlink_2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3076-0409" TargetMode="External"/><Relationship Id="rId_hyperlink_2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/20" TargetMode="External"/><Relationship Id="rId_hyperlink_2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021274" TargetMode="External"/><Relationship Id="rId_hyperlink_2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55218" TargetMode="External"/><Relationship Id="rId_hyperlink_2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149897" TargetMode="External"/><Relationship Id="rId_hyperlink_2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.10.04.616610v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_002728.1" TargetMode="External"/><Relationship Id="rId_hyperlink_2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0287-3054" TargetMode="External"/><Relationship Id="rId_hyperlink_2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2832-2685" TargetMode="External"/><Relationship Id="rId_hyperlink_2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/254" TargetMode="External"/><Relationship Id="rId_hyperlink_2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/62" TargetMode="External"/><Relationship Id="rId_hyperlink_2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1063" TargetMode="External"/><Relationship Id="rId_hyperlink_2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4N5B" TargetMode="External"/><Relationship Id="rId_hyperlink_2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8JSL" TargetMode="External"/><Relationship Id="rId_hyperlink_2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8SNX" TargetMode="External"/><Relationship Id="rId_hyperlink_2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9GJT" TargetMode="External"/><Relationship Id="rId_hyperlink_2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9GJU" TargetMode="External"/><Relationship Id="rId_hyperlink_2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6UEN" TargetMode="External"/><Relationship Id="rId_hyperlink_2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7YER" TargetMode="External"/><Relationship Id="rId_hyperlink_2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6YYT" TargetMode="External"/><Relationship Id="rId_hyperlink_2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6T0V" TargetMode="External"/><Relationship Id="rId_hyperlink_2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6V85" TargetMode="External"/><Relationship Id="rId_hyperlink_2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8KDC" TargetMode="External"/><Relationship Id="rId_hyperlink_2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7YOU" TargetMode="External"/><Relationship Id="rId_hyperlink_2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8IZL" TargetMode="External"/><Relationship Id="rId_hyperlink_2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6U1X" TargetMode="External"/><Relationship Id="rId_hyperlink_2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_2100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_2102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_2105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_2106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020563" TargetMode="External"/><Relationship Id="rId_hyperlink_2107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_2108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/146292" TargetMode="External"/><Relationship Id="rId_hyperlink_2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://subtiwiki.uni-goettingen.de/v5" TargetMode="External"/><Relationship Id="rId_hyperlink_2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/advance-article-pdf/doi/10.1093/nar/gkae957/59995884/gkae957.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_2114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7872-8232" TargetMode="External"/><Relationship Id="rId_hyperlink_2115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/58" TargetMode="External"/><Relationship Id="rId_hyperlink_2116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_2118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025748" TargetMode="External"/><Relationship Id="rId_hyperlink_2119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/145145" TargetMode="External"/><Relationship Id="rId_hyperlink_2120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.asm.org/doi/reader/10.1128/mbio.01772-24" TargetMode="External"/><Relationship Id="rId_hyperlink_2121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.asm.org/doi/suppl/10.1128/mbio.01772-24/suppl_file/mbio.01772-24-s0002.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.asm.org/doi/suppl/10.1128/mbio.01772-24/suppl_file/mbio.01772-24-s0001.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.asm.org/doi/suppl/10.1128/mbio.01772-24/suppl_file/mbio.01772-24-s0003.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.asm.org/doi/suppl/10.1128/mbio.01772-24/suppl_file/mbio.01772-24-s0004.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_2125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://subtiwiki.uni-goettingen.de/wiki//index.php?title=C_minimal_medium" TargetMode="External"/><Relationship Id="rId_hyperlink_2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/bioproject/?term=PRJEB77606" TargetMode="External"/><Relationship Id="rId_hyperlink_2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_000964" TargetMode="External"/><Relationship Id="rId_hyperlink_2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1423" TargetMode="External"/><Relationship Id="rId_hyperlink_2129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5964-1010" TargetMode="External"/><Relationship Id="rId_hyperlink_2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4758-0258" TargetMode="External"/><Relationship Id="rId_hyperlink_2131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7872-8232" TargetMode="External"/><Relationship Id="rId_hyperlink_2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0397-3413" TargetMode="External"/><Relationship Id="rId_hyperlink_2133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1634-8258" TargetMode="External"/><Relationship Id="rId_hyperlink_2134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9888-7003" TargetMode="External"/><Relationship Id="rId_hyperlink_2135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_2136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1017-5047" TargetMode="External"/><Relationship Id="rId_hyperlink_2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/43" TargetMode="External"/><Relationship Id="rId_hyperlink_2138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2Y75" TargetMode="External"/><Relationship Id="rId_hyperlink_2139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_2141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025748" TargetMode="External"/><Relationship Id="rId_hyperlink_2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-10611" TargetMode="External"/><Relationship Id="rId_hyperlink_2143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-10612" TargetMode="External"/><Relationship Id="rId_hyperlink_2144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-10613" TargetMode="External"/><Relationship Id="rId_hyperlink_2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-10614" TargetMode="External"/><Relationship Id="rId_hyperlink_2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/145830" TargetMode="External"/><Relationship Id="rId_hyperlink_2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-024-51771-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdb-dev.wwpdb.org/entry.html?PDBDEV_00000221" TargetMode="External"/><Relationship Id="rId_hyperlink_2149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdb-dev.wwpdb.org/entry.html?PDBDEV_G_1000003" TargetMode="External"/><Relationship Id="rId_hyperlink_2150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Rappsilber-Laboratory/AlphaLink2" TargetMode="External"/><Relationship Id="rId_hyperlink_2151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-51771-2/MediaObjects/41467_2024_51771_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-51771-2/MediaObjects/41467_2024_51771_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-51771-2/MediaObjects/41467_2024_51771_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-51771-2/MediaObjects/41467_2024_51771_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_2155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-51771-2/MediaObjects/41467_2024_51771_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-024-51771-2/MediaObjects/41467_2024_51771_MOESM6_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/210" TargetMode="External"/><Relationship Id="rId_hyperlink_2158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=224308" TargetMode="External"/><Relationship Id="rId_hyperlink_2159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9990-7643" TargetMode="External"/><Relationship Id="rId_hyperlink_2160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5964-1010" TargetMode="External"/><Relationship Id="rId_hyperlink_2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3719-7754" TargetMode="External"/><Relationship Id="rId_hyperlink_2162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5881-5390" TargetMode="External"/><Relationship Id="rId_hyperlink_2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5999-1310" TargetMode="External"/><Relationship Id="rId_hyperlink_2164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD020453" TargetMode="External"/><Relationship Id="rId_hyperlink_2165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD035508" TargetMode="External"/><Relationship Id="rId_hyperlink_2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD035519" TargetMode="External"/><Relationship Id="rId_hyperlink_2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD035362" TargetMode="External"/><Relationship Id="rId_hyperlink_2168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6WVK" TargetMode="External"/><Relationship Id="rId_hyperlink_2169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6ZX9" TargetMode="External"/><Relationship Id="rId_hyperlink_2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01nrxwf90" TargetMode="External"/><Relationship Id="rId_hyperlink_2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/001w7jn25" TargetMode="External"/><Relationship Id="rId_hyperlink_2172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03v4gjf40" TargetMode="External"/><Relationship Id="rId_hyperlink_2174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/19" TargetMode="External"/><Relationship Id="rId_hyperlink_2175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_2176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_2178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.8007238" TargetMode="External"/><Relationship Id="rId_hyperlink_2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/146246" TargetMode="External"/><Relationship Id="rId_hyperlink_2181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdf/10.1038/s44319-024-00297-1?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM3_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM4_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM5_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM6_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM7_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM8_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM9_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM10_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44319-024-00297-1/MediaObjects/44319_2024_297_MOESM11_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/bioproject/?term=PRJNA1071838" TargetMode="External"/><Relationship Id="rId_hyperlink_2194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1247190" TargetMode="External"/><Relationship Id="rId_hyperlink_2195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3139-5901" TargetMode="External"/><Relationship Id="rId_hyperlink_2196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7804-7739" TargetMode="External"/><Relationship Id="rId_hyperlink_2197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5930-416X" TargetMode="External"/><Relationship Id="rId_hyperlink_2198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7561-4718" TargetMode="External"/><Relationship Id="rId_hyperlink_2199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3915-5723" TargetMode="External"/><Relationship Id="rId_hyperlink_2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9962-6788" TargetMode="External"/><Relationship Id="rId_hyperlink_2201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3291-5400" TargetMode="External"/><Relationship Id="rId_hyperlink_2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2834-0969" TargetMode="External"/><Relationship Id="rId_hyperlink_2203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6870-845X" TargetMode="External"/><Relationship Id="rId_hyperlink_2204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7706-2080" TargetMode="External"/><Relationship Id="rId_hyperlink_2205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5389-0241" TargetMode="External"/><Relationship Id="rId_hyperlink_2206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6877-6321" TargetMode="External"/><Relationship Id="rId_hyperlink_2207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9337-2003" TargetMode="External"/><Relationship Id="rId_hyperlink_2208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0718-4223" TargetMode="External"/><Relationship Id="rId_hyperlink_2209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_2210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4V6X" TargetMode="External"/><Relationship Id="rId_hyperlink_2211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4BEH" TargetMode="External"/><Relationship Id="rId_hyperlink_2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/015h0qg34" TargetMode="External"/><Relationship Id="rId_hyperlink_2214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03xjwb503" TargetMode="External"/><Relationship Id="rId_hyperlink_2215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00za53h95" TargetMode="External"/><Relationship Id="rId_hyperlink_2216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/040gcmg81" TargetMode="External"/><Relationship Id="rId_hyperlink_2217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/039bjqg32" TargetMode="External"/><Relationship Id="rId_hyperlink_2218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01dr6c206" TargetMode="External"/><Relationship Id="rId_hyperlink_2219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03pfsnq21" TargetMode="External"/><Relationship Id="rId_hyperlink_2220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04qyefj88" TargetMode="External"/><Relationship Id="rId_hyperlink_2221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/53" TargetMode="External"/><Relationship Id="rId_hyperlink_2222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_J238" TargetMode="External"/><Relationship Id="rId_hyperlink_2223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0594" TargetMode="External"/><Relationship Id="rId_hyperlink_2224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014212" TargetMode="External"/><Relationship Id="rId_hyperlink_2225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014210" TargetMode="External"/><Relationship Id="rId_hyperlink_2226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000432" TargetMode="External"/><Relationship Id="rId_hyperlink_2227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_2228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010279" TargetMode="External"/><Relationship Id="rId_hyperlink_2229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/146845" TargetMode="External"/><Relationship Id="rId_hyperlink_2230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/action/showPdf?pii=S0962-8924%2824%2900212-5" TargetMode="External"/><Relationship Id="rId_hyperlink_2231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_2232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_2233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5052-3967" TargetMode="External"/><Relationship Id="rId_hyperlink_2234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/arrayexpress/experiments/E-MTAB-9010" TargetMode="External"/><Relationship Id="rId_hyperlink_2236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150002" TargetMode="External"/><Relationship Id="rId_hyperlink_2237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.11.20.624447v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/11/21/2024.11.20.624447/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_2239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE131620" TargetMode="External"/><Relationship Id="rId_hyperlink_2240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE140528" TargetMode="External"/><Relationship Id="rId_hyperlink_2241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE263641" TargetMode="External"/><Relationship Id="rId_hyperlink_2242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1516-2083" TargetMode="External"/><Relationship Id="rId_hyperlink_2243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3246-6484" TargetMode="External"/><Relationship Id="rId_hyperlink_2244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0617-694X" TargetMode="External"/><Relationship Id="rId_hyperlink_2245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9080-631X" TargetMode="External"/><Relationship Id="rId_hyperlink_2246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6740-2755" TargetMode="External"/><Relationship Id="rId_hyperlink_2247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_2248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_2249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3909-1321" TargetMode="External"/><Relationship Id="rId_hyperlink_2250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5612-2774" TargetMode="External"/><Relationship Id="rId_hyperlink_2251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/76" TargetMode="External"/><Relationship Id="rId_hyperlink_2252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/22" TargetMode="External"/><Relationship Id="rId_hyperlink_2255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015899" TargetMode="External"/><Relationship Id="rId_hyperlink_2256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_2257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012919" TargetMode="External"/><Relationship Id="rId_hyperlink_2258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55219" TargetMode="External"/><Relationship Id="rId_hyperlink_2259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19455" TargetMode="External"/><Relationship Id="rId_hyperlink_2260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19457" TargetMode="External"/><Relationship Id="rId_hyperlink_2261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/147578" TargetMode="External"/><Relationship Id="rId_hyperlink_2262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-024-01445-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM4_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/221" TargetMode="External"/><Relationship Id="rId_hyperlink_2268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7108" TargetMode="External"/><Relationship Id="rId_hyperlink_2269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_2270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_2271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_2272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_2273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/261" TargetMode="External"/><Relationship Id="rId_hyperlink_2274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_2275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/64" TargetMode="External"/><Relationship Id="rId_hyperlink_2276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1098" TargetMode="External"/><Relationship Id="rId_hyperlink_2277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RR3" TargetMode="External"/><Relationship Id="rId_hyperlink_2278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RR4" TargetMode="External"/><Relationship Id="rId_hyperlink_2279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ONU" TargetMode="External"/><Relationship Id="rId_hyperlink_2280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5E6M" TargetMode="External"/><Relationship Id="rId_hyperlink_2281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4TNA" TargetMode="External"/><Relationship Id="rId_hyperlink_2282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6AHU" TargetMode="External"/><Relationship Id="rId_hyperlink_2283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4GCW" TargetMode="External"/><Relationship Id="rId_hyperlink_2284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5MTZ" TargetMode="External"/><Relationship Id="rId_hyperlink_2285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/557" TargetMode="External"/><Relationship Id="rId_hyperlink_2289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_2290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_2291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_2292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_2293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_2294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_2295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_2296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_2297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_2298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_2299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0518" TargetMode="External"/><Relationship Id="rId_hyperlink_2300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q9BQ52" TargetMode="External"/><Relationship Id="rId_hyperlink_2301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q7L0Y3" TargetMode="External"/><Relationship Id="rId_hyperlink_2302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q99714" TargetMode="External"/><Relationship Id="rId_hyperlink_2303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/147967" TargetMode="External"/><Relationship Id="rId_hyperlink_2304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41556-024-01588-4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01588-4/MediaObjects/41556_2024_1588_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01588-4/MediaObjects/41556_2024_1588_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01588-4/MediaObjects/41556_2024_1588_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01588-4/MediaObjects/41556_2024_1588_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-024-01588-4/MediaObjects/41556_2024_1588_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/223" TargetMode="External"/><Relationship Id="rId_hyperlink_2311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=5691" TargetMode="External"/><Relationship Id="rId_hyperlink_2312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=1247190" TargetMode="External"/><Relationship Id="rId_hyperlink_2313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0976-4341" TargetMode="External"/><Relationship Id="rId_hyperlink_2314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1372-1929" TargetMode="External"/><Relationship Id="rId_hyperlink_2315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5252-5429" TargetMode="External"/><Relationship Id="rId_hyperlink_2316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_2317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2959-4108" TargetMode="External"/><Relationship Id="rId_hyperlink_2318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4108-6704" TargetMode="External"/><Relationship Id="rId_hyperlink_2319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9947-115X" TargetMode="External"/><Relationship Id="rId_hyperlink_2320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_2321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7950-5746" TargetMode="External"/><Relationship Id="rId_hyperlink_2322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD035295" TargetMode="External"/><Relationship Id="rId_hyperlink_2323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1166" TargetMode="External"/><Relationship Id="rId_hyperlink_2324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4V88" TargetMode="External"/><Relationship Id="rId_hyperlink_2325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6SW9" TargetMode="External"/><Relationship Id="rId_hyperlink_2326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4YBB" TargetMode="External"/><Relationship Id="rId_hyperlink_2327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4V7R" TargetMode="External"/><Relationship Id="rId_hyperlink_2328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02crff812" TargetMode="External"/><Relationship Id="rId_hyperlink_2331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05a28rw58" TargetMode="External"/><Relationship Id="rId_hyperlink_2332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0316ej306" TargetMode="External"/><Relationship Id="rId_hyperlink_2333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02k7v4d05" TargetMode="External"/><Relationship Id="rId_hyperlink_2334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/567" TargetMode="External"/><Relationship Id="rId_hyperlink_2336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_2337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_2339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_2340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_2341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011811" TargetMode="External"/><Relationship Id="rId_hyperlink_2342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006459" TargetMode="External"/><Relationship Id="rId_hyperlink_2343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_2344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_2345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_2346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_2347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/proteomes/UP000002311" TargetMode="External"/><Relationship Id="rId_hyperlink_2348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/147933" TargetMode="External"/><Relationship Id="rId_hyperlink_2349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1360138525000317/pdfft?md5=c313014ec9f85e692f1adf25c55b0c4a&amp;pid=1-s2.0-S1360138525000317-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6207-4717" TargetMode="External"/><Relationship Id="rId_hyperlink_2351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3427-2229" TargetMode="External"/><Relationship Id="rId_hyperlink_2352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_2353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7532-3467" TargetMode="External"/><Relationship Id="rId_hyperlink_2354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/68" TargetMode="External"/><Relationship Id="rId_hyperlink_2355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1178" TargetMode="External"/><Relationship Id="rId_hyperlink_2356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QMA" TargetMode="External"/><Relationship Id="rId_hyperlink_2357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8XZV" TargetMode="External"/><Relationship Id="rId_hyperlink_2358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RDJ" TargetMode="External"/><Relationship Id="rId_hyperlink_2359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8WA1" TargetMode="External"/><Relationship Id="rId_hyperlink_2360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8GZG" TargetMode="External"/><Relationship Id="rId_hyperlink_2361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0304hq317" TargetMode="External"/><Relationship Id="rId_hyperlink_2362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17617/3.OYMBJ9" TargetMode="External"/><Relationship Id="rId_hyperlink_2366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/biostudies/studies/S-SCDT-10_1038-S44318-025-00400-9)" TargetMode="External"/><Relationship Id="rId_hyperlink_2367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/148466" TargetMode="External"/><Relationship Id="rId_hyperlink_2368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdf/10.1038/s44318-025-00400-9?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_2369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/suppl/10.1038/s44318-025-00400-9/suppl_file/44318_2025_400_moesm1_esm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/suppl/10.1038/s44318-025-00400-9/suppl_file/44318_2025_400_moesm2_esm.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_2371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/suppl/10.1038/s44318-025-00400-9/suppl_file/44318_2025_400_moesm4_esm.txt" TargetMode="External"/><Relationship Id="rId_hyperlink_2372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/suppl/10.1038/s44318-025-00400-9/suppl_file/44318_2025_400_moesm5_esm.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/suppl/10.1038/s44318-025-00400-9/suppl_file/44318_2025_400_moesm6_esm.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4788-0933" TargetMode="External"/><Relationship Id="rId_hyperlink_2375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0487-878X" TargetMode="External"/><Relationship Id="rId_hyperlink_2376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0846-5200" TargetMode="External"/><Relationship Id="rId_hyperlink_2377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_2378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3927-248X" TargetMode="External"/><Relationship Id="rId_hyperlink_2379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD060406" TargetMode="External"/><Relationship Id="rId_hyperlink_2380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/23" TargetMode="External"/><Relationship Id="rId_hyperlink_2383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_1922" TargetMode="External"/><Relationship Id="rId_hyperlink_2384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0042" TargetMode="External"/><Relationship Id="rId_hyperlink_2385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_4388" TargetMode="External"/><Relationship Id="rId_hyperlink_2386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_2387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006164" TargetMode="External"/><Relationship Id="rId_hyperlink_2388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015753" TargetMode="External"/><Relationship Id="rId_hyperlink_2389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_2391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000432" TargetMode="External"/><Relationship Id="rId_hyperlink_2392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022546" TargetMode="External"/><Relationship Id="rId_hyperlink_2393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_2394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001996" TargetMode="External"/><Relationship Id="rId_hyperlink_2395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020925" TargetMode="External"/><Relationship Id="rId_hyperlink_2396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55218" TargetMode="External"/><Relationship Id="rId_hyperlink_2397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_2398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51402" TargetMode="External"/><Relationship Id="rId_hyperlink_2399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51403" TargetMode="External"/><Relationship Id="rId_hyperlink_2400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51722" TargetMode="External"/><Relationship Id="rId_hyperlink_2401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51723" TargetMode="External"/><Relationship Id="rId_hyperlink_2402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51724" TargetMode="External"/><Relationship Id="rId_hyperlink_2403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51725" TargetMode="External"/><Relationship Id="rId_hyperlink_2404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/148437" TargetMode="External"/><Relationship Id="rId_hyperlink_2405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-025-57219-5.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-57219-5/MediaObjects/41467_2025_57219_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-57219-5/MediaObjects/41467_2025_57219_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-57219-5/MediaObjects/41467_2025_57219_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-57219-5/MediaObjects/41467_2025_57219_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/230" TargetMode="External"/><Relationship Id="rId_hyperlink_2411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_002728.1" TargetMode="External"/><Relationship Id="rId_hyperlink_2412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7108" TargetMode="External"/><Relationship Id="rId_hyperlink_2413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0287-3054" TargetMode="External"/><Relationship Id="rId_hyperlink_2414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2832-2685" TargetMode="External"/><Relationship Id="rId_hyperlink_2415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_2416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_2417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_2418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/263" TargetMode="External"/><Relationship Id="rId_hyperlink_2419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/60" TargetMode="External"/><Relationship Id="rId_hyperlink_2420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_2421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_2422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1181" TargetMode="External"/><Relationship Id="rId_hyperlink_2423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9GJT" TargetMode="External"/><Relationship Id="rId_hyperlink_2424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9GJU" TargetMode="External"/><Relationship Id="rId_hyperlink_2425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4N5B" TargetMode="External"/><Relationship Id="rId_hyperlink_2426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8JSL" TargetMode="External"/><Relationship Id="rId_hyperlink_2427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8SNX" TargetMode="External"/><Relationship Id="rId_hyperlink_2428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6UEN" TargetMode="External"/><Relationship Id="rId_hyperlink_2429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7YER" TargetMode="External"/><Relationship Id="rId_hyperlink_2430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6YYT" TargetMode="External"/><Relationship Id="rId_hyperlink_2431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6T0V" TargetMode="External"/><Relationship Id="rId_hyperlink_2432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6V85" TargetMode="External"/><Relationship Id="rId_hyperlink_2433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8KDC" TargetMode="External"/><Relationship Id="rId_hyperlink_2434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7YOU" TargetMode="External"/><Relationship Id="rId_hyperlink_2435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8IZL" TargetMode="External"/><Relationship Id="rId_hyperlink_2436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6U1X" TargetMode="External"/><Relationship Id="rId_hyperlink_2437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/583" TargetMode="External"/><Relationship Id="rId_hyperlink_2442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_2443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_2444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_2445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_2446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_2447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_2448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_2449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_2450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_2451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_2452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_2454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/148562" TargetMode="External"/><Relationship Id="rId_hyperlink_2455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_2456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_2457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/148442" TargetMode="External"/><Relationship Id="rId_hyperlink_2460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-025-58404-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0287-3054" TargetMode="External"/><Relationship Id="rId_hyperlink_2462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2832-2685" TargetMode="External"/><Relationship Id="rId_hyperlink_2463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_2464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_2465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_2466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/264" TargetMode="External"/><Relationship Id="rId_hyperlink_2467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_2468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_2469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1196" TargetMode="External"/><Relationship Id="rId_hyperlink_2470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51039" TargetMode="External"/><Relationship Id="rId_hyperlink_2475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51042" TargetMode="External"/><Relationship Id="rId_hyperlink_2476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51043" TargetMode="External"/><Relationship Id="rId_hyperlink_2477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51045" TargetMode="External"/><Relationship Id="rId_hyperlink_2478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51046" TargetMode="External"/><Relationship Id="rId_hyperlink_2479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51047" TargetMode="External"/><Relationship Id="rId_hyperlink_2480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51048" TargetMode="External"/><Relationship Id="rId_hyperlink_2481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51049" TargetMode="External"/><Relationship Id="rId_hyperlink_2482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51050" TargetMode="External"/><Relationship Id="rId_hyperlink_2483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51051" TargetMode="External"/><Relationship Id="rId_hyperlink_2484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51052" TargetMode="External"/><Relationship Id="rId_hyperlink_2485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51053" TargetMode="External"/><Relationship Id="rId_hyperlink_2486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51054" TargetMode="External"/><Relationship Id="rId_hyperlink_2487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51055" TargetMode="External"/><Relationship Id="rId_hyperlink_2488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51056" TargetMode="External"/><Relationship Id="rId_hyperlink_2489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51057" TargetMode="External"/><Relationship Id="rId_hyperlink_2490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51058" TargetMode="External"/><Relationship Id="rId_hyperlink_2491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51059" TargetMode="External"/><Relationship Id="rId_hyperlink_2492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51060" TargetMode="External"/><Relationship Id="rId_hyperlink_2493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51061" TargetMode="External"/><Relationship Id="rId_hyperlink_2494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51062" TargetMode="External"/><Relationship Id="rId_hyperlink_2495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51063" TargetMode="External"/><Relationship Id="rId_hyperlink_2496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51064" TargetMode="External"/><Relationship Id="rId_hyperlink_2497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51065" TargetMode="External"/><Relationship Id="rId_hyperlink_2498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51066" TargetMode="External"/><Relationship Id="rId_hyperlink_2499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51083" TargetMode="External"/><Relationship Id="rId_hyperlink_2500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51084" TargetMode="External"/><Relationship Id="rId_hyperlink_2501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51085" TargetMode="External"/><Relationship Id="rId_hyperlink_2502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-51086" TargetMode="External"/><Relationship Id="rId_hyperlink_2503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52117" TargetMode="External"/><Relationship Id="rId_hyperlink_2504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52118" TargetMode="External"/><Relationship Id="rId_hyperlink_2505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-52119" TargetMode="External"/><Relationship Id="rId_hyperlink_2506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/148941" TargetMode="External"/><Relationship Id="rId_hyperlink_2507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-025-58827-x.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58827-x/MediaObjects/41467_2025_58827_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/235" TargetMode="External"/><Relationship Id="rId_hyperlink_2510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58827-x/MediaObjects/41467_2025_58827_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58827-x/MediaObjects/41467_2025_58827_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-58827-x/MediaObjects/41467_2025_58827_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2773-6726" TargetMode="External"/><Relationship Id="rId_hyperlink_2514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5972-9865" TargetMode="External"/><Relationship Id="rId_hyperlink_2515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2221-482X" TargetMode="External"/><Relationship Id="rId_hyperlink_2516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3572-0223" TargetMode="External"/><Relationship Id="rId_hyperlink_2517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_2518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_2519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_2520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/265" TargetMode="External"/><Relationship Id="rId_hyperlink_2521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/72" TargetMode="External"/><Relationship Id="rId_hyperlink_2522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1204" TargetMode="External"/><Relationship Id="rId_hyperlink_2523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9G5B" TargetMode="External"/><Relationship Id="rId_hyperlink_2524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9G5C" TargetMode="External"/><Relationship Id="rId_hyperlink_2525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9G5D" TargetMode="External"/><Relationship Id="rId_hyperlink_2526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9G5E" TargetMode="External"/><Relationship Id="rId_hyperlink_2527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9HFM" TargetMode="External"/><Relationship Id="rId_hyperlink_2528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9HFN" TargetMode="External"/><Relationship Id="rId_hyperlink_2529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9HFO" TargetMode="External"/><Relationship Id="rId_hyperlink_2530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3J9M" TargetMode="External"/><Relationship Id="rId_hyperlink_2531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6GAW" TargetMode="External"/><Relationship Id="rId_hyperlink_2532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6RW5" TargetMode="External"/><Relationship Id="rId_hyperlink_2533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PNT" TargetMode="External"/><Relationship Id="rId_hyperlink_2534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PNX" TargetMode="External"/><Relationship Id="rId_hyperlink_2535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PO1" TargetMode="External"/><Relationship Id="rId_hyperlink_2536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PO2" TargetMode="External"/><Relationship Id="rId_hyperlink_2537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8CSP" TargetMode="External"/><Relationship Id="rId_hyperlink_2538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8CSR" TargetMode="External"/><Relationship Id="rId_hyperlink_2539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_2540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/592" TargetMode="External"/><Relationship Id="rId_hyperlink_2545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0045" TargetMode="External"/><Relationship Id="rId_hyperlink_2546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_2547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_2548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_2549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_2550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003420" TargetMode="External"/><Relationship Id="rId_hyperlink_2551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_2552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_2553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_2554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_2555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150003" TargetMode="External"/><Relationship Id="rId_hyperlink_2556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/ange.202500257?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_2557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fange.202500257&amp;file=ange202500257-supp-0001-SuppMat.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubchem.ncbi.nlm.nih.gov/compound/8454" TargetMode="External"/><Relationship Id="rId_hyperlink_2559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7087-5046" TargetMode="External"/><Relationship Id="rId_hyperlink_2560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7822-2066" TargetMode="External"/><Relationship Id="rId_hyperlink_2561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8529-5220" TargetMode="External"/><Relationship Id="rId_hyperlink_2562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_2563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/89" TargetMode="External"/><Relationship Id="rId_hyperlink_2564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_2565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/27" TargetMode="External"/><Relationship Id="rId_hyperlink_2566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_028509" TargetMode="External"/><Relationship Id="rId_hyperlink_2567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/arrayexpress/experiments/E-MTAB-9010" TargetMode="External"/><Relationship Id="rId_hyperlink_2568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149402" TargetMode="External"/><Relationship Id="rId_hyperlink_2569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-025-01555-z.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01555-z/MediaObjects/41594_2025_1555_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01555-z/MediaObjects/41594_2025_1555_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01555-z/MediaObjects/41594_2025_1555_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01555-z/MediaObjects/41594_2025_1555_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/248" TargetMode="External"/><Relationship Id="rId_hyperlink_2575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE263641" TargetMode="External"/><Relationship Id="rId_hyperlink_2576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE131620" TargetMode="External"/><Relationship Id="rId_hyperlink_2577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE140528" TargetMode="External"/><Relationship Id="rId_hyperlink_2578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE259000" TargetMode="External"/><Relationship Id="rId_hyperlink_2579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE256663" TargetMode="External"/><Relationship Id="rId_hyperlink_2580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE257306" TargetMode="External"/><Relationship Id="rId_hyperlink_2581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE257528" TargetMode="External"/><Relationship Id="rId_hyperlink_2582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_2583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1516-2083" TargetMode="External"/><Relationship Id="rId_hyperlink_2584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3246-6484" TargetMode="External"/><Relationship Id="rId_hyperlink_2585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0617-694X" TargetMode="External"/><Relationship Id="rId_hyperlink_2586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9080-631X" TargetMode="External"/><Relationship Id="rId_hyperlink_2587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6740-2755" TargetMode="External"/><Relationship Id="rId_hyperlink_2588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_2589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_2590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3909-1321" TargetMode="External"/><Relationship Id="rId_hyperlink_2591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5612-2774" TargetMode="External"/><Relationship Id="rId_hyperlink_2592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6640-2641" TargetMode="External"/><Relationship Id="rId_hyperlink_2593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/66" TargetMode="External"/><Relationship Id="rId_hyperlink_2594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/26" TargetMode="External"/><Relationship Id="rId_hyperlink_2597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016381" TargetMode="External"/><Relationship Id="rId_hyperlink_2598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016368" TargetMode="External"/><Relationship Id="rId_hyperlink_2599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013291" TargetMode="External"/><Relationship Id="rId_hyperlink_2600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_2601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016366" TargetMode="External"/><Relationship Id="rId_hyperlink_2602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_2603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008520" TargetMode="External"/><Relationship Id="rId_hyperlink_2604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015899" TargetMode="External"/><Relationship Id="rId_hyperlink_2605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026118" TargetMode="External"/><Relationship Id="rId_hyperlink_2606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_2607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14932098" TargetMode="External"/><Relationship Id="rId_hyperlink_2608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/149502" TargetMode="External"/><Relationship Id="rId_hyperlink_2609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.adr3498/suppl_file/science.adr3498_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.adr3498/suppl_file/science.adr3498_mdar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.adr3498/suppl_file/science.adr3498_tables_s1_to_s5.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_2612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/237" TargetMode="External"/><Relationship Id="rId_hyperlink_2613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE292101" TargetMode="External"/><Relationship Id="rId_hyperlink_2614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_2615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9568-0245" TargetMode="External"/><Relationship Id="rId_hyperlink_2616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7280-2102" TargetMode="External"/><Relationship Id="rId_hyperlink_2617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3572-0223" TargetMode="External"/><Relationship Id="rId_hyperlink_2618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7574-0829" TargetMode="External"/><Relationship Id="rId_hyperlink_2619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5548-3308" TargetMode="External"/><Relationship Id="rId_hyperlink_2620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6880-4839" TargetMode="External"/><Relationship Id="rId_hyperlink_2621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3316-9999" TargetMode="External"/><Relationship Id="rId_hyperlink_2622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4329-9876" TargetMode="External"/><Relationship Id="rId_hyperlink_2623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7275-0094" TargetMode="External"/><Relationship Id="rId_hyperlink_2624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8908-4295" TargetMode="External"/><Relationship Id="rId_hyperlink_2625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1647-7538" TargetMode="External"/><Relationship Id="rId_hyperlink_2626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8641-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_2627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_2628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6740-2755" TargetMode="External"/><Relationship Id="rId_hyperlink_2629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_2630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5096-1975" TargetMode="External"/><Relationship Id="rId_hyperlink_2631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_2632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD061846" TargetMode="External"/><Relationship Id="rId_hyperlink_2633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD061876" TargetMode="External"/><Relationship Id="rId_hyperlink_2634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD061877" TargetMode="External"/><Relationship Id="rId_hyperlink_2635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1224" TargetMode="External"/><Relationship Id="rId_hyperlink_2636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_2640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_2641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/614" TargetMode="External"/><Relationship Id="rId_hyperlink_2642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_2643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0140" TargetMode="External"/><Relationship Id="rId_hyperlink_2644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003420" TargetMode="External"/><Relationship Id="rId_hyperlink_2645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000432" TargetMode="External"/><Relationship Id="rId_hyperlink_2646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006442" TargetMode="External"/><Relationship Id="rId_hyperlink_2647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019186" TargetMode="External"/><Relationship Id="rId_hyperlink_2648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_2649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_2650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016884" TargetMode="External"/><Relationship Id="rId_hyperlink_2651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026112" TargetMode="External"/><Relationship Id="rId_hyperlink_2652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001459" TargetMode="External"/><Relationship Id="rId_hyperlink_2653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014601" TargetMode="External"/><Relationship Id="rId_hyperlink_2654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_2656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015753" TargetMode="External"/><Relationship Id="rId_hyperlink_2657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013046" TargetMode="External"/><Relationship Id="rId_hyperlink_2658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_2659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_2660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_2661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_2662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_2663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15260712" TargetMode="External"/><Relationship Id="rId_hyperlink_2664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15241939" TargetMode="External"/><Relationship Id="rId_hyperlink_2665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150004" TargetMode="External"/><Relationship Id="rId_hyperlink_2666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/epdf/10.1080/15476286.2025.2530797?needAccess=true" TargetMode="External"/><Relationship Id="rId_hyperlink_2667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_2668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-0710" TargetMode="External"/><Relationship Id="rId_hyperlink_2669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-16476" TargetMode="External"/><Relationship Id="rId_hyperlink_2671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19442" TargetMode="External"/><Relationship Id="rId_hyperlink_2672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-50639" TargetMode="External"/><Relationship Id="rId_hyperlink_2673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-50644" TargetMode="External"/><Relationship Id="rId_hyperlink_2674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-50033" TargetMode="External"/><Relationship Id="rId_hyperlink_2675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152223" TargetMode="External"/><Relationship Id="rId_hyperlink_2676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-025-01653-y.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM5_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_2682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM6_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_2683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM8_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM9_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM10_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM11_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM12_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM13_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-025-01653-y/MediaObjects/41594_2025_1653_MOESM14_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/249" TargetMode="External"/><Relationship Id="rId_hyperlink_2692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0732-8386" TargetMode="External"/><Relationship Id="rId_hyperlink_2693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4787-8115" TargetMode="External"/><Relationship Id="rId_hyperlink_2694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9961-7872" TargetMode="External"/><Relationship Id="rId_hyperlink_2695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2136-6525" TargetMode="External"/><Relationship Id="rId_hyperlink_2696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5692-2096" TargetMode="External"/><Relationship Id="rId_hyperlink_2697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5570-9437" TargetMode="External"/><Relationship Id="rId_hyperlink_2698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1096-8405" TargetMode="External"/><Relationship Id="rId_hyperlink_2699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8757-3896" TargetMode="External"/><Relationship Id="rId_hyperlink_2700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5096-1975" TargetMode="External"/><Relationship Id="rId_hyperlink_2701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_2702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9085-5130" TargetMode="External"/><Relationship Id="rId_hyperlink_2703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1465-6591" TargetMode="External"/><Relationship Id="rId_hyperlink_2704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD057359" TargetMode="External"/><Relationship Id="rId_hyperlink_2705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8C8H" TargetMode="External"/><Relationship Id="rId_hyperlink_2706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RQK" TargetMode="External"/><Relationship Id="rId_hyperlink_2707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9FPY" TargetMode="External"/><Relationship Id="rId_hyperlink_2708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9FQ6" TargetMode="External"/><Relationship Id="rId_hyperlink_2709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9EX9" TargetMode="External"/><Relationship Id="rId_hyperlink_2710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6RFL" TargetMode="External"/><Relationship Id="rId_hyperlink_2711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6RIC" TargetMode="External"/><Relationship Id="rId_hyperlink_2712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7AMV" TargetMode="External"/><Relationship Id="rId_hyperlink_2713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_2714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03pt86f80" TargetMode="External"/><Relationship Id="rId_hyperlink_2715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/024mw5h28" TargetMode="External"/><Relationship Id="rId_hyperlink_2716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/015qjqf64" TargetMode="External"/><Relationship Id="rId_hyperlink_2717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02a98s891" TargetMode="External"/><Relationship Id="rId_hyperlink_2718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/4/25" TargetMode="External"/><Relationship Id="rId_hyperlink_2719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_2721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_2722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_2723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_2724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0058" TargetMode="External"/><Relationship Id="rId_hyperlink_2725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020563" TargetMode="External"/><Relationship Id="rId_hyperlink_2726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/proteomes/UP000000344" TargetMode="External"/><Relationship Id="rId_hyperlink_2727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/42230" TargetMode="External"/><Relationship Id="rId_hyperlink_2728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48138" TargetMode="External"/><Relationship Id="rId_hyperlink_2729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/187142" TargetMode="External"/><Relationship Id="rId_hyperlink_2730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/61585" TargetMode="External"/><Relationship Id="rId_hyperlink_2731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/151604" TargetMode="External"/><Relationship Id="rId_hyperlink_2732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-025-63442-x.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-63442-x/MediaObjects/41467_2025_63442_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-63442-x/MediaObjects/41467_2025_63442_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-63442-x/MediaObjects/41467_2025_63442_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-63442-x/MediaObjects/41467_2025_63442_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-63442-x/MediaObjects/41467_2025_63442_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-63442-x/MediaObjects/41467_2025_63442_MOESM6_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-63442-x/MediaObjects/41467_2025_63442_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/247" TargetMode="External"/><Relationship Id="rId_hyperlink_2741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1577-7309" TargetMode="External"/><Relationship Id="rId_hyperlink_2742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2021-7146" TargetMode="External"/><Relationship Id="rId_hyperlink_2743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9741-5119" TargetMode="External"/><Relationship Id="rId_hyperlink_2744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4340-5847" TargetMode="External"/><Relationship Id="rId_hyperlink_2745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_2746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4554-7336" TargetMode="External"/><Relationship Id="rId_hyperlink_2747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0048-889X" TargetMode="External"/><Relationship Id="rId_hyperlink_2748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0918-6871" TargetMode="External"/><Relationship Id="rId_hyperlink_2749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0410-1199" TargetMode="External"/><Relationship Id="rId_hyperlink_2750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4313-491X" TargetMode="External"/><Relationship Id="rId_hyperlink_2751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_2752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0946-8166" TargetMode="External"/><Relationship Id="rId_hyperlink_2753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3270-3144" TargetMode="External"/><Relationship Id="rId_hyperlink_2754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2990-3660" TargetMode="External"/><Relationship Id="rId_hyperlink_2755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9184-7607" TargetMode="External"/><Relationship Id="rId_hyperlink_2756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_2757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-2381" TargetMode="External"/><Relationship Id="rId_hyperlink_2758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD066563" TargetMode="External"/><Relationship Id="rId_hyperlink_2759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD067088" TargetMode="External"/><Relationship Id="rId_hyperlink_2760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD063550" TargetMode="External"/><Relationship Id="rId_hyperlink_2761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/398" TargetMode="External"/><Relationship Id="rId_hyperlink_2762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6XZ1" TargetMode="External"/><Relationship Id="rId_hyperlink_2763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03a1kwz48" TargetMode="External"/><Relationship Id="rId_hyperlink_2766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/025z3z560" TargetMode="External"/><Relationship Id="rId_hyperlink_2767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rdrb571" TargetMode="External"/><Relationship Id="rId_hyperlink_2768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/24" TargetMode="External"/><Relationship Id="rId_hyperlink_2769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_2770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013715" TargetMode="External"/><Relationship Id="rId_hyperlink_2771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_2772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_2773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_2774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014212" TargetMode="External"/><Relationship Id="rId_hyperlink_2775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016664" TargetMode="External"/><Relationship Id="rId_hyperlink_2777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_2778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014565" TargetMode="External"/><Relationship Id="rId_hyperlink_2779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_2780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015753" TargetMode="External"/><Relationship Id="rId_hyperlink_2781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_2782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_2783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15772692" TargetMode="External"/><Relationship Id="rId_hyperlink_2784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/151736" TargetMode="External"/><Relationship Id="rId_hyperlink_2785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/hsz-2025-0170/pdf?licenseType=open-access" TargetMode="External"/><Relationship Id="rId_hyperlink_2786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7280-2102" TargetMode="External"/><Relationship Id="rId_hyperlink_2787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_2788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1260" TargetMode="External"/><Relationship Id="rId_hyperlink_2789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_2791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00kybxq39" TargetMode="External"/><Relationship Id="rId_hyperlink_2792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164149" TargetMode="External"/><Relationship Id="rId_hyperlink_2793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plan.goettingen-research-online.de/" TargetMode="External"/><Relationship Id="rId_hyperlink_2794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5584-7828" TargetMode="External"/><Relationship Id="rId_hyperlink_2795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1236-0815" TargetMode="External"/><Relationship Id="rId_hyperlink_2796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6184-3891" TargetMode="External"/><Relationship Id="rId_hyperlink_2797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8259-2577" TargetMode="External"/><Relationship Id="rId_hyperlink_2798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4541-4018" TargetMode="External"/><Relationship Id="rId_hyperlink_2799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3639-3187" TargetMode="External"/><Relationship Id="rId_hyperlink_2800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8165-4780" TargetMode="External"/><Relationship Id="rId_hyperlink_2801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9726-3135" TargetMode="External"/><Relationship Id="rId_hyperlink_2802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_2803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7238-5339" TargetMode="External"/><Relationship Id="rId_hyperlink_2804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1276" TargetMode="External"/><Relationship Id="rId_hyperlink_2805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05745n787" TargetMode="External"/><Relationship Id="rId_hyperlink_2807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_2809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/biostudies/studies/S-SCDT-10_1038-S44320-025-00165-7" TargetMode="External"/><Relationship Id="rId_hyperlink_2810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152397" TargetMode="External"/><Relationship Id="rId_hyperlink_2811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdf/10.1038/s44320-025-00165-7?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_2812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44320-025-00165-7/MediaObjects/44320_2025_165_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs44320-025-00165-7/MediaObjects/44320_2025_165_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE284561" TargetMode="External"/><Relationship Id="rId_hyperlink_2815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE178593" TargetMode="External"/><Relationship Id="rId_hyperlink_2816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE242374" TargetMode="External"/><Relationship Id="rId_hyperlink_2817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1403-2136" TargetMode="External"/><Relationship Id="rId_hyperlink_2818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3909-1321" TargetMode="External"/><Relationship Id="rId_hyperlink_2819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4087-3730" TargetMode="External"/><Relationship Id="rId_hyperlink_2820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4438-3618" TargetMode="External"/><Relationship Id="rId_hyperlink_2821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0617-694X" TargetMode="External"/><Relationship Id="rId_hyperlink_2822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3986-6509" TargetMode="External"/><Relationship Id="rId_hyperlink_2823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_2824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f54p054" TargetMode="External"/><Relationship Id="rId_hyperlink_2826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/52" TargetMode="External"/><Relationship Id="rId_hyperlink_2828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_Z232" TargetMode="External"/><Relationship Id="rId_hyperlink_2829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_390918" TargetMode="External"/><Relationship Id="rId_hyperlink_2830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2753160" TargetMode="External"/><Relationship Id="rId_hyperlink_2831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_307121" TargetMode="External"/><Relationship Id="rId_hyperlink_2832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2737370" TargetMode="External"/><Relationship Id="rId_hyperlink_2833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014583" TargetMode="External"/><Relationship Id="rId_hyperlink_2834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011847" TargetMode="External"/><Relationship Id="rId_hyperlink_2835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016368" TargetMode="External"/><Relationship Id="rId_hyperlink_2836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024194" TargetMode="External"/><Relationship Id="rId_hyperlink_2837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026118" TargetMode="External"/><Relationship Id="rId_hyperlink_2838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026110" TargetMode="External"/><Relationship Id="rId_hyperlink_2839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016366" TargetMode="External"/><Relationship Id="rId_hyperlink_2840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013291" TargetMode="External"/><Relationship Id="rId_hyperlink_2841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_2842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023614" TargetMode="External"/><Relationship Id="rId_hyperlink_2843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_2844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25625/03K7BQ" TargetMode="External"/><Relationship Id="rId_hyperlink_2845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152231" TargetMode="External"/><Relationship Id="rId_hyperlink_2846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rupress.org/jcb/article-pdf/224/12/e202312140/1951864/jcb_202312140.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/251" TargetMode="External"/><Relationship Id="rId_hyperlink_2848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.bio-protocol.org/cjrap.aspx?eid=10.1083/jcb.202312140" TargetMode="External"/><Relationship Id="rId_hyperlink_2849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massive.ucsd.edu/ProteoSAFe/QueryMSV?id=MSV000098905" TargetMode="External"/><Relationship Id="rId_hyperlink_2850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=46514" TargetMode="External"/><Relationship Id="rId_hyperlink_2851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9438-6048" TargetMode="External"/><Relationship Id="rId_hyperlink_2852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6553-9619" TargetMode="External"/><Relationship Id="rId_hyperlink_2853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9095-0204" TargetMode="External"/><Relationship Id="rId_hyperlink_2854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0846-5200" TargetMode="External"/><Relationship Id="rId_hyperlink_2855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8695-2502" TargetMode="External"/><Relationship Id="rId_hyperlink_2856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5253-1938" TargetMode="External"/><Relationship Id="rId_hyperlink_2857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6352-8294" TargetMode="External"/><Relationship Id="rId_hyperlink_2858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_2859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2515-9707" TargetMode="External"/><Relationship Id="rId_hyperlink_2860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3927-248X" TargetMode="External"/><Relationship Id="rId_hyperlink_2861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD043650" TargetMode="External"/><Relationship Id="rId_hyperlink_2862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD067579" TargetMode="External"/><Relationship Id="rId_hyperlink_2863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/93" TargetMode="External"/><Relationship Id="rId_hyperlink_2864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1267" TargetMode="External"/><Relationship Id="rId_hyperlink_2865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/640" TargetMode="External"/><Relationship Id="rId_hyperlink_2868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020922" TargetMode="External"/><Relationship Id="rId_hyperlink_2869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014237" TargetMode="External"/><Relationship Id="rId_hyperlink_2870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_2871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_2872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_2873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002456" TargetMode="External"/><Relationship Id="rId_hyperlink_2874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_2876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006809" TargetMode="External"/><Relationship Id="rId_hyperlink_2877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016418" TargetMode="External"/><Relationship Id="rId_hyperlink_2878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152447" TargetMode="External"/><Relationship Id="rId_hyperlink_2879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4117-5904" TargetMode="External"/><Relationship Id="rId_hyperlink_2880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_2881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0316ej306" TargetMode="External"/><Relationship Id="rId_hyperlink_2883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/144764" TargetMode="External"/><Relationship Id="rId_hyperlink_2884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2211124724009604/pdfft?md5=349a138cfb1305eb36f181ea478312f4&amp;pid=1-s2.0-S2211124724009604-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S2211124724009604-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_2887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_2888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_2889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5052-3967" TargetMode="External"/><Relationship Id="rId_hyperlink_2890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/28" TargetMode="External"/><Relationship Id="rId_hyperlink_2891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/37" TargetMode="External"/><Relationship Id="rId_hyperlink_2893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2576217" TargetMode="External"/><Relationship Id="rId_hyperlink_2894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2340773" TargetMode="External"/><Relationship Id="rId_hyperlink_2895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2340590" TargetMode="External"/><Relationship Id="rId_hyperlink_2896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2572291" TargetMode="External"/><Relationship Id="rId_hyperlink_2897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1720813" TargetMode="External"/><Relationship Id="rId_hyperlink_2898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_439702" TargetMode="External"/><Relationship Id="rId_hyperlink_2899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2107448" TargetMode="External"/><Relationship Id="rId_hyperlink_2900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_564803" TargetMode="External"/><Relationship Id="rId_hyperlink_2901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10562652" TargetMode="External"/><Relationship Id="rId_hyperlink_2902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_823586" TargetMode="External"/><Relationship Id="rId_hyperlink_2903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628082" TargetMode="External"/><Relationship Id="rId_hyperlink_2904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2798794" TargetMode="External"/><Relationship Id="rId_hyperlink_2905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2879841" TargetMode="External"/><Relationship Id="rId_hyperlink_2906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10658965" TargetMode="External"/><Relationship Id="rId_hyperlink_2907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2799391" TargetMode="External"/><Relationship Id="rId_hyperlink_2908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2217579" TargetMode="External"/><Relationship Id="rId_hyperlink_2909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2223210" TargetMode="External"/><Relationship Id="rId_hyperlink_2910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0060" TargetMode="External"/><Relationship Id="rId_hyperlink_2911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U427" TargetMode="External"/><Relationship Id="rId_hyperlink_2912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_2913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_4388" TargetMode="External"/><Relationship Id="rId_hyperlink_2914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_2915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014210" TargetMode="External"/><Relationship Id="rId_hyperlink_2916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_2917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_2918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024427" TargetMode="External"/><Relationship Id="rId_hyperlink_2919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48309" TargetMode="External"/><Relationship Id="rId_hyperlink_2920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_2921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/62988" TargetMode="External"/><Relationship Id="rId_hyperlink_2922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alphafold.ebi.ac.uk/entry/AF-Q7L8L6-F1" TargetMode="External"/><Relationship Id="rId_hyperlink_2923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150452" TargetMode="External"/><Relationship Id="rId_hyperlink_2924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/article-pdf/53/13/gkaf665/63716510/gkaf665.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/rouskinlab/seismic-rna" TargetMode="External"/><Relationship Id="rId_hyperlink_2926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Ahram-Ahn/FASTKD5-analysis" TargetMode="External"/><Relationship Id="rId_hyperlink_2927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE290841" TargetMode="External"/><Relationship Id="rId_hyperlink_2928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_2929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2525-2867" TargetMode="External"/><Relationship Id="rId_hyperlink_2930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_2931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1520-1342" TargetMode="External"/><Relationship Id="rId_hyperlink_2932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4503-6034" TargetMode="External"/><Relationship Id="rId_hyperlink_2933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_2934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1498-9473" TargetMode="External"/><Relationship Id="rId_hyperlink_2935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/55" TargetMode="External"/><Relationship Id="rId_hyperlink_2936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_2937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1310" TargetMode="External"/><Relationship Id="rId_hyperlink_2938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02dgjyy92" TargetMode="External"/><Relationship Id="rId_hyperlink_2939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05m2fqn25" TargetMode="External"/><Relationship Id="rId_hyperlink_2940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01pxwe438" TargetMode="External"/><Relationship Id="rId_hyperlink_2942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ghs6f64" TargetMode="External"/><Relationship Id="rId_hyperlink_2943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_2946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/716" TargetMode="External"/><Relationship Id="rId_hyperlink_2947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_2270" TargetMode="External"/><Relationship Id="rId_hyperlink_2948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_2949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_2950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011798" TargetMode="External"/><Relationship Id="rId_hyperlink_2951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_2952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024373" TargetMode="External"/><Relationship Id="rId_hyperlink_2953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_2954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_2955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13905679" TargetMode="External"/><Relationship Id="rId_hyperlink_2956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/148396" TargetMode="External"/><Relationship Id="rId_hyperlink_2957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1535947625000441/pdfft?md5=5012087609ec36abcea6103d2f5396ec&amp;pid=1-s2.0-S1535947625000441-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1535947625000441-mmc1.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1535947625000441-mmc2.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1535947625000441-mmc3.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1535947625000441-mmc4.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1535947625000441-mmc5.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1535947625000441-mmc6.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1535947625000441-mmc7.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/255" TargetMode="External"/><Relationship Id="rId_hyperlink_2966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_2967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5343-4926" TargetMode="External"/><Relationship Id="rId_hyperlink_2968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-9717-5710" TargetMode="External"/><Relationship Id="rId_hyperlink_2969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8284-954X" TargetMode="External"/><Relationship Id="rId_hyperlink_2970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7978-8811" TargetMode="External"/><Relationship Id="rId_hyperlink_2971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-2381" TargetMode="External"/><Relationship Id="rId_hyperlink_2972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_2973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_2974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD053470" TargetMode="External"/><Relationship Id="rId_hyperlink_2975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD052826" TargetMode="External"/><Relationship Id="rId_hyperlink_2976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/412" TargetMode="External"/><Relationship Id="rId_hyperlink_2977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/56" TargetMode="External"/><Relationship Id="rId_hyperlink_2978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1311" TargetMode="External"/><Relationship Id="rId_hyperlink_2979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2VN9" TargetMode="External"/><Relationship Id="rId_hyperlink_2980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2WEL" TargetMode="External"/><Relationship Id="rId_hyperlink_2981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_2982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_2983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_2984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/644" TargetMode="External"/><Relationship Id="rId_hyperlink_2985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_1922" TargetMode="External"/><Relationship Id="rId_hyperlink_2986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_2987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_2988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_2989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004870" TargetMode="External"/><Relationship Id="rId_hyperlink_2990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_2991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019213" TargetMode="External"/><Relationship Id="rId_hyperlink_2992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014080" TargetMode="External"/><Relationship Id="rId_hyperlink_2993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017330" TargetMode="External"/><Relationship Id="rId_hyperlink_2994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018703" TargetMode="External"/><Relationship Id="rId_hyperlink_2995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_2996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153290" TargetMode="External"/><Relationship Id="rId_hyperlink_2997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/anie.202500257?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_2998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fanie.202500257&amp;file=anie202500257-supp-0001-SuppMat.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubchem.ncbi.nlm.nih.gov/compound/8454" TargetMode="External"/><Relationship Id="rId_hyperlink_3000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7087-5046" TargetMode="External"/><Relationship Id="rId_hyperlink_3001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7822-2066" TargetMode="External"/><Relationship Id="rId_hyperlink_3002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8529-5220" TargetMode="External"/><Relationship Id="rId_hyperlink_3003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_3004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/75" TargetMode="External"/><Relationship Id="rId_hyperlink_3005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_3006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/38" TargetMode="External"/><Relationship Id="rId_hyperlink_3007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153281" TargetMode="External"/><Relationship Id="rId_hyperlink_3008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/anie.202305463?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fange.202305463&amp;file=ange202305463-sup-0001-misc_information.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubchem.ncbi.nlm.nih.gov/compound/66053" TargetMode="External"/><Relationship Id="rId_hyperlink_3011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_3012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7822-2066" TargetMode="External"/><Relationship Id="rId_hyperlink_3013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2136-6525" TargetMode="External"/><Relationship Id="rId_hyperlink_3014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/9" TargetMode="External"/><Relationship Id="rId_hyperlink_3015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_3016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/39" TargetMode="External"/><Relationship Id="rId_hyperlink_3017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019037" TargetMode="External"/><Relationship Id="rId_hyperlink_3018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019476" TargetMode="External"/><Relationship Id="rId_hyperlink_3019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014227" TargetMode="External"/><Relationship Id="rId_hyperlink_3020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150898" TargetMode="External"/><Relationship Id="rId_hyperlink_3021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/article-pdf/53/15/gkaf727/64075428/gkaf727.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://figshare.com/s/6b2091a24a327ed546e4" TargetMode="External"/><Relationship Id="rId_hyperlink_3023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massive.ucsd.edu/ProteoSAFe/QueryMSV?id=MSV000094879" TargetMode="External"/><Relationship Id="rId_hyperlink_3024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=511693" TargetMode="External"/><Relationship Id="rId_hyperlink_3025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0846-5200" TargetMode="External"/><Relationship Id="rId_hyperlink_3026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6553-9619" TargetMode="External"/><Relationship Id="rId_hyperlink_3027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1697-9201" TargetMode="External"/><Relationship Id="rId_hyperlink_3028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_3029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0129-8112" TargetMode="External"/><Relationship Id="rId_hyperlink_3030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0652-1574" TargetMode="External"/><Relationship Id="rId_hyperlink_3031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5748-0027" TargetMode="External"/><Relationship Id="rId_hyperlink_3032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0868-6775" TargetMode="External"/><Relationship Id="rId_hyperlink_3033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7220-3120" TargetMode="External"/><Relationship Id="rId_hyperlink_3034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9650-4171" TargetMode="External"/><Relationship Id="rId_hyperlink_3035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9538-5983" TargetMode="External"/><Relationship Id="rId_hyperlink_3036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9121-7675" TargetMode="External"/><Relationship Id="rId_hyperlink_3037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2442-7538" TargetMode="External"/><Relationship Id="rId_hyperlink_3038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9932-3138" TargetMode="External"/><Relationship Id="rId_hyperlink_3039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0550-5545" TargetMode="External"/><Relationship Id="rId_hyperlink_3040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1985-2994" TargetMode="External"/><Relationship Id="rId_hyperlink_3041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9123-5689" TargetMode="External"/><Relationship Id="rId_hyperlink_3042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_3043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_3044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_3045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1739-6086" TargetMode="External"/><Relationship Id="rId_hyperlink_3046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1739-4598" TargetMode="External"/><Relationship Id="rId_hyperlink_3047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2515-9707" TargetMode="External"/><Relationship Id="rId_hyperlink_3048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2833-6070" TargetMode="External"/><Relationship Id="rId_hyperlink_3049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_3050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD052614" TargetMode="External"/><Relationship Id="rId_hyperlink_3051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1312" TargetMode="External"/><Relationship Id="rId_hyperlink_3052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6fdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2bz2" TargetMode="External"/><Relationship Id="rId_hyperlink_3054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5lsb" TargetMode="External"/><Relationship Id="rId_hyperlink_3055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8uhg" TargetMode="External"/><Relationship Id="rId_hyperlink_3056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ogm" TargetMode="External"/><Relationship Id="rId_hyperlink_3057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5nco" TargetMode="External"/><Relationship Id="rId_hyperlink_3058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5afi" TargetMode="External"/><Relationship Id="rId_hyperlink_3059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1CQI" TargetMode="External"/><Relationship Id="rId_hyperlink_3060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1id3" TargetMode="External"/><Relationship Id="rId_hyperlink_3061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4rul" TargetMode="External"/><Relationship Id="rId_hyperlink_3062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5wfe" TargetMode="External"/><Relationship Id="rId_hyperlink_3063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4yew" TargetMode="External"/><Relationship Id="rId_hyperlink_3064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3iv5" TargetMode="External"/><Relationship Id="rId_hyperlink_3065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5ogh" TargetMode="External"/><Relationship Id="rId_hyperlink_3066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_3067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_3070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03a1kwz48" TargetMode="External"/><Relationship Id="rId_hyperlink_3071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04428zn91" TargetMode="External"/><Relationship Id="rId_hyperlink_3072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/042nb2s44" TargetMode="External"/><Relationship Id="rId_hyperlink_3073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pjgxh97" TargetMode="External"/><Relationship Id="rId_hyperlink_3074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012042" TargetMode="External"/><Relationship Id="rId_hyperlink_3075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_3076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014477" TargetMode="External"/><Relationship Id="rId_hyperlink_3077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_3078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000432" TargetMode="External"/><Relationship Id="rId_hyperlink_3079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_3080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_3081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_3082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_3083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012773" TargetMode="External"/><Relationship Id="rId_hyperlink_3084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/proteomes/UP000002311" TargetMode="External"/><Relationship Id="rId_hyperlink_3085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/151710" TargetMode="External"/><Relationship Id="rId_hyperlink_3086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/pdf/10.1126/sciadv.ady2211?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.ady2211/suppl_file/sciadv.ady2211_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0543-0249" TargetMode="External"/><Relationship Id="rId_hyperlink_3089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9277-1053" TargetMode="External"/><Relationship Id="rId_hyperlink_3090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7508-8076" TargetMode="External"/><Relationship Id="rId_hyperlink_3091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4769-2265" TargetMode="External"/><Relationship Id="rId_hyperlink_3092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_3093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_3095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/40" TargetMode="External"/><Relationship Id="rId_hyperlink_3096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025702" TargetMode="External"/><Relationship Id="rId_hyperlink_3097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020346" TargetMode="External"/><Relationship Id="rId_hyperlink_3098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016263" TargetMode="External"/><Relationship Id="rId_hyperlink_3099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014299" TargetMode="External"/><Relationship Id="rId_hyperlink_3101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P0A9X9" TargetMode="External"/><Relationship Id="rId_hyperlink_3102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25625/03K7BQ" TargetMode="External"/><Relationship Id="rId_hyperlink_3103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153272" TargetMode="External"/><Relationship Id="rId_hyperlink_3104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2023.11.27.568807v2.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/09/04/2023.11.27.568807/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/09/04/2023.11.27.568807/DC2/embed/media-2.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/09/04/2023.11.27.568807/DC3/embed/media-3.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/09/04/2023.11.27.568807/DC4/embed/media-4.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/09/04/2023.11.27.568807/DC5/embed/media-5.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/09/04/2023.11.27.568807/DC6/embed/media-6.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/09/04/2023.11.27.568807/DC7/embed/media-7.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/09/04/2023.11.27.568807/DC8/embed/media-8.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/09/04/2023.11.27.568807/DC9/embed/media-9.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massive.ucsd.edu/ProteoSAFe/QueryMSV?id=MSV000098905" TargetMode="External"/><Relationship Id="rId_hyperlink_3115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9438-6048" TargetMode="External"/><Relationship Id="rId_hyperlink_3116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6553-9619" TargetMode="External"/><Relationship Id="rId_hyperlink_3117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9095-0204" TargetMode="External"/><Relationship Id="rId_hyperlink_3118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0846-5200" TargetMode="External"/><Relationship Id="rId_hyperlink_3119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8695-2502" TargetMode="External"/><Relationship Id="rId_hyperlink_3120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5253-1938" TargetMode="External"/><Relationship Id="rId_hyperlink_3121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6352-8294" TargetMode="External"/><Relationship Id="rId_hyperlink_3122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_3123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2515-9707" TargetMode="External"/><Relationship Id="rId_hyperlink_3124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3927-248X" TargetMode="External"/><Relationship Id="rId_hyperlink_3125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD043650" TargetMode="External"/><Relationship Id="rId_hyperlink_3126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD067579" TargetMode="External"/><Relationship Id="rId_hyperlink_3127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/84" TargetMode="External"/><Relationship Id="rId_hyperlink_3128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1313" TargetMode="External"/><Relationship Id="rId_hyperlink_3129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_3130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/650" TargetMode="External"/><Relationship Id="rId_hyperlink_3132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002456" TargetMode="External"/><Relationship Id="rId_hyperlink_3133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_3135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006809" TargetMode="External"/><Relationship Id="rId_hyperlink_3136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014237" TargetMode="External"/><Relationship Id="rId_hyperlink_3137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_3138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_3139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_3140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_3141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016418" TargetMode="External"/><Relationship Id="rId_hyperlink_3142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020922" TargetMode="External"/><Relationship Id="rId_hyperlink_3143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012773" TargetMode="External"/><Relationship Id="rId_hyperlink_3144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/147135" TargetMode="External"/><Relationship Id="rId_hyperlink_3145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-024-01422-3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-2381" TargetMode="External"/><Relationship Id="rId_hyperlink_3147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5225-5230" TargetMode="External"/><Relationship Id="rId_hyperlink_3148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/001w7jn25" TargetMode="External"/><Relationship Id="rId_hyperlink_3149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150133" TargetMode="External"/><Relationship Id="rId_hyperlink_3151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/article-pdf/53/11/gkaf480/63454790/gkaf480.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oup.silverchair-cdn.com/oup/backfile/Content_public/Journal/nar/53/11/10.1093_nar_gkaf480/1/gkaf480_supplemental_file.pdf?Expires=1785396914&amp;Signature=UCo4Gtl-Zz~~hMF1ZlPKpLRtLVHX2uKWHrhomkpb3LhfI7tSe4LNhkYySnmhtpyCgs23xNxvcV~LGDlP-vjCJNmVV7bTlOp3" TargetMode="External"/><Relationship Id="rId_hyperlink_3153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE56435" TargetMode="External"/><Relationship Id="rId_hyperlink_3154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE137881" TargetMode="External"/><Relationship Id="rId_hyperlink_3155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE46742" TargetMode="External"/><Relationship Id="rId_hyperlink_3156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE108477" TargetMode="External"/><Relationship Id="rId_hyperlink_3157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-0710" TargetMode="External"/><Relationship Id="rId_hyperlink_3158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-9536-8621" TargetMode="External"/><Relationship Id="rId_hyperlink_3159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_3160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/41" TargetMode="External"/><Relationship Id="rId_hyperlink_3161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_3162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024427" TargetMode="External"/><Relationship Id="rId_hyperlink_3163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016366" TargetMode="External"/><Relationship Id="rId_hyperlink_3164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007708" TargetMode="External"/><Relationship Id="rId_hyperlink_3165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/146430" TargetMode="External"/><Relationship Id="rId_hyperlink_3166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1422-0067/25/19/10241#" TargetMode="External"/><Relationship Id="rId_hyperlink_3167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-8480-6037" TargetMode="External"/><Relationship Id="rId_hyperlink_3168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-0710" TargetMode="External"/><Relationship Id="rId_hyperlink_3169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_3170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153269" TargetMode="External"/><Relationship Id="rId_hyperlink_3171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.08.04.668392v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0129-8112" TargetMode="External"/><Relationship Id="rId_hyperlink_3173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_3174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_3175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1739-6086" TargetMode="External"/><Relationship Id="rId_hyperlink_3176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9650-4171" TargetMode="External"/><Relationship Id="rId_hyperlink_3177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/115" TargetMode="External"/><Relationship Id="rId_hyperlink_3178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6N88" TargetMode="External"/><Relationship Id="rId_hyperlink_3179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6N89" TargetMode="External"/><Relationship Id="rId_hyperlink_3180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9QEJ" TargetMode="External"/><Relationship Id="rId_hyperlink_3181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9QF0" TargetMode="External"/><Relationship Id="rId_hyperlink_3182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8GCN" TargetMode="External"/><Relationship Id="rId_hyperlink_3183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2Q5D" TargetMode="External"/><Relationship Id="rId_hyperlink_3184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1UKL" TargetMode="External"/><Relationship Id="rId_hyperlink_3185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_3188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020559" TargetMode="External"/><Relationship Id="rId_hyperlink_3189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026145" TargetMode="External"/><Relationship Id="rId_hyperlink_3190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_3191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006506" TargetMode="External"/><Relationship Id="rId_hyperlink_3192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000084" TargetMode="External"/><Relationship Id="rId_hyperlink_3193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018087" TargetMode="External"/><Relationship Id="rId_hyperlink_3194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010246" TargetMode="External"/><Relationship Id="rId_hyperlink_3195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_3196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_3197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153270" TargetMode="External"/><Relationship Id="rId_hyperlink_3198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.07.16.603680v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/07/16/2024.07.16.603680/DC1/embed/media-1.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/07/16/2024.07.16.603680/DC2/embed/media-2.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/07/16/2024.07.16.603680/DC3/embed/media-3.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/07/16/2024.07.16.603680/DC4/embed/media-4.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/07/16/2024.07.16.603680/DC5/embed/media-5.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/274" TargetMode="External"/><Relationship Id="rId_hyperlink_3205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/varamojo/SimChrom" TargetMode="External"/><Relationship Id="rId_hyperlink_3206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE269856" TargetMode="External"/><Relationship Id="rId_hyperlink_3207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE269857" TargetMode="External"/><Relationship Id="rId_hyperlink_3208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE269858" TargetMode="External"/><Relationship Id="rId_hyperlink_3209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE171782" TargetMode="External"/><Relationship Id="rId_hyperlink_3210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE238256" TargetMode="External"/><Relationship Id="rId_hyperlink_3211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4470-8284" TargetMode="External"/><Relationship Id="rId_hyperlink_3212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7800-9920" TargetMode="External"/><Relationship Id="rId_hyperlink_3213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0617-694X" TargetMode="External"/><Relationship Id="rId_hyperlink_3214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4313-491X" TargetMode="External"/><Relationship Id="rId_hyperlink_3215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3263-0990" TargetMode="External"/><Relationship Id="rId_hyperlink_3216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3299-8330" TargetMode="External"/><Relationship Id="rId_hyperlink_3217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7541-5778" TargetMode="External"/><Relationship Id="rId_hyperlink_3218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0167-8372" TargetMode="External"/><Relationship Id="rId_hyperlink_3219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3001-6786" TargetMode="External"/><Relationship Id="rId_hyperlink_3220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7466-5169" TargetMode="External"/><Relationship Id="rId_hyperlink_3221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_3222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9080-631X" TargetMode="External"/><Relationship Id="rId_hyperlink_3223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_3224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/134" TargetMode="External"/><Relationship Id="rId_hyperlink_3225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013x0ky90" TargetMode="External"/><Relationship Id="rId_hyperlink_3228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_3229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_3230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/42" TargetMode="External"/><Relationship Id="rId_hyperlink_3231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026672" TargetMode="External"/><Relationship Id="rId_hyperlink_3232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016387" TargetMode="External"/><Relationship Id="rId_hyperlink_3234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016386" TargetMode="External"/><Relationship Id="rId_hyperlink_3235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_005514" TargetMode="External"/><Relationship Id="rId_hyperlink_3236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004463" TargetMode="External"/><Relationship Id="rId_hyperlink_3237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006263" TargetMode="External"/><Relationship Id="rId_hyperlink_3238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_3239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018349" TargetMode="External"/><Relationship Id="rId_hyperlink_3240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006646" TargetMode="External"/><Relationship Id="rId_hyperlink_3241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017036" TargetMode="External"/><Relationship Id="rId_hyperlink_3242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_027320" TargetMode="External"/><Relationship Id="rId_hyperlink_3243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016620" TargetMode="External"/><Relationship Id="rId_hyperlink_3244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016366" TargetMode="External"/><Relationship Id="rId_hyperlink_3245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_3246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006525" TargetMode="External"/><Relationship Id="rId_hyperlink_3248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55219" TargetMode="External"/><Relationship Id="rId_hyperlink_3249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_3250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/29653" TargetMode="External"/><Relationship Id="rId_hyperlink_3251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/134246" TargetMode="External"/><Relationship Id="rId_hyperlink_3252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/147639" TargetMode="External"/><Relationship Id="rId_hyperlink_3253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/article-pdf/53/4/gkae1273/61297792/gkae1273.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE262311" TargetMode="External"/><Relationship Id="rId_hyperlink_3255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_3256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8833-4686" TargetMode="External"/><Relationship Id="rId_hyperlink_3257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8585-9347" TargetMode="External"/><Relationship Id="rId_hyperlink_3258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0846-5200" TargetMode="External"/><Relationship Id="rId_hyperlink_3259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9047-2674" TargetMode="External"/><Relationship Id="rId_hyperlink_3260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_3261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1985-2994" TargetMode="External"/><Relationship Id="rId_hyperlink_3262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD050648" TargetMode="External"/><Relationship Id="rId_hyperlink_3263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/042nb2s44" TargetMode="External"/><Relationship Id="rId_hyperlink_3266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04vqm6w82" TargetMode="External"/><Relationship Id="rId_hyperlink_3267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/43" TargetMode="External"/><Relationship Id="rId_hyperlink_3268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014594" TargetMode="External"/><Relationship Id="rId_hyperlink_3269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q9Y6X9" TargetMode="External"/><Relationship Id="rId_hyperlink_3270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/144945" TargetMode="External"/><Relationship Id="rId_hyperlink_3271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41586-024-07530-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-024-07530-w/MediaObjects/41586_2024_7530_MOESM1_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_3273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1621-7664" TargetMode="External"/><Relationship Id="rId_hyperlink_3274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2397-0443" TargetMode="External"/><Relationship Id="rId_hyperlink_3275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9364-1832" TargetMode="External"/><Relationship Id="rId_hyperlink_3276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6709-4684" TargetMode="External"/><Relationship Id="rId_hyperlink_3277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_3278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7269-4716" TargetMode="External"/><Relationship Id="rId_hyperlink_3279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0831-8673" TargetMode="External"/><Relationship Id="rId_hyperlink_3280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9121-7675" TargetMode="External"/><Relationship Id="rId_hyperlink_3281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6TTY" TargetMode="External"/><Relationship Id="rId_hyperlink_3282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6PMD" TargetMode="External"/><Relationship Id="rId_hyperlink_3283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4WNS" TargetMode="External"/><Relationship Id="rId_hyperlink_3284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5xt781" TargetMode="External"/><Relationship Id="rId_hyperlink_3285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02r3e0967" TargetMode="External"/><Relationship Id="rId_hyperlink_3287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03a1kwz48" TargetMode="External"/><Relationship Id="rId_hyperlink_3288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02s6k3f65" TargetMode="External"/><Relationship Id="rId_hyperlink_3289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01xnwqx93" TargetMode="External"/><Relationship Id="rId_hyperlink_3290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028s4q594" TargetMode="External"/><Relationship Id="rId_hyperlink_3291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04pp8hn57" TargetMode="External"/><Relationship Id="rId_hyperlink_3292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/44" TargetMode="External"/><Relationship Id="rId_hyperlink_3293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/89684" TargetMode="External"/><Relationship Id="rId_hyperlink_3294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/11160" TargetMode="External"/><Relationship Id="rId_hyperlink_3295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/14883" TargetMode="External"/><Relationship Id="rId_hyperlink_3296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/89573" TargetMode="External"/><Relationship Id="rId_hyperlink_3297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153258" TargetMode="External"/><Relationship Id="rId_hyperlink_3298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.04.09.646620v2.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_3300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_3301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3328-3249" TargetMode="External"/><Relationship Id="rId_hyperlink_3302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7068-4958" TargetMode="External"/><Relationship Id="rId_hyperlink_3303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4759-960X" TargetMode="External"/><Relationship Id="rId_hyperlink_3304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0790-5040" TargetMode="External"/><Relationship Id="rId_hyperlink_3305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1711-457X" TargetMode="External"/><Relationship Id="rId_hyperlink_3306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6557-7378" TargetMode="External"/><Relationship Id="rId_hyperlink_3307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6442-4469" TargetMode="External"/><Relationship Id="rId_hyperlink_3308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7049-534X" TargetMode="External"/><Relationship Id="rId_hyperlink_3309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8461-7918" TargetMode="External"/><Relationship Id="rId_hyperlink_3310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4689-4024" TargetMode="External"/><Relationship Id="rId_hyperlink_3311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6846-4915" TargetMode="External"/><Relationship Id="rId_hyperlink_3312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6978-016X" TargetMode="External"/><Relationship Id="rId_hyperlink_3313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2945-0908" TargetMode="External"/><Relationship Id="rId_hyperlink_3314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1192-5290" TargetMode="External"/><Relationship Id="rId_hyperlink_3315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4785-4332" TargetMode="External"/><Relationship Id="rId_hyperlink_3316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2245-528X" TargetMode="External"/><Relationship Id="rId_hyperlink_3317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5608-9062" TargetMode="External"/><Relationship Id="rId_hyperlink_3318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-2381" TargetMode="External"/><Relationship Id="rId_hyperlink_3319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0938-8534" TargetMode="External"/><Relationship Id="rId_hyperlink_3320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5650-8696" TargetMode="External"/><Relationship Id="rId_hyperlink_3321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8931-7263" TargetMode="External"/><Relationship Id="rId_hyperlink_3322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5225-5230" TargetMode="External"/><Relationship Id="rId_hyperlink_3323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/001w7jn25" TargetMode="External"/><Relationship Id="rId_hyperlink_3324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046ak2485" TargetMode="External"/><Relationship Id="rId_hyperlink_3325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04p5ggc03" TargetMode="External"/><Relationship Id="rId_hyperlink_3327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mstc592" TargetMode="External"/><Relationship Id="rId_hyperlink_3328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03v4gjf40" TargetMode="External"/><Relationship Id="rId_hyperlink_3329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046fm7598" TargetMode="External"/><Relationship Id="rId_hyperlink_3330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014210" TargetMode="External"/><Relationship Id="rId_hyperlink_3333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013715" TargetMode="External"/><Relationship Id="rId_hyperlink_3334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019690" TargetMode="External"/><Relationship Id="rId_hyperlink_3335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007322" TargetMode="External"/><Relationship Id="rId_hyperlink_3336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_3337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016387" TargetMode="External"/><Relationship Id="rId_hyperlink_3338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017202" TargetMode="External"/><Relationship Id="rId_hyperlink_3339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022864" TargetMode="External"/><Relationship Id="rId_hyperlink_3340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020563" TargetMode="External"/><Relationship Id="rId_hyperlink_3341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020562" TargetMode="External"/><Relationship Id="rId_hyperlink_3342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_3343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001459" TargetMode="External"/><Relationship Id="rId_hyperlink_3344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022215" TargetMode="External"/><Relationship Id="rId_hyperlink_3345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_3346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_3347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016844" TargetMode="External"/><Relationship Id="rId_hyperlink_3348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_3349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_3350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022263" TargetMode="External"/><Relationship Id="rId_hyperlink_3351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/proteomes/UP000000589" TargetMode="External"/><Relationship Id="rId_hyperlink_3352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.1205166" TargetMode="External"/><Relationship Id="rId_hyperlink_3353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/1654" TargetMode="External"/><Relationship Id="rId_hyperlink_3354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150911" TargetMode="External"/><Relationship Id="rId_hyperlink_3355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.07.27.667080v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=6239" TargetMode="External"/><Relationship Id="rId_hyperlink_3357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8663-3209" TargetMode="External"/><Relationship Id="rId_hyperlink_3358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1483-8181" TargetMode="External"/><Relationship Id="rId_hyperlink_3359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3736-9800" TargetMode="External"/><Relationship Id="rId_hyperlink_3360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1252-230X" TargetMode="External"/><Relationship Id="rId_hyperlink_3361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3952-558X" TargetMode="External"/><Relationship Id="rId_hyperlink_3362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9466-979X" TargetMode="External"/><Relationship Id="rId_hyperlink_3363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7695-3081" TargetMode="External"/><Relationship Id="rId_hyperlink_3364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6155-4719" TargetMode="External"/><Relationship Id="rId_hyperlink_3365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7508-8076" TargetMode="External"/><Relationship Id="rId_hyperlink_3366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_3367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8905-0260" TargetMode="External"/><Relationship Id="rId_hyperlink_3368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2302-6943" TargetMode="External"/><Relationship Id="rId_hyperlink_3369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/107" TargetMode="External"/><Relationship Id="rId_hyperlink_3370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f54p054" TargetMode="External"/><Relationship Id="rId_hyperlink_3371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05qghxh33" TargetMode="External"/><Relationship Id="rId_hyperlink_3373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0546hnb39" TargetMode="External"/><Relationship Id="rId_hyperlink_3374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_005476" TargetMode="External"/><Relationship Id="rId_hyperlink_3375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018169" TargetMode="External"/><Relationship Id="rId_hyperlink_3376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019715" TargetMode="External"/><Relationship Id="rId_hyperlink_3379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016381" TargetMode="External"/><Relationship Id="rId_hyperlink_3380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011841" TargetMode="External"/><Relationship Id="rId_hyperlink_3381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004726" TargetMode="External"/><Relationship Id="rId_hyperlink_3382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007672" TargetMode="External"/><Relationship Id="rId_hyperlink_3383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010246" TargetMode="External"/><Relationship Id="rId_hyperlink_3384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015899" TargetMode="External"/><Relationship Id="rId_hyperlink_3385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/62988" TargetMode="External"/><Relationship Id="rId_hyperlink_3386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153257" TargetMode="External"/><Relationship Id="rId_hyperlink_3387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2025.07.24.666583v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2025/07/26/2025.07.24.666583/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1641-9079" TargetMode="External"/><Relationship Id="rId_hyperlink_3390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3313-9212" TargetMode="External"/><Relationship Id="rId_hyperlink_3391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3810-1344" TargetMode="External"/><Relationship Id="rId_hyperlink_3392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1783-619X" TargetMode="External"/><Relationship Id="rId_hyperlink_3393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2811-5307" TargetMode="External"/><Relationship Id="rId_hyperlink_3394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4403-7169" TargetMode="External"/><Relationship Id="rId_hyperlink_3395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1859-3134" TargetMode="External"/><Relationship Id="rId_hyperlink_3396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/117" TargetMode="External"/><Relationship Id="rId_hyperlink_3397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02fa3aq29" TargetMode="External"/><Relationship Id="rId_hyperlink_3398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05qn5kv73" TargetMode="External"/><Relationship Id="rId_hyperlink_3399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046ak2485" TargetMode="External"/><Relationship Id="rId_hyperlink_3400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0153tk833" TargetMode="External"/><Relationship Id="rId_hyperlink_3401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02aj13c28" TargetMode="External"/><Relationship Id="rId_hyperlink_3402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/34" TargetMode="External"/><Relationship Id="rId_hyperlink_3403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018876" TargetMode="External"/><Relationship Id="rId_hyperlink_3404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153256" TargetMode="External"/><Relationship Id="rId_hyperlink_3405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public-pages-files-2025.frontiersin.org/journals/rna-research/articles/10.3389/frnar.2024.1460913/pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_3407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8OMR" TargetMode="External"/><Relationship Id="rId_hyperlink_3408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5E72" TargetMode="External"/><Relationship Id="rId_hyperlink_3409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6ZXW" TargetMode="External"/><Relationship Id="rId_hyperlink_3410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2YTZ" TargetMode="External"/><Relationship Id="rId_hyperlink_3411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/146647" TargetMode="External"/><Relationship Id="rId_hyperlink_3413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_3414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1739-3416" TargetMode="External"/><Relationship Id="rId_hyperlink_3415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0897-1365" TargetMode="External"/><Relationship Id="rId_hyperlink_3416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_3417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/413" TargetMode="External"/><Relationship Id="rId_hyperlink_3418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1314" TargetMode="External"/><Relationship Id="rId_hyperlink_3419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_3421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_3423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_3424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163418" TargetMode="External"/><Relationship Id="rId_hyperlink_3425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/272" TargetMode="External"/><Relationship Id="rId_hyperlink_3426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/article-pdf/54/5/gkag154/67146857/gkag154.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE302147" TargetMode="External"/><Relationship Id="rId_hyperlink_3428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_3429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_3430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6703-7205" TargetMode="External"/><Relationship Id="rId_hyperlink_3431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7545-1656" TargetMode="External"/><Relationship Id="rId_hyperlink_3432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4206-254X" TargetMode="External"/><Relationship Id="rId_hyperlink_3433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7830-2136" TargetMode="External"/><Relationship Id="rId_hyperlink_3434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1697-9201" TargetMode="External"/><Relationship Id="rId_hyperlink_3435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0946-8166" TargetMode="External"/><Relationship Id="rId_hyperlink_3436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_3437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD068314" TargetMode="External"/><Relationship Id="rId_hyperlink_3438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD067606" TargetMode="External"/><Relationship Id="rId_hyperlink_3439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/33" TargetMode="External"/><Relationship Id="rId_hyperlink_3442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024663" TargetMode="External"/><Relationship Id="rId_hyperlink_3443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_3444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_3445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015795" TargetMode="External"/><Relationship Id="rId_hyperlink_3446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004426" TargetMode="External"/><Relationship Id="rId_hyperlink_3447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012042" TargetMode="External"/><Relationship Id="rId_hyperlink_3448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022215" TargetMode="External"/><Relationship Id="rId_hyperlink_3449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020563" TargetMode="External"/><Relationship Id="rId_hyperlink_3450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_3451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012919" TargetMode="External"/><Relationship Id="rId_hyperlink_3452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002105" TargetMode="External"/><Relationship Id="rId_hyperlink_3453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015899" TargetMode="External"/><Relationship Id="rId_hyperlink_3454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003776" TargetMode="External"/><Relationship Id="rId_hyperlink_3455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014583" TargetMode="External"/><Relationship Id="rId_hyperlink_3456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013001" TargetMode="External"/><Relationship Id="rId_hyperlink_3457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/1654" TargetMode="External"/><Relationship Id="rId_hyperlink_3459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153521" TargetMode="External"/><Relationship Id="rId_hyperlink_3460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41586-025-10058-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-025-10058-2/MediaObjects/41586_2025_10058_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-025-10058-2/MediaObjects/41586_2025_10058_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE263661" TargetMode="External"/><Relationship Id="rId_hyperlink_3464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE263659" TargetMode="External"/><Relationship Id="rId_hyperlink_3465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=6239" TargetMode="External"/><Relationship Id="rId_hyperlink_3466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8663-3209" TargetMode="External"/><Relationship Id="rId_hyperlink_3467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3736-9800" TargetMode="External"/><Relationship Id="rId_hyperlink_3468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1483-8181" TargetMode="External"/><Relationship Id="rId_hyperlink_3469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1252-230X" TargetMode="External"/><Relationship Id="rId_hyperlink_3470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3952-558X" TargetMode="External"/><Relationship Id="rId_hyperlink_3471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9466-979X" TargetMode="External"/><Relationship Id="rId_hyperlink_3472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7695-3081" TargetMode="External"/><Relationship Id="rId_hyperlink_3473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6155-4719" TargetMode="External"/><Relationship Id="rId_hyperlink_3474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7508-8076" TargetMode="External"/><Relationship Id="rId_hyperlink_3475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_3476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8905-0260" TargetMode="External"/><Relationship Id="rId_hyperlink_3477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2302-6943" TargetMode="External"/><Relationship Id="rId_hyperlink_3478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/102" TargetMode="External"/><Relationship Id="rId_hyperlink_3479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f54p054" TargetMode="External"/><Relationship Id="rId_hyperlink_3481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05qghxh33" TargetMode="External"/><Relationship Id="rId_hyperlink_3482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0546hnb39" TargetMode="External"/><Relationship Id="rId_hyperlink_3483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/35" TargetMode="External"/><Relationship Id="rId_hyperlink_3484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016381" TargetMode="External"/><Relationship Id="rId_hyperlink_3485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023614" TargetMode="External"/><Relationship Id="rId_hyperlink_3486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001802" TargetMode="External"/><Relationship Id="rId_hyperlink_3487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_005476" TargetMode="External"/><Relationship Id="rId_hyperlink_3488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011841" TargetMode="External"/><Relationship Id="rId_hyperlink_3489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_3490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019715" TargetMode="External"/><Relationship Id="rId_hyperlink_3491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007672" TargetMode="External"/><Relationship Id="rId_hyperlink_3493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018169" TargetMode="External"/><Relationship Id="rId_hyperlink_3495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004726" TargetMode="External"/><Relationship Id="rId_hyperlink_3496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010246" TargetMode="External"/><Relationship Id="rId_hyperlink_3497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015899" TargetMode="External"/><Relationship Id="rId_hyperlink_3498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_3499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17886707" TargetMode="External"/><Relationship Id="rId_hyperlink_3500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-56474" TargetMode="External"/><Relationship Id="rId_hyperlink_3501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-56492" TargetMode="External"/><Relationship Id="rId_hyperlink_3502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-56502" TargetMode="External"/><Relationship Id="rId_hyperlink_3503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-56514" TargetMode="External"/><Relationship Id="rId_hyperlink_3504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163883" TargetMode="External"/><Relationship Id="rId_hyperlink_3505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.02.709036v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC1/embed/media-1.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC2/embed/media-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_3509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_3510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8598-6735" TargetMode="External"/><Relationship Id="rId_hyperlink_3511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_3512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_3513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_3514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_3515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/79" TargetMode="External"/><Relationship Id="rId_hyperlink_3516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1357" TargetMode="External"/><Relationship Id="rId_hyperlink_3517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8rr1" TargetMode="External"/><Relationship Id="rId_hyperlink_3518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8rr3" TargetMode="External"/><Relationship Id="rId_hyperlink_3519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7onu" TargetMode="External"/><Relationship Id="rId_hyperlink_3520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8rr4" TargetMode="External"/><Relationship Id="rId_hyperlink_3521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9TZQ" TargetMode="External"/><Relationship Id="rId_hyperlink_3522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9U0I" TargetMode="External"/><Relationship Id="rId_hyperlink_3523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9U0S" TargetMode="External"/><Relationship Id="rId_hyperlink_3524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9U14" TargetMode="External"/><Relationship Id="rId_hyperlink_3525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_3526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_3528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_3530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/693" TargetMode="External"/><Relationship Id="rId_hyperlink_3531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_3533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_3534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_3535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_3536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_3537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_3538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q96Q11" TargetMode="External"/><Relationship Id="rId_hyperlink_3539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q7L0Y3" TargetMode="External"/><Relationship Id="rId_hyperlink_3540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q99714" TargetMode="External"/><Relationship Id="rId_hyperlink_3541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163884" TargetMode="External"/><Relationship Id="rId_hyperlink_3542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-026-70373-8_reference.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-70373-8/MediaObjects/41467_2026_70373_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-70373-8/MediaObjects/41467_2026_70373_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-70373-8/MediaObjects/41467_2026_70373_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-70373-8/MediaObjects/41467_2026_70373_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/273" TargetMode="External"/><Relationship Id="rId_hyperlink_3548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8242-8774" TargetMode="External"/><Relationship Id="rId_hyperlink_3549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1677-1019" TargetMode="External"/><Relationship Id="rId_hyperlink_3550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7830-2136" TargetMode="External"/><Relationship Id="rId_hyperlink_3551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_3552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-0710" TargetMode="External"/><Relationship Id="rId_hyperlink_3553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_3555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/36" TargetMode="External"/><Relationship Id="rId_hyperlink_3556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_3557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_3559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0291" TargetMode="External"/><Relationship Id="rId_hyperlink_3561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/147370" TargetMode="External"/><Relationship Id="rId_hyperlink_3562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0962892424002472/pdfft?md5=9a8a5d597e6c663f959419d8888fa22a&amp;pid=1-s2.0-S0962892424002472-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_3564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7241-3029" TargetMode="External"/><Relationship Id="rId_hyperlink_3565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9615-0094" TargetMode="External"/><Relationship Id="rId_hyperlink_3566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3891-2123" TargetMode="External"/><Relationship Id="rId_hyperlink_3567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_3569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jx3x895" TargetMode="External"/><Relationship Id="rId_hyperlink_3570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04c4bwh63" TargetMode="External"/><Relationship Id="rId_hyperlink_3571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_3572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/69542" TargetMode="External"/><Relationship Id="rId_hyperlink_3573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5061/dryad.3bk3j9ks8" TargetMode="External"/><Relationship Id="rId_hyperlink_3574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/147965" TargetMode="External"/><Relationship Id="rId_hyperlink_3575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-025-56889-5.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/GebhardtLab/TrackIt" TargetMode="External"/><Relationship Id="rId_hyperlink_3577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/polly-code/lammps_le" TargetMode="External"/><Relationship Id="rId_hyperlink_3578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM3_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_3581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_3582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM5_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_3583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM6_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_3584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM7_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_3585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM8_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_3586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM9_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_3587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM10_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_3588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM11_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM12_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-56889-5/MediaObjects/41467_2025_56889_MOESM13_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/279" TargetMode="External"/><Relationship Id="rId_hyperlink_3592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE130944" TargetMode="External"/><Relationship Id="rId_hyperlink_3593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE133437" TargetMode="External"/><Relationship Id="rId_hyperlink_3594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7955" TargetMode="External"/><Relationship Id="rId_hyperlink_3595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3625-0939" TargetMode="External"/><Relationship Id="rId_hyperlink_3596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7800-9920" TargetMode="External"/><Relationship Id="rId_hyperlink_3597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0201-7373" TargetMode="External"/><Relationship Id="rId_hyperlink_3598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0194-7186" TargetMode="External"/><Relationship Id="rId_hyperlink_3599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_3600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9664-9087" TargetMode="External"/><Relationship Id="rId_hyperlink_3601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1900-600X" TargetMode="External"/><Relationship Id="rId_hyperlink_3602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/032000t02" TargetMode="External"/><Relationship Id="rId_hyperlink_3603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01bmjkv45" TargetMode="External"/><Relationship Id="rId_hyperlink_3604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/49" TargetMode="External"/><Relationship Id="rId_hyperlink_3606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014551" TargetMode="External"/><Relationship Id="rId_hyperlink_3607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014329" TargetMode="External"/><Relationship Id="rId_hyperlink_3608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014325" TargetMode="External"/><Relationship Id="rId_hyperlink_3609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_3610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014210" TargetMode="External"/><Relationship Id="rId_hyperlink_3613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_3614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7092295" TargetMode="External"/><Relationship Id="rId_hyperlink_3615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150075" TargetMode="External"/><Relationship Id="rId_hyperlink_3616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41576-025-00859-6.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_3618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9951-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_3619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cdgtt98" TargetMode="External"/><Relationship Id="rId_hyperlink_3620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_3621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6019/S-BIAD1294" TargetMode="External"/><Relationship Id="rId_hyperlink_3623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/153518" TargetMode="External"/><Relationship Id="rId_hyperlink_3624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41556-025-01819-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/RippeLab/RWireX" TargetMode="External"/><Relationship Id="rId_hyperlink_3626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/RippeLab/ACDC-microscopy" TargetMode="External"/><Relationship Id="rId_hyperlink_3627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-025-01819-2/MediaObjects/41556_2025_1819_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-025-01819-2/MediaObjects/41556_2025_1819_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-025-01819-2/MediaObjects/41556_2025_1819_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-025-01819-2/MediaObjects/41556_2025_1819_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-025-01819-2/MediaObjects/41556_2025_1819_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41556-025-01819-2/MediaObjects/41556_2025_1819_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/278" TargetMode="External"/><Relationship Id="rId_hyperlink_3634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE273428" TargetMode="External"/><Relationship Id="rId_hyperlink_3635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE273426" TargetMode="External"/><Relationship Id="rId_hyperlink_3636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE273427" TargetMode="External"/><Relationship Id="rId_hyperlink_3637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE273429" TargetMode="External"/><Relationship Id="rId_hyperlink_3638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE274452" TargetMode="External"/><Relationship Id="rId_hyperlink_3639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE63525" TargetMode="External"/><Relationship Id="rId_hyperlink_3640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSM7504073" TargetMode="External"/><Relationship Id="rId_hyperlink_3641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE160764" TargetMode="External"/><Relationship Id="rId_hyperlink_3642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE234226" TargetMode="External"/><Relationship Id="rId_hyperlink_3643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/sra/SRP066044" TargetMode="External"/><Relationship Id="rId_hyperlink_3644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_3645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9811-3836" TargetMode="External"/><Relationship Id="rId_hyperlink_3646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5468-7868" TargetMode="External"/><Relationship Id="rId_hyperlink_3647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7800-9920" TargetMode="External"/><Relationship Id="rId_hyperlink_3648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5789-7051" TargetMode="External"/><Relationship Id="rId_hyperlink_3649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0816-2076" TargetMode="External"/><Relationship Id="rId_hyperlink_3650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7595-2693" TargetMode="External"/><Relationship Id="rId_hyperlink_3651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3054-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_3652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2292-9286" TargetMode="External"/><Relationship Id="rId_hyperlink_3653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0065-8764" TargetMode="External"/><Relationship Id="rId_hyperlink_3654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0787-6158" TargetMode="External"/><Relationship Id="rId_hyperlink_3655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4868-1805" TargetMode="External"/><Relationship Id="rId_hyperlink_3656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7059-4030" TargetMode="External"/><Relationship Id="rId_hyperlink_3657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_3658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9951-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_3659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/54" TargetMode="External"/><Relationship Id="rId_hyperlink_3660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cdgtt98" TargetMode="External"/><Relationship Id="rId_hyperlink_3661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_3662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03bfqnx40" TargetMode="External"/><Relationship Id="rId_hyperlink_3664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/48" TargetMode="External"/><Relationship Id="rId_hyperlink_3665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_3666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016368" TargetMode="External"/><Relationship Id="rId_hyperlink_3667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016387" TargetMode="External"/><Relationship Id="rId_hyperlink_3668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016381" TargetMode="External"/><Relationship Id="rId_hyperlink_3669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017344" TargetMode="External"/><Relationship Id="rId_hyperlink_3670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024135" TargetMode="External"/><Relationship Id="rId_hyperlink_3671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013291" TargetMode="External"/><Relationship Id="rId_hyperlink_3672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007322" TargetMode="External"/><Relationship Id="rId_hyperlink_3673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_3674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020982" TargetMode="External"/><Relationship Id="rId_hyperlink_3675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021716" TargetMode="External"/><Relationship Id="rId_hyperlink_3677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002344" TargetMode="External"/><Relationship Id="rId_hyperlink_3678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008058" TargetMode="External"/><Relationship Id="rId_hyperlink_3679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000025" TargetMode="External"/><Relationship Id="rId_hyperlink_3680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026570" TargetMode="External"/><Relationship Id="rId_hyperlink_3681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_3682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13142236" TargetMode="External"/><Relationship Id="rId_hyperlink_3683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13221210" TargetMode="External"/><Relationship Id="rId_hyperlink_3684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-55123" TargetMode="External"/><Relationship Id="rId_hyperlink_3685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-55124" TargetMode="External"/><Relationship Id="rId_hyperlink_3686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-55125" TargetMode="External"/><Relationship Id="rId_hyperlink_3687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54253" TargetMode="External"/><Relationship Id="rId_hyperlink_3688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54254" TargetMode="External"/><Relationship Id="rId_hyperlink_3689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/152373" TargetMode="External"/><Relationship Id="rId_hyperlink_3690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-025-65298-7.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-65298-7/MediaObjects/41467_2025_65298_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-65298-7/MediaObjects/41467_2025_65298_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-65298-7/MediaObjects/41467_2025_65298_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-65298-7/MediaObjects/41467_2025_65298_MOESM4_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-65298-7/MediaObjects/41467_2025_65298_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-025-65298-7/MediaObjects/41467_2025_65298_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/277" TargetMode="External"/><Relationship Id="rId_hyperlink_3698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5290-7232" TargetMode="External"/><Relationship Id="rId_hyperlink_3699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6137-063X" TargetMode="External"/><Relationship Id="rId_hyperlink_3700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9867-9493" TargetMode="External"/><Relationship Id="rId_hyperlink_3701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6071-9584" TargetMode="External"/><Relationship Id="rId_hyperlink_3702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9832-8447" TargetMode="External"/><Relationship Id="rId_hyperlink_3703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7508-8076" TargetMode="External"/><Relationship Id="rId_hyperlink_3704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3076-0409" TargetMode="External"/><Relationship Id="rId_hyperlink_3705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4788-0933" TargetMode="External"/><Relationship Id="rId_hyperlink_3706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_3707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4609-4052" TargetMode="External"/><Relationship Id="rId_hyperlink_3708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0105-3879" TargetMode="External"/><Relationship Id="rId_hyperlink_3709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9121-7675" TargetMode="External"/><Relationship Id="rId_hyperlink_3710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD063129" TargetMode="External"/><Relationship Id="rId_hyperlink_3711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD061583" TargetMode="External"/><Relationship Id="rId_hyperlink_3712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD067947" TargetMode="External"/><Relationship Id="rId_hyperlink_3713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9RTU" TargetMode="External"/><Relationship Id="rId_hyperlink_3714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9RTV" TargetMode="External"/><Relationship Id="rId_hyperlink_3715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PJS" TargetMode="External"/><Relationship Id="rId_hyperlink_3716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8CGJ" TargetMode="External"/><Relationship Id="rId_hyperlink_3717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8CEP" TargetMode="External"/><Relationship Id="rId_hyperlink_3718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8CA7" TargetMode="External"/><Relationship Id="rId_hyperlink_3719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8CF1" TargetMode="External"/><Relationship Id="rId_hyperlink_3720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PJV" TargetMode="External"/><Relationship Id="rId_hyperlink_3721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PJW" TargetMode="External"/><Relationship Id="rId_hyperlink_3722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/47" TargetMode="External"/><Relationship Id="rId_hyperlink_3725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_3726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020925" TargetMode="External"/><Relationship Id="rId_hyperlink_3728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_3730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015753" TargetMode="External"/><Relationship Id="rId_hyperlink_3731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_3732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_3733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/proteomes/UP000000625" TargetMode="External"/><Relationship Id="rId_hyperlink_3734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17087887" TargetMode="External"/><Relationship Id="rId_hyperlink_3735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-0366" TargetMode="External"/><Relationship Id="rId_hyperlink_3736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-0367" TargetMode="External"/><Relationship Id="rId_hyperlink_3737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/157900" TargetMode="External"/><Relationship Id="rId_hyperlink_3738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0969212625004927/pdfft?md5=26a3663a208bce13d18f934d1354107e&amp;pid=1-s2.0-S0969212625004927-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0969212625004927-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0969212625004927-mmc2.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0969212625004927-mmc3.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/276" TargetMode="External"/><Relationship Id="rId_hyperlink_3743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0129-8112" TargetMode="External"/><Relationship Id="rId_hyperlink_3744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_3745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_3746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1739-6086" TargetMode="External"/><Relationship Id="rId_hyperlink_3747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9650-4171" TargetMode="External"/><Relationship Id="rId_hyperlink_3748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/97" TargetMode="External"/><Relationship Id="rId_hyperlink_3749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9QEJ" TargetMode="External"/><Relationship Id="rId_hyperlink_3750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9QF0" TargetMode="External"/><Relationship Id="rId_hyperlink_3751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/1UKL" TargetMode="External"/><Relationship Id="rId_hyperlink_3752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2Q5D" TargetMode="External"/><Relationship Id="rId_hyperlink_3753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8GCN" TargetMode="External"/><Relationship Id="rId_hyperlink_3754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/2QNA" TargetMode="External"/><Relationship Id="rId_hyperlink_3755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/3W5K" TargetMode="External"/><Relationship Id="rId_hyperlink_3756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6N88" TargetMode="External"/><Relationship Id="rId_hyperlink_3757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6N89" TargetMode="External"/><Relationship Id="rId_hyperlink_3758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_3759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/46" TargetMode="External"/><Relationship Id="rId_hyperlink_3760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_3761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006506" TargetMode="External"/><Relationship Id="rId_hyperlink_3762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000084" TargetMode="External"/><Relationship Id="rId_hyperlink_3763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018087" TargetMode="External"/><Relationship Id="rId_hyperlink_3764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010246" TargetMode="External"/><Relationship Id="rId_hyperlink_3765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_3766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_3767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020562" TargetMode="External"/><Relationship Id="rId_hyperlink_3768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_020563" TargetMode="External"/><Relationship Id="rId_hyperlink_3769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/148243" TargetMode="External"/><Relationship Id="rId_hyperlink_3770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0022283625000464/pdfft?md5=d466c5b00ad6a4366c8db6a057bfdd97&amp;pid=1-s2.0-S0022283625000464-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_3772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3673-7971" TargetMode="External"/><Relationship Id="rId_hyperlink_3773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1739-6086" TargetMode="External"/><Relationship Id="rId_hyperlink_3774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_3775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01rdrb571" TargetMode="External"/><Relationship Id="rId_hyperlink_3776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/62988" TargetMode="External"/><Relationship Id="rId_hyperlink_3777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165290" TargetMode="External"/><Relationship Id="rId_hyperlink_3778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2211124726001294/pdfft?md5=59f45454e9b009afa92dde5e52a13827&amp;pid=1-s2.0-S2211124726001294-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S2211124726001294-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_3781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1641-9079" TargetMode="External"/><Relationship Id="rId_hyperlink_3782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3313-9212" TargetMode="External"/><Relationship Id="rId_hyperlink_3783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3810-1344" TargetMode="External"/><Relationship Id="rId_hyperlink_3784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1783-619X" TargetMode="External"/><Relationship Id="rId_hyperlink_3785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2811-5307" TargetMode="External"/><Relationship Id="rId_hyperlink_3786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4403-7169" TargetMode="External"/><Relationship Id="rId_hyperlink_3787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1859-3134" TargetMode="External"/><Relationship Id="rId_hyperlink_3788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/103" TargetMode="External"/><Relationship Id="rId_hyperlink_3789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05qn5kv73" TargetMode="External"/><Relationship Id="rId_hyperlink_3790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046ak2485" TargetMode="External"/><Relationship Id="rId_hyperlink_3791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02aj13c28" TargetMode="External"/><Relationship Id="rId_hyperlink_3792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02fa3aq29" TargetMode="External"/><Relationship Id="rId_hyperlink_3793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0153tk833" TargetMode="External"/><Relationship Id="rId_hyperlink_3794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/45" TargetMode="External"/><Relationship Id="rId_hyperlink_3795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2620368" TargetMode="External"/><Relationship Id="rId_hyperlink_3796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2059358" TargetMode="External"/><Relationship Id="rId_hyperlink_3797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2059474" TargetMode="External"/><Relationship Id="rId_hyperlink_3798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2638281" TargetMode="External"/><Relationship Id="rId_hyperlink_3799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_67327" TargetMode="External"/><Relationship Id="rId_hyperlink_3800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2339006" TargetMode="External"/><Relationship Id="rId_hyperlink_3801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_400326" TargetMode="External"/><Relationship Id="rId_hyperlink_3802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_94758" TargetMode="External"/><Relationship Id="rId_hyperlink_3803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10002608" TargetMode="External"/><Relationship Id="rId_hyperlink_3804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2206766" TargetMode="External"/><Relationship Id="rId_hyperlink_3805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2275035" TargetMode="External"/><Relationship Id="rId_hyperlink_3806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2918309" TargetMode="External"/><Relationship Id="rId_hyperlink_3807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2229488" TargetMode="External"/><Relationship Id="rId_hyperlink_3808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_331212" TargetMode="External"/><Relationship Id="rId_hyperlink_3809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2277846" TargetMode="External"/><Relationship Id="rId_hyperlink_3810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2100801" TargetMode="External"/><Relationship Id="rId_hyperlink_3811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11042881" TargetMode="External"/><Relationship Id="rId_hyperlink_3812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10691311" TargetMode="External"/><Relationship Id="rId_hyperlink_3813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_162731" TargetMode="External"/><Relationship Id="rId_hyperlink_3814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_564471" TargetMode="External"/><Relationship Id="rId_hyperlink_3815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628110" TargetMode="External"/><Relationship Id="rId_hyperlink_3816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2160330" TargetMode="External"/><Relationship Id="rId_hyperlink_3817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2798219" TargetMode="External"/><Relationship Id="rId_hyperlink_3818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2918349" TargetMode="External"/><Relationship Id="rId_hyperlink_3819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1142428" TargetMode="External"/><Relationship Id="rId_hyperlink_3820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10639521" TargetMode="External"/><Relationship Id="rId_hyperlink_3821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_350249" TargetMode="External"/><Relationship Id="rId_hyperlink_3822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_302873" TargetMode="External"/><Relationship Id="rId_hyperlink_3823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2180847" TargetMode="External"/><Relationship Id="rId_hyperlink_3824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2180506" TargetMode="External"/><Relationship Id="rId_hyperlink_3825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2878954" TargetMode="External"/><Relationship Id="rId_hyperlink_3826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2191695" TargetMode="External"/><Relationship Id="rId_hyperlink_3827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11179132" TargetMode="External"/><Relationship Id="rId_hyperlink_3828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10646482" TargetMode="External"/><Relationship Id="rId_hyperlink_3829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10081001" TargetMode="External"/><Relationship Id="rId_hyperlink_3830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_477593" TargetMode="External"/><Relationship Id="rId_hyperlink_3831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_532292" TargetMode="External"/><Relationship Id="rId_hyperlink_3832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_4388" TargetMode="External"/><Relationship Id="rId_hyperlink_3833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0042" TargetMode="External"/><Relationship Id="rId_hyperlink_3834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0291" TargetMode="External"/><Relationship Id="rId_hyperlink_3835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_3836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_3837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_3838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008520" TargetMode="External"/><Relationship Id="rId_hyperlink_3839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_3840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023747" TargetMode="External"/><Relationship Id="rId_hyperlink_3841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014199" TargetMode="External"/><Relationship Id="rId_hyperlink_3842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018876" TargetMode="External"/><Relationship Id="rId_hyperlink_3843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/41142" TargetMode="External"/><Relationship Id="rId_hyperlink_3844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/41143" TargetMode="External"/><Relationship Id="rId_hyperlink_3845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164583" TargetMode="External"/><Relationship Id="rId_hyperlink_3846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0092867426001169/pdfft?md5=0273370c7d98b698d4051889b2126263&amp;pid=1-s2.0-S0092867426001169-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0092867426001169-mmc1.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/283" TargetMode="External"/><Relationship Id="rId_hyperlink_3849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9292-382X" TargetMode="External"/><Relationship Id="rId_hyperlink_3850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0412-8039" TargetMode="External"/><Relationship Id="rId_hyperlink_3851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1571-3524" TargetMode="External"/><Relationship Id="rId_hyperlink_3852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1825-0182" TargetMode="External"/><Relationship Id="rId_hyperlink_3853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0865-8874" TargetMode="External"/><Relationship Id="rId_hyperlink_3854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7994-1836" TargetMode="External"/><Relationship Id="rId_hyperlink_3855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4989-8064" TargetMode="External"/><Relationship Id="rId_hyperlink_3856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1362-191X" TargetMode="External"/><Relationship Id="rId_hyperlink_3857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2021-7146" TargetMode="External"/><Relationship Id="rId_hyperlink_3858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2751-0989" TargetMode="External"/><Relationship Id="rId_hyperlink_3859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1397-6519" TargetMode="External"/><Relationship Id="rId_hyperlink_3860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3426-4376" TargetMode="External"/><Relationship Id="rId_hyperlink_3861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3110-8984" TargetMode="External"/><Relationship Id="rId_hyperlink_3862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5451-294X" TargetMode="External"/><Relationship Id="rId_hyperlink_3863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7383-0609" TargetMode="External"/><Relationship Id="rId_hyperlink_3864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7979-9374" TargetMode="External"/><Relationship Id="rId_hyperlink_3865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4743-4386" TargetMode="External"/><Relationship Id="rId_hyperlink_3866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7126-9814" TargetMode="External"/><Relationship Id="rId_hyperlink_3867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0712-4319" TargetMode="External"/><Relationship Id="rId_hyperlink_3868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6757-0436" TargetMode="External"/><Relationship Id="rId_hyperlink_3869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5408-6239" TargetMode="External"/><Relationship Id="rId_hyperlink_3870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3476-969X" TargetMode="External"/><Relationship Id="rId_hyperlink_3871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-2381" TargetMode="External"/><Relationship Id="rId_hyperlink_3872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8654-1670" TargetMode="External"/><Relationship Id="rId_hyperlink_3873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7337-6306" TargetMode="External"/><Relationship Id="rId_hyperlink_3874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2685-906X" TargetMode="External"/><Relationship Id="rId_hyperlink_3875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0605-0071" TargetMode="External"/><Relationship Id="rId_hyperlink_3876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3083-1126" TargetMode="External"/><Relationship Id="rId_hyperlink_3877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4849-6343" TargetMode="External"/><Relationship Id="rId_hyperlink_3878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7698-4435" TargetMode="External"/><Relationship Id="rId_hyperlink_3879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7079-6388" TargetMode="External"/><Relationship Id="rId_hyperlink_3880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5132-0774" TargetMode="External"/><Relationship Id="rId_hyperlink_3881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7508-8033" TargetMode="External"/><Relationship Id="rId_hyperlink_3882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2175-9537" TargetMode="External"/><Relationship Id="rId_hyperlink_3883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9163-6092" TargetMode="External"/><Relationship Id="rId_hyperlink_3884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7113-9024" TargetMode="External"/><Relationship Id="rId_hyperlink_3885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8092-4320" TargetMode="External"/><Relationship Id="rId_hyperlink_3886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5674-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_3887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1433-8013" TargetMode="External"/><Relationship Id="rId_hyperlink_3888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3210-2442" TargetMode="External"/><Relationship Id="rId_hyperlink_3889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2289-9083" TargetMode="External"/><Relationship Id="rId_hyperlink_3890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8376-6869" TargetMode="External"/><Relationship Id="rId_hyperlink_3891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01b6kha49" TargetMode="External"/><Relationship Id="rId_hyperlink_3892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01ej9dk98" TargetMode="External"/><Relationship Id="rId_hyperlink_3893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0190ak572" TargetMode="External"/><Relationship Id="rId_hyperlink_3894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jmxt844" TargetMode="External"/><Relationship Id="rId_hyperlink_3896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tnbqb63" TargetMode="External"/><Relationship Id="rId_hyperlink_3897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01kpzv902" TargetMode="External"/><Relationship Id="rId_hyperlink_3898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02yrq0923" TargetMode="External"/><Relationship Id="rId_hyperlink_3899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03h2bxq36" TargetMode="External"/><Relationship Id="rId_hyperlink_3900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01p93h210" TargetMode="External"/><Relationship Id="rId_hyperlink_3901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028g18b61" TargetMode="External"/><Relationship Id="rId_hyperlink_3902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05byvp690" TargetMode="External"/><Relationship Id="rId_hyperlink_3903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03zayce58" TargetMode="External"/><Relationship Id="rId_hyperlink_3904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03dbr7087" TargetMode="External"/><Relationship Id="rId_hyperlink_3905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/052gg0110" TargetMode="External"/><Relationship Id="rId_hyperlink_3906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cvxb145" TargetMode="External"/><Relationship Id="rId_hyperlink_3907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jzgtq86" TargetMode="External"/><Relationship Id="rId_hyperlink_3908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vek6s52" TargetMode="External"/><Relationship Id="rId_hyperlink_3909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02s376052" TargetMode="External"/><Relationship Id="rId_hyperlink_3910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/041nas322" TargetMode="External"/><Relationship Id="rId_hyperlink_3911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04py35477" TargetMode="External"/><Relationship Id="rId_hyperlink_3912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01an7q238" TargetMode="External"/><Relationship Id="rId_hyperlink_3913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rqy9422" TargetMode="External"/><Relationship Id="rId_hyperlink_3914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0384j8v12" TargetMode="External"/><Relationship Id="rId_hyperlink_3915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cdgtt98" TargetMode="External"/><Relationship Id="rId_hyperlink_3916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056pdzs28" TargetMode="External"/><Relationship Id="rId_hyperlink_3917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_3918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/55" TargetMode="External"/><Relationship Id="rId_hyperlink_3919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_62842" TargetMode="External"/><Relationship Id="rId_hyperlink_3920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10015289" TargetMode="External"/><Relationship Id="rId_hyperlink_3921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018209" TargetMode="External"/><Relationship Id="rId_hyperlink_3922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023662" TargetMode="External"/><Relationship Id="rId_hyperlink_3923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_3924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021643" TargetMode="External"/><Relationship Id="rId_hyperlink_3925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019214" TargetMode="External"/><Relationship Id="rId_hyperlink_3926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007393" TargetMode="External"/><Relationship Id="rId_hyperlink_3927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001591" TargetMode="External"/><Relationship Id="rId_hyperlink_3928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013433" TargetMode="External"/><Relationship Id="rId_hyperlink_3929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012802" TargetMode="External"/><Relationship Id="rId_hyperlink_3930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002344" TargetMode="External"/><Relationship Id="rId_hyperlink_3931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010519" TargetMode="External"/><Relationship Id="rId_hyperlink_3932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014514" TargetMode="External"/><Relationship Id="rId_hyperlink_3933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001618" TargetMode="External"/><Relationship Id="rId_hyperlink_3934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006695" TargetMode="External"/><Relationship Id="rId_hyperlink_3935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018174" TargetMode="External"/><Relationship Id="rId_hyperlink_3936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_3937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008624" TargetMode="External"/><Relationship Id="rId_hyperlink_3938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008633" TargetMode="External"/><Relationship Id="rId_hyperlink_3939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018139" TargetMode="External"/><Relationship Id="rId_hyperlink_3940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008058" TargetMode="External"/><Relationship Id="rId_hyperlink_3941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_3942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018361" TargetMode="External"/><Relationship Id="rId_hyperlink_3943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_3944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165040" TargetMode="External"/><Relationship Id="rId_hyperlink_3945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-026-72355-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM17_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM16_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM8_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM9_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM10_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM11_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM12_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM13_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM14_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM15_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-72355-2/MediaObjects/41467_2026_72355_MOESM18_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_3964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/285" TargetMode="External"/><Relationship Id="rId_hyperlink_3965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE270752" TargetMode="External"/><Relationship Id="rId_hyperlink_3966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE270753" TargetMode="External"/><Relationship Id="rId_hyperlink_3967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE303357" TargetMode="External"/><Relationship Id="rId_hyperlink_3968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0844-7547" TargetMode="External"/><Relationship Id="rId_hyperlink_3969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_3970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6703-7205" TargetMode="External"/><Relationship Id="rId_hyperlink_3971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0846-5200" TargetMode="External"/><Relationship Id="rId_hyperlink_3972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6161-1118" TargetMode="External"/><Relationship Id="rId_hyperlink_3973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_3974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_3975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_3976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_3977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD053510" TargetMode="External"/><Relationship Id="rId_hyperlink_3978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD053619" TargetMode="External"/><Relationship Id="rId_hyperlink_3979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_3982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05hy3tk52" TargetMode="External"/><Relationship Id="rId_hyperlink_3983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046ak2485" TargetMode="External"/><Relationship Id="rId_hyperlink_3984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/56" TargetMode="External"/><Relationship Id="rId_hyperlink_3985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_3986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163364" TargetMode="External"/><Relationship Id="rId_hyperlink_3987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41580-026-00948-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41580-026-00948-2/MediaObjects/41580_2026_948_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_3990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9005-6774" TargetMode="External"/><Relationship Id="rId_hyperlink_3991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2891-2840" TargetMode="External"/><Relationship Id="rId_hyperlink_3992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1376" TargetMode="External"/><Relationship Id="rId_hyperlink_3993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_3994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_3995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_3996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01aj84f44" TargetMode="External"/><Relationship Id="rId_hyperlink_3997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_3998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/717" TargetMode="External"/><Relationship Id="rId_hyperlink_3999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165288" TargetMode="External"/><Relationship Id="rId_hyperlink_4000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/anie.6447137?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_4001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fanie.6447137&amp;file=anie72108-sup-0001-SuppMat.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fanie.6447137&amp;file=anie72108-sup-0002-SupMat.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2526-6832" TargetMode="External"/><Relationship Id="rId_hyperlink_4004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7087-5046" TargetMode="External"/><Relationship Id="rId_hyperlink_4005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_4006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_4007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/51" TargetMode="External"/><Relationship Id="rId_hyperlink_4008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165287" TargetMode="External"/><Relationship Id="rId_hyperlink_4009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/ange.202522926?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_4010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7822-2066" TargetMode="External"/><Relationship Id="rId_hyperlink_4011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_4012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/123" TargetMode="External"/><Relationship Id="rId_hyperlink_4013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_4014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165286" TargetMode="External"/><Relationship Id="rId_hyperlink_4015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/anie.202522926?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_4016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7822-2066" TargetMode="External"/><Relationship Id="rId_hyperlink_4017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_4018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/122" TargetMode="External"/><Relationship Id="rId_hyperlink_4019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_4020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/164882" TargetMode="External"/><Relationship Id="rId_hyperlink_4021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/action/showPdf?pii=S0968-0004%2826%2900099-X" TargetMode="External"/><Relationship Id="rId_hyperlink_4022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_4023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_4024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_4025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_4027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-55836" TargetMode="External"/><Relationship Id="rId_hyperlink_4028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-55837 " TargetMode="External"/><Relationship Id="rId_hyperlink_4029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54637" TargetMode="External"/><Relationship Id="rId_hyperlink_4030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54638" TargetMode="External"/><Relationship Id="rId_hyperlink_4031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-55838" TargetMode="External"/><Relationship Id="rId_hyperlink_4032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54639" TargetMode="External"/><Relationship Id="rId_hyperlink_4033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-54640" TargetMode="External"/><Relationship Id="rId_hyperlink_4034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-13386" TargetMode="External"/><Relationship Id="rId_hyperlink_4035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165333" TargetMode="External"/><Relationship Id="rId_hyperlink_4036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-026-01803-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-026-01803-w/MediaObjects/41594_2026_1803_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-026-01803-w/MediaObjects/41594_2026_1803_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-026-01803-w/MediaObjects/41594_2026_1803_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-026-01803-w/MediaObjects/41594_2026_1803_MOESM4_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-026-01803-w/MediaObjects/41594_2026_1803_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-026-01803-w/MediaObjects/41594_2026_1803_MOESM6_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-026-01803-w/MediaObjects/41594_2026_1803_MOESM7_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ilia-kats/RiboSeqTools" TargetMode="External"/><Relationship Id="rId_hyperlink_4045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE303205" TargetMode="External"/><Relationship Id="rId_hyperlink_4046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_4047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2097-9140" TargetMode="External"/><Relationship Id="rId_hyperlink_4048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9867-9493" TargetMode="External"/><Relationship Id="rId_hyperlink_4049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9028-979X" TargetMode="External"/><Relationship Id="rId_hyperlink_4050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7280-2102" TargetMode="External"/><Relationship Id="rId_hyperlink_4051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3750-5179" TargetMode="External"/><Relationship Id="rId_hyperlink_4052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9568-0245" TargetMode="External"/><Relationship Id="rId_hyperlink_4053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3972-4834" TargetMode="External"/><Relationship Id="rId_hyperlink_4054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8641-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_4055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_4056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7552-8393" TargetMode="External"/><Relationship Id="rId_hyperlink_4057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4609-4052" TargetMode="External"/><Relationship Id="rId_hyperlink_4058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_4059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1382" TargetMode="External"/><Relationship Id="rId_hyperlink_4060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9S7B" TargetMode="External"/><Relationship Id="rId_hyperlink_4061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9S7C" TargetMode="External"/><Relationship Id="rId_hyperlink_4062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9S7D" TargetMode="External"/><Relationship Id="rId_hyperlink_4063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9S7E" TargetMode="External"/><Relationship Id="rId_hyperlink_4064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_4065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_4067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_4068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cdgtt98" TargetMode="External"/><Relationship Id="rId_hyperlink_4069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_4070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/721" TargetMode="External"/><Relationship Id="rId_hyperlink_4071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016381" TargetMode="External"/><Relationship Id="rId_hyperlink_4072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_4073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016500" TargetMode="External"/><Relationship Id="rId_hyperlink_4074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_4075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_4076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_4077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_4078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008624" TargetMode="External"/><Relationship Id="rId_hyperlink_4079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_4080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002577" TargetMode="External"/><Relationship Id="rId_hyperlink_4081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_4082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_4083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_4084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011841" TargetMode="External"/><Relationship Id="rId_hyperlink_4085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016368" TargetMode="External"/><Relationship Id="rId_hyperlink_4086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015899" TargetMode="External"/><Relationship Id="rId_hyperlink_4087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021666" TargetMode="External"/><Relationship Id="rId_hyperlink_4088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6069/kc8m-6j50" TargetMode="External"/><Relationship Id="rId_hyperlink_4089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17044/scilifelab.22361761" TargetMode="External"/><Relationship Id="rId_hyperlink_4090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165530" TargetMode="External"/><Relationship Id="rId_hyperlink_4091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/epdf/10.1073/pnas.2601861123" TargetMode="External"/><Relationship Id="rId_hyperlink_4092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LeifAnderssonLab/Ringkobing_Rosetta" TargetMode="External"/><Relationship Id="rId_hyperlink_4093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2601861123/suppl_file/pnas.2601861123.sapp.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2601861123/suppl_file/pnas.2601861123.sd01.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/288" TargetMode="External"/><Relationship Id="rId_hyperlink_4096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massive.ucsd.edu/ProteoSAFe/QueryMSV?id=MSV000100270" TargetMode="External"/><Relationship Id="rId_hyperlink_4097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massive.ucsd.edu/ProteoSAFe/QueryMSV?id=MSV000101199" TargetMode="External"/><Relationship Id="rId_hyperlink_4098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/bioproject/?term=PRJNA1137584" TargetMode="External"/><Relationship Id="rId_hyperlink_4099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/bioproject/?term=PRJNA642736" TargetMode="External"/><Relationship Id="rId_hyperlink_4100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/bioproject/?term=PRJNA1390293" TargetMode="External"/><Relationship Id="rId_hyperlink_4101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9289-9791" TargetMode="External"/><Relationship Id="rId_hyperlink_4102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0894-1659" TargetMode="External"/><Relationship Id="rId_hyperlink_4103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1468-6608" TargetMode="External"/><Relationship Id="rId_hyperlink_4104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0435-4143" TargetMode="External"/><Relationship Id="rId_hyperlink_4105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7372-9076" TargetMode="External"/><Relationship Id="rId_hyperlink_4106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9081-9663" TargetMode="External"/><Relationship Id="rId_hyperlink_4107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9162-0429" TargetMode="External"/><Relationship Id="rId_hyperlink_4108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1697-9201" TargetMode="External"/><Relationship Id="rId_hyperlink_4109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1543-8112" TargetMode="External"/><Relationship Id="rId_hyperlink_4110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4763-0590" TargetMode="External"/><Relationship Id="rId_hyperlink_4111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0946-8166" TargetMode="External"/><Relationship Id="rId_hyperlink_4112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_4113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0696-6397" TargetMode="External"/><Relationship Id="rId_hyperlink_4114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4295-477X" TargetMode="External"/><Relationship Id="rId_hyperlink_4115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4085-6968" TargetMode="External"/><Relationship Id="rId_hyperlink_4116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD072133" TargetMode="External"/><Relationship Id="rId_hyperlink_4117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD076015" TargetMode="External"/><Relationship Id="rId_hyperlink_4118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD076334" TargetMode="External"/><Relationship Id="rId_hyperlink_4119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/048a87296" TargetMode="External"/><Relationship Id="rId_hyperlink_4120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01nckkm68" TargetMode="External"/><Relationship Id="rId_hyperlink_4121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021r6aq66" TargetMode="External"/><Relationship Id="rId_hyperlink_4122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_4123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/041nas322" TargetMode="External"/><Relationship Id="rId_hyperlink_4125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03zga2b32" TargetMode="External"/><Relationship Id="rId_hyperlink_4126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/57" TargetMode="External"/><Relationship Id="rId_hyperlink_4127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004129" TargetMode="External"/><Relationship Id="rId_hyperlink_4128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_4129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.17880297" TargetMode="External"/><Relationship Id="rId_hyperlink_4130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_4131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6184-3891" TargetMode="External"/><Relationship Id="rId_hyperlink_4132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1236-0815" TargetMode="External"/><Relationship Id="rId_hyperlink_4133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4541-4018" TargetMode="External"/><Relationship Id="rId_hyperlink_4134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8188-3495" TargetMode="External"/><Relationship Id="rId_hyperlink_4135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1223-6494" TargetMode="External"/><Relationship Id="rId_hyperlink_4136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/574" TargetMode="External"/><Relationship Id="rId_hyperlink_4137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/279" TargetMode="External"/><Relationship Id="rId_hyperlink_4138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/451" TargetMode="External"/><Relationship Id="rId_hyperlink_4139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1398" TargetMode="External"/><Relationship Id="rId_hyperlink_4140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/044sxzm68" TargetMode="External"/><Relationship Id="rId_hyperlink_4141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_4142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_4144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6184-3891" TargetMode="External"/><Relationship Id="rId_hyperlink_4145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9694-748X" TargetMode="External"/><Relationship Id="rId_hyperlink_4146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1236-0815" TargetMode="External"/><Relationship Id="rId_hyperlink_4147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4541-4018" TargetMode="External"/><Relationship Id="rId_hyperlink_4148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8188-3495" TargetMode="External"/><Relationship Id="rId_hyperlink_4149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1223-6494" TargetMode="External"/><Relationship Id="rId_hyperlink_4150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/575" TargetMode="External"/><Relationship Id="rId_hyperlink_4151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/452" TargetMode="External"/><Relationship Id="rId_hyperlink_4152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1399" TargetMode="External"/><Relationship Id="rId_hyperlink_4153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_4154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/044sxzm68" TargetMode="External"/><Relationship Id="rId_hyperlink_4156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_4157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/576" TargetMode="External"/><Relationship Id="rId_hyperlink_4158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/280" TargetMode="External"/><Relationship Id="rId_hyperlink_4159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/453" TargetMode="External"/><Relationship Id="rId_hyperlink_4160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1400" TargetMode="External"/><Relationship Id="rId_hyperlink_4161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_4162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/044sxzm68" TargetMode="External"/><Relationship Id="rId_hyperlink_4164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-9725-9930" TargetMode="External"/><Relationship Id="rId_hyperlink_4165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6184-3891" TargetMode="External"/><Relationship Id="rId_hyperlink_4166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9694-748X" TargetMode="External"/><Relationship Id="rId_hyperlink_4167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8188-3495" TargetMode="External"/><Relationship Id="rId_hyperlink_4168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1223-6494" TargetMode="External"/><Relationship Id="rId_hyperlink_4169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_4170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1690.uni-goettingen.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_4171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1401" TargetMode="External"/><Relationship Id="rId_hyperlink_4172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/044sxzm68" TargetMode="External"/><Relationship Id="rId_hyperlink_4174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_4175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.18557942" TargetMode="External"/><Relationship Id="rId_hyperlink_4176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/177608" TargetMode="External"/><Relationship Id="rId_hyperlink_4177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00018-026-06246-6.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-026-06246-6/MediaObjects/18_2026_6246_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE268140" TargetMode="External"/><Relationship Id="rId_hyperlink_4180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1677-1019" TargetMode="External"/><Relationship Id="rId_hyperlink_4181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2892-6975" TargetMode="External"/><Relationship Id="rId_hyperlink_4182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_4183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-0710" TargetMode="External"/><Relationship Id="rId_hyperlink_4184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_4186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/165273" TargetMode="External"/><Relationship Id="rId_hyperlink_4187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbc.org/action/showPdf?pii=S0021-9258%2826%2900310-8" TargetMode="External"/><Relationship Id="rId_hyperlink_4188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-2381" TargetMode="External"/><Relationship Id="rId_hyperlink_4189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4689-4024" TargetMode="External"/><Relationship Id="rId_hyperlink_4190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3358-7720" TargetMode="External"/><Relationship Id="rId_hyperlink_4191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_4192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9576-3523" TargetMode="External"/><Relationship Id="rId_hyperlink_4193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8115-5412" TargetMode="External"/><Relationship Id="rId_hyperlink_4194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9355-0973" TargetMode="External"/><Relationship Id="rId_hyperlink_4195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9468-6311" TargetMode="External"/><Relationship Id="rId_hyperlink_4196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013czdx64" TargetMode="External"/><Relationship Id="rId_hyperlink_4197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/178941" TargetMode="External"/><Relationship Id="rId_hyperlink_4198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s43587-026-01171-6.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM8_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM9_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM10_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM11_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM12_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs43587-026-01171-6/MediaObjects/43587_2026_1171_MOESM13_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/274" TargetMode="External"/><Relationship Id="rId_hyperlink_4213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/varamojo/SimChrom" TargetMode="External"/><Relationship Id="rId_hyperlink_4214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/marianoimperatore/BPDL" TargetMode="External"/><Relationship Id="rId_hyperlink_4215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://git.embl.org/grp-ellenberg/looptrace" TargetMode="External"/><Relationship Id="rId_hyperlink_4216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE269856" TargetMode="External"/><Relationship Id="rId_hyperlink_4217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE269857" TargetMode="External"/><Relationship Id="rId_hyperlink_4218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE269858" TargetMode="External"/><Relationship Id="rId_hyperlink_4219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE283687" TargetMode="External"/><Relationship Id="rId_hyperlink_4220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE98448" TargetMode="External"/><Relationship Id="rId_hyperlink_4221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE113957" TargetMode="External"/><Relationship Id="rId_hyperlink_4222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE171782" TargetMode="External"/><Relationship Id="rId_hyperlink_4223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE154095" TargetMode="External"/><Relationship Id="rId_hyperlink_4224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE238256" TargetMode="External"/><Relationship Id="rId_hyperlink_4225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_4226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4470-8284" TargetMode="External"/><Relationship Id="rId_hyperlink_4227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7800-9920" TargetMode="External"/><Relationship Id="rId_hyperlink_4228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0617-694X" TargetMode="External"/><Relationship Id="rId_hyperlink_4229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3263-0990" TargetMode="External"/><Relationship Id="rId_hyperlink_4230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3299-8330" TargetMode="External"/><Relationship Id="rId_hyperlink_4231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7541-5778" TargetMode="External"/><Relationship Id="rId_hyperlink_4232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0167-8372" TargetMode="External"/><Relationship Id="rId_hyperlink_4233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3001-6786" TargetMode="External"/><Relationship Id="rId_hyperlink_4234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7466-5169" TargetMode="External"/><Relationship Id="rId_hyperlink_4235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_4236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9080-631X" TargetMode="External"/><Relationship Id="rId_hyperlink_4237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_4238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/98" TargetMode="External"/><Relationship Id="rId_hyperlink_4239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/013x0ky90" TargetMode="External"/><Relationship Id="rId_hyperlink_4240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_4241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_4242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_4244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/59" TargetMode="External"/><Relationship Id="rId_hyperlink_4245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006646" TargetMode="External"/><Relationship Id="rId_hyperlink_4246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016366" TargetMode="External"/><Relationship Id="rId_hyperlink_4247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015687" TargetMode="External"/><Relationship Id="rId_hyperlink_4248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_4249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_4250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_005514" TargetMode="External"/><Relationship Id="rId_hyperlink_4251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016387" TargetMode="External"/><Relationship Id="rId_hyperlink_4252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016386" TargetMode="External"/><Relationship Id="rId_hyperlink_4253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_027320" TargetMode="External"/><Relationship Id="rId_hyperlink_4254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026672" TargetMode="External"/><Relationship Id="rId_hyperlink_4255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016620" TargetMode="External"/><Relationship Id="rId_hyperlink_4256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006263" TargetMode="External"/><Relationship Id="rId_hyperlink_4257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017036" TargetMode="External"/><Relationship Id="rId_hyperlink_4258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004463" TargetMode="External"/><Relationship Id="rId_hyperlink_4259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018349" TargetMode="External"/><Relationship Id="rId_hyperlink_4260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_4261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021172" TargetMode="External"/><Relationship Id="rId_hyperlink_4262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008335" TargetMode="External"/><Relationship Id="rId_hyperlink_4263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022765" TargetMode="External"/><Relationship Id="rId_hyperlink_4264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006525" TargetMode="External"/><Relationship Id="rId_hyperlink_4265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021142" TargetMode="External"/><Relationship Id="rId_hyperlink_4266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_4267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_4268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021364" TargetMode="External"/><Relationship Id="rId_hyperlink_4269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-53843" TargetMode="External"/><Relationship Id="rId_hyperlink_4270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-53554" TargetMode="External"/><Relationship Id="rId_hyperlink_4271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/178048" TargetMode="External"/><Relationship Id="rId_hyperlink_4272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-026-75109-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM6_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_4279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM7_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_4280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM8_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_4281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM9_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_4282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM10_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_4283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM11_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM12_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-026-75109-2/MediaObjects/41467_2026_75109_MOESM13_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/293" TargetMode="External"/><Relationship Id="rId_hyperlink_4287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modelarchive.org/doi/10.5452/ma-9luyy" TargetMode="External"/><Relationship Id="rId_hyperlink_4288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modelarchive.org/doi/10.5452/ma-ire8e" TargetMode="External"/><Relationship Id="rId_hyperlink_4289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modelarchive.org/doi/10.5452/ma-sd0ae" TargetMode="External"/><Relationship Id="rId_hyperlink_4290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modelarchive.org/doi/10.5452/ma-m2b6q" TargetMode="External"/><Relationship Id="rId_hyperlink_4291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_4292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2906-9346" TargetMode="External"/><Relationship Id="rId_hyperlink_4293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6642-8876" TargetMode="External"/><Relationship Id="rId_hyperlink_4294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9742-3692" TargetMode="External"/><Relationship Id="rId_hyperlink_4295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_4296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5022-3494" TargetMode="External"/><Relationship Id="rId_hyperlink_4297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6051-0198" TargetMode="External"/><Relationship Id="rId_hyperlink_4298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_4299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6161-1118" TargetMode="External"/><Relationship Id="rId_hyperlink_4300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3253-7518" TargetMode="External"/><Relationship Id="rId_hyperlink_4301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/9R8V" TargetMode="External"/><Relationship Id="rId_hyperlink_4302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8QO9" TargetMode="External"/><Relationship Id="rId_hyperlink_4303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ABG" TargetMode="External"/><Relationship Id="rId_hyperlink_4304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ABI" TargetMode="External"/><Relationship Id="rId_hyperlink_4305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6FF7" TargetMode="External"/><Relationship Id="rId_hyperlink_4306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RO1" TargetMode="External"/><Relationship Id="rId_hyperlink_4307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/011ashp19" TargetMode="External"/><Relationship Id="rId_hyperlink_4308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_4309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/007mrxy13" TargetMode="External"/><Relationship Id="rId_hyperlink_4311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/58" TargetMode="External"/><Relationship Id="rId_hyperlink_4312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0058" TargetMode="External"/><Relationship Id="rId_hyperlink_4313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014593" TargetMode="External"/><Relationship Id="rId_hyperlink_4314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_4315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022841" TargetMode="External"/><Relationship Id="rId_hyperlink_4316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002380" TargetMode="External"/><Relationship Id="rId_hyperlink_4317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016499" TargetMode="External"/><Relationship Id="rId_hyperlink_4318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016500" TargetMode="External"/><Relationship Id="rId_hyperlink_4319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018392" TargetMode="External"/><Relationship Id="rId_hyperlink_4320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_4321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_4322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025454" TargetMode="External"/><Relationship Id="rId_hyperlink_4323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_4324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_4325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_022215" TargetMode="External"/><Relationship Id="rId_hyperlink_4326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_4327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/178880" TargetMode="External"/><Relationship Id="rId_hyperlink_4328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0968000426002033/pdfft?md5=3f07942ac3d8c125e59febffe75dc738&amp;pid=1-s2.0-S0968000426002033-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0287-3054" TargetMode="External"/><Relationship Id="rId_hyperlink_4330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_4331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1419" TargetMode="External"/><Relationship Id="rId_hyperlink_4332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_4333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_4334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/179523" TargetMode="External"/><Relationship Id="rId_hyperlink_4336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/pro.70763?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_4337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_4338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_4339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1432" TargetMode="External"/><Relationship Id="rId_hyperlink_4340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_4341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_4343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_4344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/179619" TargetMode="External"/><Relationship Id="rId_hyperlink_4345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2211124726007278/pdfft?md5=a8ac39b216587bae8211680566173c4f&amp;pid=1-s2.0-S2211124726007278-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Hughes-Genome-Group/NGseqBasic" TargetMode="External"/><Relationship Id="rId_hyperlink_4347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/anlin00007/OnTAD" TargetMode="External"/><Relationship Id="rId_hyperlink_4348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pypi.org/project/runHiC/" TargetMode="External"/><Relationship Id="rId_hyperlink_4349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/XiaoTaoWang/NeoLoopFinder" TargetMode="External"/><Relationship Id="rId_hyperlink_4350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/XiaoTaoWang/EagleC" TargetMode="External"/><Relationship Id="rId_hyperlink_4351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/open2c/coolpuppy" TargetMode="External"/><Relationship Id="rId_hyperlink_4352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S2211124726007278-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S2211124726007278-mmc2.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S2211124726007278-mmc3.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S2211124726007278-mmc4.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S2211124726007278-mmc5.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S2211124726007278-mmc6.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S2211124726007278-mmc7.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S2211124726007278-mmc8.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_4360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/345" TargetMode="External"/><Relationship Id="rId_hyperlink_4361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE296280" TargetMode="External"/><Relationship Id="rId_hyperlink_4362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE125588" TargetMode="External"/><Relationship Id="rId_hyperlink_4363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE269858" TargetMode="External"/><Relationship Id="rId_hyperlink_4364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_4365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7337-3797" TargetMode="External"/><Relationship Id="rId_hyperlink_4366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6382-1252" TargetMode="External"/><Relationship Id="rId_hyperlink_4367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8164-9868" TargetMode="External"/><Relationship Id="rId_hyperlink_4368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5274-7514" TargetMode="External"/><Relationship Id="rId_hyperlink_4369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0617-694X" TargetMode="External"/><Relationship Id="rId_hyperlink_4370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3141-1526" TargetMode="External"/><Relationship Id="rId_hyperlink_4371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3957-9369" TargetMode="External"/><Relationship Id="rId_hyperlink_4372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0806-0467" TargetMode="External"/><Relationship Id="rId_hyperlink_4373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5052-3967" TargetMode="External"/><Relationship Id="rId_hyperlink_4374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8269-2669" TargetMode="External"/><Relationship Id="rId_hyperlink_4375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8528-8060" TargetMode="External"/><Relationship Id="rId_hyperlink_4376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_4377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2502-7897" TargetMode="External"/><Relationship Id="rId_hyperlink_4378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9488-1018" TargetMode="External"/><Relationship Id="rId_hyperlink_4379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7551-1073" TargetMode="External"/><Relationship Id="rId_hyperlink_4380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01eezs655" TargetMode="External"/><Relationship Id="rId_hyperlink_4382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_4383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/archive/5/60" TargetMode="External"/><Relationship Id="rId_hyperlink_4384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1140885" TargetMode="External"/><Relationship Id="rId_hyperlink_4385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_627761" TargetMode="External"/><Relationship Id="rId_hyperlink_4386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628110" TargetMode="External"/><Relationship Id="rId_hyperlink_4387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2191222" TargetMode="External"/><Relationship Id="rId_hyperlink_4388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2630356" TargetMode="External"/><Relationship Id="rId_hyperlink_4389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534016" TargetMode="External"/><Relationship Id="rId_hyperlink_4390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_141370" TargetMode="External"/><Relationship Id="rId_hyperlink_4391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_955439" TargetMode="External"/><Relationship Id="rId_hyperlink_4392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_955447" TargetMode="External"/><Relationship Id="rId_hyperlink_4393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_955021" TargetMode="External"/><Relationship Id="rId_hyperlink_4394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2576208" TargetMode="External"/><Relationship Id="rId_hyperlink_4395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016863" TargetMode="External"/><Relationship Id="rId_hyperlink_4396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002630" TargetMode="External"/><Relationship Id="rId_hyperlink_4397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0480" TargetMode="External"/><Relationship Id="rId_hyperlink_4398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0428" TargetMode="External"/><Relationship Id="rId_hyperlink_4399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0186" TargetMode="External"/><Relationship Id="rId_hyperlink_4400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0237" TargetMode="External"/><Relationship Id="rId_hyperlink_4401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_1847" TargetMode="External"/><Relationship Id="rId_hyperlink_4402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/IMSR_RJ:NMRI-NUDE" TargetMode="External"/><Relationship Id="rId_hyperlink_4403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/IMSR_JAX:007799" TargetMode="External"/><Relationship Id="rId_hyperlink_4404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015899" TargetMode="External"/><Relationship Id="rId_hyperlink_4405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002105" TargetMode="External"/><Relationship Id="rId_hyperlink_4406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012919" TargetMode="External"/><Relationship Id="rId_hyperlink_4407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006263" TargetMode="External"/><Relationship Id="rId_hyperlink_4408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012802" TargetMode="External"/><Relationship Id="rId_hyperlink_4409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003002" TargetMode="External"/><Relationship Id="rId_hyperlink_4410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_4411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_4412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025848" TargetMode="External"/><Relationship Id="rId_hyperlink_4413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018555" TargetMode="External"/><Relationship Id="rId_hyperlink_4414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017344" TargetMode="External"/><Relationship Id="rId_hyperlink_4415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007322" TargetMode="External"/><Relationship Id="rId_hyperlink_4416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024742" TargetMode="External"/><Relationship Id="rId_hyperlink_4417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021158" TargetMode="External"/><Relationship Id="rId_hyperlink_4418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016418" TargetMode="External"/><Relationship Id="rId_hyperlink_4419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016884" TargetMode="External"/><Relationship Id="rId_hyperlink_4420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016620" TargetMode="External"/><Relationship Id="rId_hyperlink_4421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013291" TargetMode="External"/><Relationship Id="rId_hyperlink_4422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010881" TargetMode="External"/><Relationship Id="rId_hyperlink_4423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017643" TargetMode="External"/><Relationship Id="rId_hyperlink_4424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006646" TargetMode="External"/><Relationship Id="rId_hyperlink_4425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016366" TargetMode="External"/><Relationship Id="rId_hyperlink_4426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018257" TargetMode="External"/><Relationship Id="rId_hyperlink_4427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014601" TargetMode="External"/><Relationship Id="rId_hyperlink_4428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010910" TargetMode="External"/><Relationship Id="rId_hyperlink_4429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023038" TargetMode="External"/><Relationship Id="rId_hyperlink_4430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024194" TargetMode="External"/><Relationship Id="rId_hyperlink_4431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_026118" TargetMode="External"/><Relationship Id="rId_hyperlink_4432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_027916" TargetMode="External"/><Relationship Id="rId_hyperlink_4433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002141" TargetMode="External"/><Relationship Id="rId_hyperlink_4434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_021396" TargetMode="External"/><Relationship Id="rId_hyperlink_4435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001456" TargetMode="External"/><Relationship Id="rId_hyperlink_4436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025758" TargetMode="External"/><Relationship Id="rId_hyperlink_4437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_4438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41418-026-01834-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massive.ucsd.edu/ProteoSAFe/QueryMSV?id=MSV000100118" TargetMode="External"/><Relationship Id="rId_hyperlink_4440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE334227" TargetMode="External"/><Relationship Id="rId_hyperlink_4441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE333484" TargetMode="External"/><Relationship Id="rId_hyperlink_4442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_4443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8612-5420" TargetMode="External"/><Relationship Id="rId_hyperlink_4444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2248-6753" TargetMode="External"/><Relationship Id="rId_hyperlink_4445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1697-9201" TargetMode="External"/><Relationship Id="rId_hyperlink_4446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3957-9369" TargetMode="External"/><Relationship Id="rId_hyperlink_4447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9297-1821" TargetMode="External"/><Relationship Id="rId_hyperlink_4448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8269-2669" TargetMode="External"/><Relationship Id="rId_hyperlink_4449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0946-8166" TargetMode="External"/><Relationship Id="rId_hyperlink_4450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_4451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_4452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_4453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5052-3967" TargetMode="External"/><Relationship Id="rId_hyperlink_4454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD071637" TargetMode="External"/><Relationship Id="rId_hyperlink_4455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_4457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_4458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7822-2066" TargetMode="External"/><Relationship Id="rId_hyperlink_4459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7545-1656" TargetMode="External"/><Relationship Id="rId_hyperlink_4460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3572-0223" TargetMode="External"/><Relationship Id="rId_hyperlink_4461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6852-5362" TargetMode="External"/><Relationship Id="rId_hyperlink_4462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_4463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_4464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_4465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_4466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_4468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_4469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.05.21.726779v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_4471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0617-694X" TargetMode="External"/><Relationship Id="rId_hyperlink_4472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3909-1321" TargetMode="External"/><Relationship Id="rId_hyperlink_4473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1516-2083" TargetMode="External"/><Relationship Id="rId_hyperlink_4474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4892-4208" TargetMode="External"/><Relationship Id="rId_hyperlink_4475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9642-8244" TargetMode="External"/><Relationship Id="rId_hyperlink_4476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3425-0476" TargetMode="External"/><Relationship Id="rId_hyperlink_4477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_4478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01bmjkv45" TargetMode="External"/><Relationship Id="rId_hyperlink_4479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_4480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023614" TargetMode="External"/><Relationship Id="rId_hyperlink_4481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003475" TargetMode="External"/><Relationship Id="rId_hyperlink_4482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4206-254X" TargetMode="External"/><Relationship Id="rId_hyperlink_4483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6005-7242" TargetMode="External"/><Relationship Id="rId_hyperlink_4484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0946-8166" TargetMode="External"/><Relationship Id="rId_hyperlink_4485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_4486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_4487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-2381" TargetMode="External"/><Relationship Id="rId_hyperlink_4488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1837-5233" TargetMode="External"/><Relationship Id="rId_hyperlink_4489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_4490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_4491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:GE134"/>
+  <dimension ref="A1:GE142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:GE1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="80" customWidth="true" style="0"/>
     <col min="11" max="11" width="80" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="80" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="80" customWidth="true" style="0"/>
     <col min="20" max="20" width="80" customWidth="true" style="0"/>
-    <col min="21" max="21" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="80" customWidth="true" style="0"/>
     <col min="25" max="25" width="80" customWidth="true" style="0"/>
     <col min="26" max="26" width="80" customWidth="true" style="0"/>
     <col min="27" max="27" width="80" customWidth="true" style="0"/>
     <col min="28" max="28" width="80" customWidth="true" style="0"/>
     <col min="29" max="29" width="80" customWidth="true" style="0"/>
     <col min="30" max="30" width="80" customWidth="true" style="0"/>
     <col min="31" max="31" width="80" customWidth="true" style="0"/>
     <col min="32" max="32" width="80" customWidth="true" style="0"/>
     <col min="33" max="33" width="80" customWidth="true" style="0"/>
     <col min="34" max="34" width="80" customWidth="true" style="0"/>
     <col min="35" max="35" width="80" customWidth="true" style="0"/>
     <col min="36" max="36" width="80" customWidth="true" style="0"/>
     <col min="37" max="37" width="80" customWidth="true" style="0"/>
     <col min="38" max="38" width="80" customWidth="true" style="0"/>
     <col min="39" max="39" width="80" customWidth="true" style="0"/>
     <col min="40" max="40" width="80" customWidth="true" style="0"/>
     <col min="41" max="41" width="80" customWidth="true" style="0"/>
     <col min="42" max="42" width="80" customWidth="true" style="0"/>
     <col min="43" max="43" width="80" customWidth="true" style="0"/>
     <col min="44" max="44" width="80" customWidth="true" style="0"/>
     <col min="45" max="45" width="80" customWidth="true" style="0"/>
     <col min="46" max="46" width="80" customWidth="true" style="0"/>
@@ -13123,106 +13771,106 @@
     <col min="56" max="56" width="80" customWidth="true" style="0"/>
     <col min="57" max="57" width="80" customWidth="true" style="0"/>
     <col min="58" max="58" width="80" customWidth="true" style="0"/>
     <col min="59" max="59" width="80" customWidth="true" style="0"/>
     <col min="60" max="60" width="80" customWidth="true" style="0"/>
     <col min="61" max="61" width="80" customWidth="true" style="0"/>
     <col min="62" max="62" width="80" customWidth="true" style="0"/>
     <col min="63" max="63" width="80" customWidth="true" style="0"/>
     <col min="64" max="64" width="80" customWidth="true" style="0"/>
     <col min="65" max="65" width="80" customWidth="true" style="0"/>
     <col min="66" max="66" width="80" customWidth="true" style="0"/>
     <col min="67" max="67" width="80" customWidth="true" style="0"/>
     <col min="68" max="68" width="80" customWidth="true" style="0"/>
     <col min="69" max="69" width="80" customWidth="true" style="0"/>
     <col min="70" max="70" width="80" customWidth="true" style="0"/>
     <col min="71" max="71" width="80" customWidth="true" style="0"/>
     <col min="72" max="72" width="80" customWidth="true" style="0"/>
     <col min="73" max="73" width="80" customWidth="true" style="0"/>
     <col min="74" max="74" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="80" customWidth="true" style="0"/>
     <col min="76" max="76" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="80" customWidth="true" style="0"/>
-    <col min="81" max="81" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="80" customWidth="true" style="0"/>
     <col min="82" max="82" width="80" customWidth="true" style="0"/>
-    <col min="83" max="83" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="83" max="83" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="80" customWidth="true" style="0"/>
     <col min="89" max="89" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="90" max="90" width="80" customWidth="true" style="0"/>
     <col min="91" max="91" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="80" customWidth="true" style="0"/>
     <col min="95" max="95" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="96" max="96" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="97" max="97" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="98" max="98" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="99" max="99" width="80" customWidth="true" style="0"/>
     <col min="100" max="100" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="101" max="101" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="102" max="102" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="80" customWidth="true" style="0"/>
     <col min="107" max="107" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="116" max="116" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="118" max="118" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="120" max="120" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="121" max="121" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="122" max="122" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="123" max="123" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="124" max="124" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="125" max="125" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="126" max="126" width="80" customWidth="true" style="0"/>
     <col min="127" max="127" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="128" max="128" width="80" customWidth="true" style="0"/>
     <col min="129" max="129" width="80" customWidth="true" style="0"/>
     <col min="130" max="130" width="80" customWidth="true" style="0"/>
-    <col min="131" max="131" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="131" max="131" width="80" customWidth="true" style="0"/>
     <col min="132" max="132" width="80" customWidth="true" style="0"/>
     <col min="133" max="133" width="80" customWidth="true" style="0"/>
     <col min="134" max="134" width="80" customWidth="true" style="0"/>
     <col min="135" max="135" width="80" customWidth="true" style="0"/>
-    <col min="136" max="136" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="136" max="136" width="80" customWidth="true" style="0"/>
     <col min="137" max="137" width="80" customWidth="true" style="0"/>
     <col min="138" max="138" width="80" customWidth="true" style="0"/>
     <col min="139" max="139" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="140" max="140" width="80" customWidth="true" style="0"/>
     <col min="141" max="141" width="80" customWidth="true" style="0"/>
     <col min="142" max="142" width="80" customWidth="true" style="0"/>
     <col min="143" max="143" width="80" customWidth="true" style="0"/>
     <col min="144" max="144" width="80" customWidth="true" style="0"/>
     <col min="145" max="145" width="80" customWidth="true" style="0"/>
     <col min="146" max="146" width="80" customWidth="true" style="0"/>
     <col min="147" max="147" width="80" customWidth="true" style="0"/>
     <col min="148" max="148" width="80" customWidth="true" style="0"/>
     <col min="149" max="149" width="80" customWidth="true" style="0"/>
     <col min="150" max="150" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="151" max="151" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="152" max="152" width="80" customWidth="true" style="0"/>
     <col min="153" max="153" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="154" max="154" width="80" customWidth="true" style="0"/>
     <col min="155" max="155" width="80" customWidth="true" style="0"/>
     <col min="156" max="156" width="80" customWidth="true" style="0"/>
     <col min="157" max="157" width="80" customWidth="true" style="0"/>
     <col min="158" max="158" width="80" customWidth="true" style="0"/>
     <col min="159" max="159" width="80" customWidth="true" style="0"/>
     <col min="160" max="160" width="80" customWidth="true" style="0"/>
     <col min="161" max="161" width="65.984" bestFit="true" customWidth="true" style="0"/>
@@ -13303,51 +13951,51 @@
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>3809</v>
+        <v>4014</v>
       </c>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
       <c r="AP1" s="1"/>
       <c r="AQ1" s="1"/>
       <c r="AR1" s="1"/>
       <c r="AS1" s="1"/>
       <c r="AT1" s="1"/>
       <c r="AU1" s="1"/>
       <c r="AV1" s="1"/>
@@ -13406,51 +14054,51 @@
       <c r="CW1" s="1"/>
       <c r="CX1" s="1"/>
       <c r="CY1" s="1"/>
       <c r="CZ1" s="1"/>
       <c r="DA1" s="1"/>
       <c r="DB1" s="1"/>
       <c r="DC1" s="1"/>
       <c r="DD1" s="1"/>
       <c r="DE1" s="1"/>
       <c r="DF1" s="1"/>
       <c r="DG1" s="1"/>
       <c r="DH1" s="1"/>
       <c r="DI1" s="1"/>
       <c r="DJ1" s="1"/>
       <c r="DK1" s="1"/>
       <c r="DL1" s="1"/>
       <c r="DM1" s="1"/>
       <c r="DN1" s="1"/>
       <c r="DO1" s="1"/>
       <c r="DP1" s="1"/>
       <c r="DQ1" s="1"/>
       <c r="DR1" s="1"/>
       <c r="DS1" s="1"/>
       <c r="DT1" s="1"/>
       <c r="DU1" s="1" t="s">
-        <v>4221</v>
+        <v>4437</v>
       </c>
       <c r="DV1" s="1"/>
       <c r="DW1" s="1"/>
       <c r="DX1" s="1"/>
       <c r="DY1" s="1"/>
       <c r="DZ1" s="1"/>
       <c r="EA1" s="1"/>
       <c r="EB1" s="1"/>
       <c r="EC1" s="1"/>
       <c r="ED1" s="1"/>
       <c r="EE1" s="1"/>
       <c r="EF1" s="1"/>
       <c r="EG1" s="1"/>
       <c r="EH1" s="1"/>
       <c r="EI1" s="1"/>
       <c r="EJ1" s="1"/>
       <c r="EK1" s="1"/>
       <c r="EL1" s="1"/>
       <c r="EM1" s="1"/>
       <c r="EN1" s="1"/>
       <c r="EO1" s="1"/>
       <c r="EP1" s="1"/>
       <c r="EQ1" s="1"/>
       <c r="ER1" s="1"/>
       <c r="ES1" s="1"/>
@@ -13536,141 +14184,141 @@
       </c>
       <c r="O2">
         <v>100074</v>
       </c>
       <c r="P2"/>
       <c r="Q2">
         <v>3</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2"/>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
       <c r="V2" t="s">
         <v>36</v>
       </c>
       <c r="W2" t="s">
         <v>37</v>
       </c>
       <c r="X2" t="s">
-        <v>1260</v>
+        <v>1328</v>
       </c>
       <c r="Y2" t="s">
-        <v>1261</v>
+        <v>1329</v>
       </c>
       <c r="Z2" t="s">
-        <v>1262</v>
+        <v>1330</v>
       </c>
       <c r="AA2" t="s">
-        <v>1263</v>
+        <v>1331</v>
       </c>
       <c r="AB2" t="s">
-        <v>1264</v>
+        <v>1332</v>
       </c>
       <c r="AC2" t="s">
-        <v>1265</v>
+        <v>1333</v>
       </c>
       <c r="AD2" t="s">
-        <v>1266</v>
+        <v>1334</v>
       </c>
       <c r="AE2" t="s">
-        <v>1267</v>
+        <v>1335</v>
       </c>
       <c r="AF2" t="s">
-        <v>1268</v>
+        <v>1336</v>
       </c>
       <c r="AG2" t="s">
-        <v>1269</v>
+        <v>1337</v>
       </c>
       <c r="AH2" t="s">
-        <v>1270</v>
+        <v>1338</v>
       </c>
       <c r="AI2" t="s">
-        <v>1271</v>
+        <v>1339</v>
       </c>
       <c r="AJ2" t="s">
-        <v>1272</v>
+        <v>1340</v>
       </c>
       <c r="AK2" t="s">
-        <v>1273</v>
+        <v>1341</v>
       </c>
       <c r="AL2" t="s">
-        <v>1274</v>
+        <v>1342</v>
       </c>
       <c r="AM2" t="s">
-        <v>1275</v>
+        <v>1343</v>
       </c>
       <c r="AN2" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AO2" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="DU2" t="s">
-        <v>3810</v>
+        <v>4015</v>
       </c>
       <c r="DV2" t="s">
-        <v>3811</v>
+        <v>4016</v>
       </c>
       <c r="DW2" t="s">
-        <v>3812</v>
+        <v>4017</v>
       </c>
       <c r="DX2" t="s">
-        <v>3813</v>
+        <v>4018</v>
       </c>
       <c r="DY2" t="s">
-        <v>3814</v>
+        <v>4019</v>
       </c>
       <c r="DZ2" t="s">
-        <v>3815</v>
+        <v>4020</v>
       </c>
       <c r="EA2" t="s">
-        <v>3816</v>
+        <v>4021</v>
       </c>
       <c r="EB2" t="s">
-        <v>3817</v>
+        <v>4022</v>
       </c>
       <c r="EC2" t="s">
-        <v>3818</v>
+        <v>4023</v>
       </c>
       <c r="ED2" t="s">
-        <v>3819</v>
+        <v>4024</v>
       </c>
       <c r="EE2" t="s">
-        <v>3820</v>
+        <v>4025</v>
       </c>
       <c r="EF2" t="s">
-        <v>3821</v>
+        <v>4026</v>
       </c>
       <c r="EG2" t="s">
-        <v>3822</v>
+        <v>4027</v>
       </c>
     </row>
     <row r="3" spans="1:187">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>41</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>42</v>
       </c>
@@ -13688,135 +14336,135 @@
       <c r="N3" t="s">
         <v>45</v>
       </c>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3" t="s">
         <v>44</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="s">
         <v>47</v>
       </c>
       <c r="U3" t="s">
         <v>48</v>
       </c>
       <c r="V3" t="s">
         <v>49</v>
       </c>
       <c r="W3" t="s">
         <v>50</v>
       </c>
       <c r="X3" t="s">
-        <v>1278</v>
+        <v>1346</v>
       </c>
       <c r="Y3" t="s">
-        <v>1279</v>
+        <v>1347</v>
       </c>
       <c r="Z3" t="s">
-        <v>1280</v>
+        <v>1348</v>
       </c>
       <c r="AA3" t="s">
-        <v>1281</v>
+        <v>1349</v>
       </c>
       <c r="AB3" t="s">
-        <v>1282</v>
+        <v>1350</v>
       </c>
       <c r="AC3" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AD3" t="s">
-        <v>1284</v>
+        <v>1352</v>
       </c>
       <c r="DU3" t="s">
-        <v>3810</v>
+        <v>4015</v>
       </c>
       <c r="DV3" t="s">
-        <v>3823</v>
+        <v>4028</v>
       </c>
       <c r="DW3" t="s">
-        <v>3824</v>
+        <v>4029</v>
       </c>
       <c r="DX3" t="s">
-        <v>3825</v>
+        <v>4030</v>
       </c>
       <c r="DY3" t="s">
-        <v>3826</v>
+        <v>4031</v>
       </c>
       <c r="DZ3" t="s">
-        <v>3827</v>
+        <v>4032</v>
       </c>
       <c r="EA3" t="s">
-        <v>3828</v>
+        <v>4033</v>
       </c>
       <c r="EB3" t="s">
-        <v>3829</v>
+        <v>4034</v>
       </c>
       <c r="EC3" t="s">
-        <v>3830</v>
+        <v>4035</v>
       </c>
       <c r="ED3" t="s">
-        <v>3831</v>
+        <v>4036</v>
       </c>
       <c r="EE3" t="s">
-        <v>3832</v>
+        <v>4037</v>
       </c>
       <c r="EF3" t="s">
-        <v>3833</v>
+        <v>4038</v>
       </c>
       <c r="EG3" t="s">
-        <v>3834</v>
+        <v>4039</v>
       </c>
       <c r="EH3" t="s">
-        <v>3835</v>
+        <v>4040</v>
       </c>
       <c r="EI3" t="s">
-        <v>3836</v>
+        <v>4041</v>
       </c>
       <c r="EJ3" t="s">
-        <v>3837</v>
+        <v>4042</v>
       </c>
       <c r="EK3" t="s">
-        <v>3838</v>
+        <v>4043</v>
       </c>
       <c r="EL3" t="s">
-        <v>3839</v>
+        <v>4044</v>
       </c>
       <c r="EM3" t="s">
-        <v>3840</v>
+        <v>4045</v>
       </c>
       <c r="EN3" t="s">
-        <v>3841</v>
+        <v>4046</v>
       </c>
       <c r="EO3" t="s">
-        <v>3842</v>
+        <v>4047</v>
       </c>
       <c r="EP3" t="s">
-        <v>3843</v>
+        <v>4048</v>
       </c>
     </row>
     <row r="4" spans="1:187">
       <c r="A4" t="s">
         <v>51</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
       <c r="G4">
         <v>36882621</v>
       </c>
       <c r="H4" t="s">
@@ -13838,87 +14486,87 @@
         <v>56</v>
       </c>
       <c r="N4" t="s">
         <v>57</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4" t="s">
         <v>58</v>
       </c>
       <c r="S4"/>
       <c r="T4" t="s">
         <v>59</v>
       </c>
       <c r="U4" t="s">
         <v>60</v>
       </c>
       <c r="V4" t="s">
         <v>48</v>
       </c>
       <c r="W4" t="s">
         <v>61</v>
       </c>
       <c r="X4" t="s">
-        <v>1285</v>
+        <v>1353</v>
       </c>
       <c r="Y4" t="s">
-        <v>1286</v>
+        <v>1354</v>
       </c>
       <c r="Z4" t="s">
-        <v>1281</v>
+        <v>1349</v>
       </c>
       <c r="AA4" t="s">
-        <v>1287</v>
+        <v>1355</v>
       </c>
       <c r="AB4" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AC4" t="s">
-        <v>1288</v>
+        <v>1356</v>
       </c>
       <c r="DU4" t="s">
-        <v>3844</v>
+        <v>4049</v>
       </c>
       <c r="DV4" t="s">
-        <v>3845</v>
+        <v>4050</v>
       </c>
       <c r="DW4" t="s">
-        <v>3846</v>
+        <v>4051</v>
       </c>
       <c r="DX4" t="s">
-        <v>3847</v>
+        <v>4052</v>
       </c>
       <c r="DY4" t="s">
-        <v>3848</v>
+        <v>4053</v>
       </c>
       <c r="DZ4" t="s">
-        <v>3849</v>
+        <v>4054</v>
       </c>
       <c r="EA4" t="s">
-        <v>3850</v>
+        <v>4055</v>
       </c>
     </row>
     <row r="5" spans="1:187">
       <c r="A5" t="s">
         <v>62</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" t="s">
         <v>40</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>41</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>63</v>
       </c>
@@ -13938,96 +14586,96 @@
       <c r="N5" t="s">
         <v>67</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5" t="s">
         <v>65</v>
       </c>
       <c r="S5" t="s">
         <v>68</v>
       </c>
       <c r="T5" t="s">
         <v>69</v>
       </c>
       <c r="U5" t="s">
         <v>49</v>
       </c>
       <c r="V5" t="s">
         <v>48</v>
       </c>
       <c r="W5" t="s">
         <v>70</v>
       </c>
       <c r="X5" t="s">
-        <v>1289</v>
+        <v>1357</v>
       </c>
       <c r="Y5" t="s">
-        <v>1290</v>
+        <v>1358</v>
       </c>
       <c r="Z5" t="s">
-        <v>1291</v>
+        <v>1359</v>
       </c>
       <c r="AA5" t="s">
-        <v>1292</v>
+        <v>1360</v>
       </c>
       <c r="AB5" t="s">
-        <v>1293</v>
+        <v>1361</v>
       </c>
       <c r="AC5" t="s">
-        <v>1281</v>
+        <v>1349</v>
       </c>
       <c r="AD5" t="s">
-        <v>1294</v>
+        <v>1362</v>
       </c>
       <c r="AE5" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AF5" t="s">
-        <v>1284</v>
+        <v>1352</v>
       </c>
       <c r="DU5" t="s">
-        <v>3851</v>
+        <v>4056</v>
       </c>
       <c r="DV5" t="s">
-        <v>3848</v>
+        <v>4053</v>
       </c>
       <c r="DW5" t="s">
-        <v>3852</v>
+        <v>4057</v>
       </c>
       <c r="DX5" t="s">
-        <v>3853</v>
+        <v>4058</v>
       </c>
       <c r="DY5" t="s">
-        <v>3854</v>
+        <v>4059</v>
       </c>
       <c r="DZ5" t="s">
-        <v>3855</v>
+        <v>4060</v>
       </c>
       <c r="EA5" t="s">
-        <v>3856</v>
+        <v>4061</v>
       </c>
     </row>
     <row r="6" spans="1:187">
       <c r="A6" t="s">
         <v>71</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" t="s">
         <v>40</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>72</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6">
         <v>37140053</v>
       </c>
       <c r="H6" t="s">
@@ -14049,99 +14697,99 @@
         <v>77</v>
       </c>
       <c r="N6" t="s">
         <v>78</v>
       </c>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6" t="s">
         <v>79</v>
       </c>
       <c r="S6"/>
       <c r="T6" t="s">
         <v>69</v>
       </c>
       <c r="U6" t="s">
         <v>49</v>
       </c>
       <c r="V6" t="s">
         <v>48</v>
       </c>
       <c r="W6" t="s">
         <v>80</v>
       </c>
       <c r="X6" t="s">
-        <v>1295</v>
+        <v>1363</v>
       </c>
       <c r="Y6" t="s">
-        <v>1296</v>
+        <v>1364</v>
       </c>
       <c r="Z6" t="s">
-        <v>1292</v>
+        <v>1360</v>
       </c>
       <c r="AA6" t="s">
-        <v>1291</v>
+        <v>1359</v>
       </c>
       <c r="AB6" t="s">
-        <v>1293</v>
+        <v>1361</v>
       </c>
       <c r="AC6" t="s">
-        <v>1281</v>
+        <v>1349</v>
       </c>
       <c r="AD6" t="s">
-        <v>1297</v>
+        <v>1365</v>
       </c>
       <c r="AE6" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AF6" t="s">
-        <v>1284</v>
+        <v>1352</v>
       </c>
       <c r="DU6" t="s">
-        <v>3857</v>
+        <v>4062</v>
       </c>
       <c r="DV6" t="s">
-        <v>3858</v>
+        <v>4063</v>
       </c>
       <c r="DW6" t="s">
-        <v>3839</v>
+        <v>4044</v>
       </c>
       <c r="DX6" t="s">
-        <v>3859</v>
+        <v>4064</v>
       </c>
       <c r="DY6" t="s">
-        <v>3860</v>
+        <v>4065</v>
       </c>
       <c r="DZ6" t="s">
-        <v>3861</v>
+        <v>4066</v>
       </c>
       <c r="EA6" t="s">
-        <v>3854</v>
+        <v>4059</v>
       </c>
       <c r="EB6" t="s">
-        <v>3862</v>
+        <v>4067</v>
       </c>
     </row>
     <row r="7" spans="1:187">
       <c r="A7" t="s">
         <v>81</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" t="s">
         <v>40</v>
       </c>
       <c r="D7" t="s">
         <v>82</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
       <c r="G7">
         <v>37140386</v>
       </c>
       <c r="H7" t="s">
@@ -14163,75 +14811,75 @@
         <v>87</v>
       </c>
       <c r="N7" t="s">
         <v>88</v>
       </c>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7" t="s">
         <v>89</v>
       </c>
       <c r="S7"/>
       <c r="T7" t="s">
         <v>90</v>
       </c>
       <c r="U7" t="s">
         <v>48</v>
       </c>
       <c r="V7" t="s">
         <v>91</v>
       </c>
       <c r="W7" t="s">
         <v>92</v>
       </c>
       <c r="X7" t="s">
-        <v>1298</v>
+        <v>1366</v>
       </c>
       <c r="Y7" t="s">
-        <v>1299</v>
+        <v>1367</v>
       </c>
       <c r="Z7" t="s">
-        <v>1293</v>
+        <v>1361</v>
       </c>
       <c r="AA7" t="s">
-        <v>1281</v>
+        <v>1349</v>
       </c>
       <c r="AB7" t="s">
-        <v>1300</v>
+        <v>1368</v>
       </c>
       <c r="AC7" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AD7" t="s">
-        <v>1301</v>
+        <v>1369</v>
       </c>
       <c r="DU7" t="s">
-        <v>3863</v>
+        <v>4068</v>
       </c>
       <c r="DV7" t="s">
-        <v>3864</v>
+        <v>4069</v>
       </c>
     </row>
     <row r="8" spans="1:187">
       <c r="A8" t="s">
         <v>93</v>
       </c>
       <c r="B8" t="s">
         <v>94</v>
       </c>
       <c r="C8" t="s">
         <v>95</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>72</v>
       </c>
       <c r="F8">
         <v>1</v>
       </c>
       <c r="G8">
         <v>37283053</v>
       </c>
       <c r="H8" t="s">
@@ -14253,234 +14901,234 @@
         <v>77</v>
       </c>
       <c r="N8" t="s">
         <v>98</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8" t="s">
         <v>79</v>
       </c>
       <c r="S8"/>
       <c r="T8" t="s">
         <v>99</v>
       </c>
       <c r="U8" t="s">
         <v>100</v>
       </c>
       <c r="V8" t="s">
         <v>101</v>
       </c>
       <c r="W8" t="s">
         <v>102</v>
       </c>
       <c r="X8" t="s">
-        <v>1302</v>
+        <v>1370</v>
       </c>
       <c r="Y8" t="s">
-        <v>1303</v>
+        <v>1371</v>
       </c>
       <c r="Z8" t="s">
-        <v>1304</v>
+        <v>1372</v>
       </c>
       <c r="AA8" t="s">
-        <v>1305</v>
+        <v>1373</v>
       </c>
       <c r="AB8" t="s">
-        <v>1306</v>
+        <v>1374</v>
       </c>
       <c r="AC8" t="s">
-        <v>1307</v>
+        <v>1375</v>
       </c>
       <c r="AD8" t="s">
-        <v>1308</v>
+        <v>1376</v>
       </c>
       <c r="AE8" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AF8" t="s">
-        <v>1310</v>
+        <v>1378</v>
       </c>
       <c r="AG8" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="AH8" t="s">
-        <v>1312</v>
+        <v>1380</v>
       </c>
       <c r="AI8" t="s">
-        <v>1313</v>
+        <v>1381</v>
       </c>
       <c r="AJ8" t="s">
-        <v>1314</v>
+        <v>1382</v>
       </c>
       <c r="AK8" t="s">
-        <v>1315</v>
+        <v>1383</v>
       </c>
       <c r="AL8" t="s">
-        <v>1316</v>
+        <v>1384</v>
       </c>
       <c r="AM8" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AN8" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AO8" t="s">
-        <v>1318</v>
+        <v>1386</v>
       </c>
       <c r="AP8" t="s">
-        <v>1319</v>
+        <v>1387</v>
       </c>
       <c r="AQ8" t="s">
-        <v>1320</v>
+        <v>1388</v>
       </c>
       <c r="AR8" t="s">
-        <v>1321</v>
+        <v>1389</v>
       </c>
       <c r="AS8" t="s">
-        <v>1322</v>
+        <v>1390</v>
       </c>
       <c r="AT8" t="s">
-        <v>1323</v>
+        <v>1391</v>
       </c>
       <c r="AU8" t="s">
-        <v>1324</v>
+        <v>1392</v>
       </c>
       <c r="AV8" t="s">
-        <v>1325</v>
+        <v>1393</v>
       </c>
       <c r="AW8" t="s">
-        <v>1326</v>
+        <v>1394</v>
       </c>
       <c r="AX8" t="s">
-        <v>1327</v>
+        <v>1395</v>
       </c>
       <c r="AY8" t="s">
-        <v>1328</v>
+        <v>1396</v>
       </c>
       <c r="AZ8" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="BA8" t="s">
-        <v>1330</v>
+        <v>1398</v>
       </c>
       <c r="BB8" t="s">
-        <v>1331</v>
+        <v>1399</v>
       </c>
       <c r="BC8" t="s">
-        <v>1332</v>
+        <v>1400</v>
       </c>
       <c r="BD8" t="s">
-        <v>1333</v>
+        <v>1401</v>
       </c>
       <c r="BE8" t="s">
-        <v>1334</v>
+        <v>1402</v>
       </c>
       <c r="BF8" t="s">
-        <v>1335</v>
+        <v>1403</v>
       </c>
       <c r="BG8" t="s">
-        <v>1336</v>
+        <v>1404</v>
       </c>
       <c r="BH8" t="s">
-        <v>1337</v>
+        <v>1405</v>
       </c>
       <c r="DU8" t="s">
-        <v>3865</v>
+        <v>4070</v>
       </c>
       <c r="DV8" t="s">
-        <v>3866</v>
+        <v>4071</v>
       </c>
       <c r="DW8" t="s">
-        <v>3867</v>
+        <v>4072</v>
       </c>
       <c r="DX8" t="s">
-        <v>3868</v>
+        <v>4073</v>
       </c>
       <c r="DY8" t="s">
-        <v>3869</v>
+        <v>4074</v>
       </c>
       <c r="DZ8" t="s">
-        <v>3870</v>
+        <v>4075</v>
       </c>
       <c r="EA8" t="s">
-        <v>3871</v>
+        <v>4076</v>
       </c>
       <c r="EB8" t="s">
-        <v>3872</v>
+        <v>4077</v>
       </c>
       <c r="EC8" t="s">
-        <v>3873</v>
+        <v>4078</v>
       </c>
       <c r="ED8" t="s">
-        <v>3874</v>
+        <v>4079</v>
       </c>
       <c r="EE8" t="s">
-        <v>3875</v>
+        <v>4080</v>
       </c>
       <c r="EF8" t="s">
-        <v>3876</v>
+        <v>4081</v>
       </c>
       <c r="EG8" t="s">
-        <v>3877</v>
+        <v>4082</v>
       </c>
       <c r="EH8" t="s">
-        <v>3878</v>
+        <v>4083</v>
       </c>
       <c r="EI8" t="s">
-        <v>3879</v>
+        <v>4084</v>
       </c>
       <c r="EJ8" t="s">
-        <v>3880</v>
+        <v>4085</v>
       </c>
       <c r="EK8" t="s">
-        <v>3881</v>
+        <v>4086</v>
       </c>
       <c r="EL8" t="s">
-        <v>3882</v>
+        <v>4087</v>
       </c>
       <c r="EM8" t="s">
-        <v>3883</v>
+        <v>4088</v>
       </c>
       <c r="EN8" t="s">
-        <v>3884</v>
+        <v>4089</v>
       </c>
       <c r="EO8" t="s">
-        <v>3885</v>
+        <v>4090</v>
       </c>
       <c r="EP8" t="s">
-        <v>3886</v>
+        <v>4091</v>
       </c>
       <c r="EQ8" t="s">
-        <v>3854</v>
+        <v>4059</v>
       </c>
       <c r="ER8" t="s">
-        <v>3887</v>
+        <v>4092</v>
       </c>
       <c r="ES8" t="s">
-        <v>3888</v>
+        <v>4093</v>
       </c>
     </row>
     <row r="9" spans="1:187">
       <c r="A9" t="s">
         <v>103</v>
       </c>
       <c r="B9" t="s">
         <v>104</v>
       </c>
       <c r="C9" t="s">
         <v>105</v>
       </c>
       <c r="D9" t="s">
         <v>82</v>
       </c>
       <c r="E9" t="s">
         <v>72</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>106</v>
       </c>
@@ -14498,174 +15146,174 @@
       </c>
       <c r="M9"/>
       <c r="N9" t="s">
         <v>110</v>
       </c>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9" t="s">
         <v>111</v>
       </c>
       <c r="S9"/>
       <c r="T9" t="s">
         <v>112</v>
       </c>
       <c r="U9" t="s">
         <v>113</v>
       </c>
       <c r="V9" t="s">
         <v>114</v>
       </c>
       <c r="W9" t="s">
         <v>115</v>
       </c>
       <c r="X9" t="s">
-        <v>1338</v>
+        <v>1406</v>
       </c>
       <c r="Y9" t="s">
-        <v>1339</v>
+        <v>1407</v>
       </c>
       <c r="Z9" t="s">
-        <v>1340</v>
+        <v>1408</v>
       </c>
       <c r="AA9" t="s">
-        <v>1341</v>
+        <v>1409</v>
       </c>
       <c r="AB9" t="s">
-        <v>1342</v>
+        <v>1410</v>
       </c>
       <c r="AC9" t="s">
-        <v>1343</v>
+        <v>1411</v>
       </c>
       <c r="AD9" t="s">
-        <v>1344</v>
+        <v>1412</v>
       </c>
       <c r="AE9" t="s">
-        <v>1345</v>
+        <v>1413</v>
       </c>
       <c r="AF9" t="s">
-        <v>1346</v>
+        <v>1414</v>
       </c>
       <c r="DU9" t="s">
-        <v>3810</v>
+        <v>4015</v>
       </c>
       <c r="DV9" t="s">
-        <v>3889</v>
+        <v>4094</v>
       </c>
       <c r="DW9" t="s">
-        <v>3838</v>
+        <v>4043</v>
       </c>
       <c r="DX9" t="s">
-        <v>3890</v>
+        <v>4095</v>
       </c>
       <c r="DY9" t="s">
-        <v>3891</v>
+        <v>4096</v>
       </c>
       <c r="DZ9" t="s">
-        <v>3892</v>
+        <v>4097</v>
       </c>
       <c r="EA9" t="s">
-        <v>3893</v>
+        <v>4098</v>
       </c>
       <c r="EB9" t="s">
-        <v>3894</v>
+        <v>4099</v>
       </c>
       <c r="EC9" t="s">
-        <v>3895</v>
+        <v>4100</v>
       </c>
       <c r="ED9" t="s">
-        <v>3896</v>
+        <v>4101</v>
       </c>
       <c r="EE9" t="s">
-        <v>3897</v>
+        <v>4102</v>
       </c>
       <c r="EF9" t="s">
-        <v>3898</v>
+        <v>4103</v>
       </c>
       <c r="EG9" t="s">
-        <v>3899</v>
+        <v>4104</v>
       </c>
       <c r="EH9" t="s">
-        <v>3900</v>
+        <v>4105</v>
       </c>
       <c r="EI9" t="s">
-        <v>3901</v>
+        <v>4106</v>
       </c>
       <c r="EJ9" t="s">
-        <v>3902</v>
+        <v>4107</v>
       </c>
       <c r="EK9" t="s">
-        <v>3903</v>
+        <v>4108</v>
       </c>
       <c r="EL9" t="s">
-        <v>3904</v>
+        <v>4109</v>
       </c>
       <c r="EM9" t="s">
-        <v>3905</v>
+        <v>4110</v>
       </c>
       <c r="EN9" t="s">
-        <v>3906</v>
+        <v>4111</v>
       </c>
       <c r="EO9" t="s">
-        <v>3907</v>
+        <v>4112</v>
       </c>
       <c r="EP9" t="s">
-        <v>3908</v>
+        <v>4113</v>
       </c>
       <c r="EQ9" t="s">
-        <v>3909</v>
+        <v>4114</v>
       </c>
       <c r="ER9" t="s">
-        <v>3910</v>
+        <v>4115</v>
       </c>
       <c r="ES9" t="s">
-        <v>3911</v>
+        <v>4116</v>
       </c>
       <c r="ET9" t="s">
-        <v>3912</v>
+        <v>4117</v>
       </c>
       <c r="EU9" t="s">
-        <v>3913</v>
+        <v>4118</v>
       </c>
       <c r="EV9" t="s">
-        <v>3914</v>
+        <v>4119</v>
       </c>
       <c r="EW9" t="s">
-        <v>3915</v>
+        <v>4120</v>
       </c>
       <c r="EX9" t="s">
-        <v>3916</v>
+        <v>4121</v>
       </c>
       <c r="EY9" t="s">
-        <v>3917</v>
+        <v>4122</v>
       </c>
       <c r="EZ9" t="s">
-        <v>3918</v>
+        <v>4123</v>
       </c>
       <c r="FA9" t="s">
-        <v>3919</v>
+        <v>4124</v>
       </c>
     </row>
     <row r="10" spans="1:187">
       <c r="A10" t="s">
         <v>116</v>
       </c>
       <c r="B10" t="s">
         <v>117</v>
       </c>
       <c r="C10" t="s">
         <v>118</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>41</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>119</v>
       </c>
@@ -14685,267 +15333,267 @@
       <c r="N10" t="s">
         <v>121</v>
       </c>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10" t="s">
         <v>65</v>
       </c>
       <c r="S10" t="s">
         <v>122</v>
       </c>
       <c r="T10" t="s">
         <v>123</v>
       </c>
       <c r="U10" t="s">
         <v>124</v>
       </c>
       <c r="V10" t="s">
         <v>125</v>
       </c>
       <c r="W10" t="s">
         <v>126</v>
       </c>
       <c r="X10" t="s">
-        <v>1347</v>
+        <v>1415</v>
       </c>
       <c r="Y10" t="s">
-        <v>1348</v>
+        <v>1416</v>
       </c>
       <c r="Z10" t="s">
-        <v>1349</v>
+        <v>1417</v>
       </c>
       <c r="AA10" t="s">
-        <v>1350</v>
+        <v>1418</v>
       </c>
       <c r="AB10" t="s">
-        <v>1351</v>
+        <v>1419</v>
       </c>
       <c r="AC10" t="s">
-        <v>1352</v>
+        <v>1420</v>
       </c>
       <c r="AD10" t="s">
-        <v>1353</v>
+        <v>1421</v>
       </c>
       <c r="AE10" t="s">
-        <v>1354</v>
+        <v>1422</v>
       </c>
       <c r="AF10" t="s">
-        <v>1355</v>
+        <v>1423</v>
       </c>
       <c r="AG10" t="s">
-        <v>1356</v>
+        <v>1424</v>
       </c>
       <c r="AH10" t="s">
-        <v>1357</v>
+        <v>1425</v>
       </c>
       <c r="AI10" t="s">
-        <v>1358</v>
+        <v>1426</v>
       </c>
       <c r="AJ10" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AK10" t="s">
-        <v>1359</v>
+        <v>1427</v>
       </c>
       <c r="AL10" t="s">
-        <v>1360</v>
+        <v>1428</v>
       </c>
       <c r="AM10" t="s">
-        <v>1361</v>
+        <v>1429</v>
       </c>
       <c r="AN10" t="s">
-        <v>1362</v>
+        <v>1430</v>
       </c>
       <c r="AO10" t="s">
-        <v>1363</v>
+        <v>1431</v>
       </c>
       <c r="AP10" t="s">
-        <v>1364</v>
+        <v>1432</v>
       </c>
       <c r="AQ10" t="s">
-        <v>1365</v>
+        <v>1433</v>
       </c>
       <c r="AR10" t="s">
-        <v>1366</v>
+        <v>1434</v>
       </c>
       <c r="AS10" t="s">
-        <v>1367</v>
+        <v>1435</v>
       </c>
       <c r="AT10" t="s">
-        <v>1368</v>
+        <v>1436</v>
       </c>
       <c r="AU10" t="s">
+        <v>1437</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>1438</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>1439</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>1440</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>1385</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>1441</v>
+      </c>
+      <c r="BA10" t="s">
+        <v>1442</v>
+      </c>
+      <c r="BB10" t="s">
+        <v>1443</v>
+      </c>
+      <c r="BC10" t="s">
+        <v>1444</v>
+      </c>
+      <c r="BD10" t="s">
+        <v>1445</v>
+      </c>
+      <c r="BE10" t="s">
+        <v>1446</v>
+      </c>
+      <c r="BF10" t="s">
+        <v>1447</v>
+      </c>
+      <c r="BG10" t="s">
+        <v>1448</v>
+      </c>
+      <c r="BH10" t="s">
+        <v>1449</v>
+      </c>
+      <c r="BI10" t="s">
+        <v>1450</v>
+      </c>
+      <c r="BJ10" t="s">
+        <v>1451</v>
+      </c>
+      <c r="BK10" t="s">
+        <v>1452</v>
+      </c>
+      <c r="BL10" t="s">
+        <v>1453</v>
+      </c>
+      <c r="BM10" t="s">
+        <v>1454</v>
+      </c>
+      <c r="BN10" t="s">
+        <v>1455</v>
+      </c>
+      <c r="BO10" t="s">
+        <v>1456</v>
+      </c>
+      <c r="BP10" t="s">
+        <v>1403</v>
+      </c>
+      <c r="BQ10" t="s">
+        <v>1457</v>
+      </c>
+      <c r="BR10" t="s">
+        <v>1458</v>
+      </c>
+      <c r="BS10" t="s">
+        <v>1459</v>
+      </c>
+      <c r="BT10" t="s">
+        <v>1460</v>
+      </c>
+      <c r="BU10" t="s">
+        <v>1461</v>
+      </c>
+      <c r="BV10" t="s">
+        <v>1462</v>
+      </c>
+      <c r="BW10" t="s">
+        <v>1463</v>
+      </c>
+      <c r="BX10" t="s">
+        <v>1464</v>
+      </c>
+      <c r="BY10" t="s">
+        <v>1400</v>
+      </c>
+      <c r="BZ10" t="s">
         <v>1369</v>
       </c>
-      <c r="AV10" t="s">
-[...91 lines deleted...]
-      </c>
       <c r="CA10" t="s">
-        <v>1397</v>
+        <v>1465</v>
       </c>
       <c r="CB10" t="s">
-        <v>1398</v>
+        <v>1466</v>
       </c>
       <c r="DU10" t="s">
-        <v>3865</v>
+        <v>4070</v>
       </c>
       <c r="DV10" t="s">
-        <v>3859</v>
+        <v>4064</v>
       </c>
       <c r="DW10" t="s">
-        <v>3891</v>
+        <v>4096</v>
       </c>
       <c r="DX10" t="s">
-        <v>3896</v>
+        <v>4101</v>
       </c>
       <c r="DY10" t="s">
-        <v>3920</v>
+        <v>4125</v>
       </c>
       <c r="DZ10" t="s">
-        <v>3921</v>
+        <v>4126</v>
       </c>
       <c r="EA10" t="s">
-        <v>3922</v>
+        <v>4127</v>
       </c>
       <c r="EB10" t="s">
-        <v>3923</v>
+        <v>4128</v>
       </c>
       <c r="EC10" t="s">
-        <v>3924</v>
+        <v>4129</v>
       </c>
       <c r="ED10" t="s">
-        <v>3925</v>
+        <v>4130</v>
       </c>
       <c r="EE10" t="s">
-        <v>3926</v>
+        <v>4131</v>
       </c>
       <c r="EF10" t="s">
-        <v>3927</v>
+        <v>4132</v>
       </c>
       <c r="EG10" t="s">
-        <v>3928</v>
+        <v>4133</v>
       </c>
       <c r="EH10" t="s">
-        <v>3929</v>
+        <v>4134</v>
       </c>
       <c r="EI10" t="s">
-        <v>3930</v>
+        <v>4135</v>
       </c>
       <c r="EJ10" t="s">
-        <v>3931</v>
+        <v>4136</v>
       </c>
     </row>
     <row r="11" spans="1:187">
       <c r="A11" t="s">
         <v>127</v>
       </c>
       <c r="B11" t="s">
         <v>128</v>
       </c>
       <c r="C11" t="s">
         <v>129</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>41</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>130</v>
       </c>
@@ -14965,180 +15613,180 @@
       <c r="N11" t="s">
         <v>132</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11" t="s">
         <v>65</v>
       </c>
       <c r="S11" t="s">
         <v>133</v>
       </c>
       <c r="T11" t="s">
         <v>134</v>
       </c>
       <c r="U11" t="s">
         <v>135</v>
       </c>
       <c r="V11" t="s">
         <v>136</v>
       </c>
       <c r="W11" t="s">
         <v>137</v>
       </c>
       <c r="X11" t="s">
-        <v>1399</v>
+        <v>1467</v>
       </c>
       <c r="Y11" t="s">
-        <v>1400</v>
+        <v>1468</v>
       </c>
       <c r="Z11" t="s">
-        <v>1401</v>
+        <v>1469</v>
       </c>
       <c r="AA11" t="s">
-        <v>1402</v>
+        <v>1470</v>
       </c>
       <c r="AB11" t="s">
-        <v>1403</v>
+        <v>1471</v>
       </c>
       <c r="AC11" t="s">
-        <v>1404</v>
+        <v>1472</v>
       </c>
       <c r="AD11" t="s">
-        <v>1405</v>
+        <v>1473</v>
       </c>
       <c r="AE11" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="AF11" t="s">
-        <v>1406</v>
+        <v>1474</v>
       </c>
       <c r="AG11" t="s">
-        <v>1407</v>
+        <v>1475</v>
       </c>
       <c r="AH11" t="s">
-        <v>1408</v>
+        <v>1476</v>
       </c>
       <c r="AI11" t="s">
-        <v>1409</v>
+        <v>1477</v>
       </c>
       <c r="AJ11" t="s">
-        <v>1410</v>
+        <v>1478</v>
       </c>
       <c r="AK11" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AL11" t="s">
-        <v>1411</v>
+        <v>1479</v>
       </c>
       <c r="AM11" t="s">
-        <v>1412</v>
+        <v>1480</v>
       </c>
       <c r="AN11" t="s">
-        <v>1413</v>
+        <v>1481</v>
       </c>
       <c r="AO11" t="s">
-        <v>1414</v>
+        <v>1482</v>
       </c>
       <c r="AP11" t="s">
-        <v>1415</v>
+        <v>1483</v>
       </c>
       <c r="AQ11" t="s">
-        <v>1416</v>
+        <v>1484</v>
       </c>
       <c r="AR11" t="s">
-        <v>1417</v>
+        <v>1485</v>
       </c>
       <c r="AS11" t="s">
-        <v>1418</v>
+        <v>1486</v>
       </c>
       <c r="AT11" t="s">
-        <v>1419</v>
+        <v>1487</v>
       </c>
       <c r="AU11" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="AV11" t="s">
-        <v>1383</v>
+        <v>1451</v>
       </c>
       <c r="AW11" t="s">
-        <v>1421</v>
+        <v>1489</v>
       </c>
       <c r="AX11" t="s">
-        <v>1422</v>
+        <v>1490</v>
       </c>
       <c r="AY11" t="s">
-        <v>1423</v>
+        <v>1491</v>
       </c>
       <c r="AZ11" t="s">
-        <v>1424</v>
+        <v>1492</v>
       </c>
       <c r="BA11" t="s">
-        <v>1325</v>
+        <v>1393</v>
       </c>
       <c r="BB11" t="s">
-        <v>1326</v>
+        <v>1394</v>
       </c>
       <c r="BC11" t="s">
-        <v>1425</v>
+        <v>1493</v>
       </c>
       <c r="BD11" t="s">
-        <v>1324</v>
+        <v>1392</v>
       </c>
       <c r="BE11" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="DU11" t="s">
-        <v>3932</v>
+        <v>4137</v>
       </c>
       <c r="DV11" t="s">
-        <v>3933</v>
+        <v>4138</v>
       </c>
       <c r="DW11" t="s">
-        <v>3934</v>
+        <v>4139</v>
       </c>
       <c r="DX11" t="s">
-        <v>3935</v>
+        <v>4140</v>
       </c>
       <c r="DY11" t="s">
-        <v>3936</v>
+        <v>4141</v>
       </c>
       <c r="DZ11" t="s">
-        <v>3851</v>
+        <v>4056</v>
       </c>
       <c r="EA11" t="s">
-        <v>3937</v>
+        <v>4142</v>
       </c>
       <c r="EB11" t="s">
-        <v>3938</v>
+        <v>4143</v>
       </c>
       <c r="EC11" t="s">
-        <v>3939</v>
+        <v>4144</v>
       </c>
       <c r="ED11" t="s">
-        <v>3940</v>
+        <v>4145</v>
       </c>
     </row>
     <row r="12" spans="1:187">
       <c r="A12" t="s">
         <v>138</v>
       </c>
       <c r="B12" t="s">
         <v>139</v>
       </c>
       <c r="C12" t="s">
         <v>140</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>72</v>
       </c>
       <c r="F12">
         <v>1</v>
       </c>
       <c r="G12">
         <v>37019967</v>
       </c>
       <c r="H12" t="s">
@@ -15164,186 +15812,186 @@
       </c>
       <c r="O12"/>
       <c r="P12">
         <v>1</v>
       </c>
       <c r="Q12">
         <v>14</v>
       </c>
       <c r="R12" t="s">
         <v>146</v>
       </c>
       <c r="S12"/>
       <c r="T12" t="s">
         <v>147</v>
       </c>
       <c r="U12" t="s">
         <v>148</v>
       </c>
       <c r="V12" t="s">
         <v>149</v>
       </c>
       <c r="W12" t="s">
         <v>150</v>
       </c>
       <c r="X12" t="s">
-        <v>1427</v>
+        <v>1495</v>
       </c>
       <c r="Y12" t="s">
-        <v>1428</v>
+        <v>1496</v>
       </c>
       <c r="Z12" t="s">
-        <v>1429</v>
+        <v>1497</v>
       </c>
       <c r="AA12" t="s">
-        <v>1430</v>
+        <v>1498</v>
       </c>
       <c r="AB12" t="s">
-        <v>1431</v>
+        <v>1499</v>
       </c>
       <c r="AC12" t="s">
-        <v>1432</v>
+        <v>1500</v>
       </c>
       <c r="AD12" t="s">
-        <v>1433</v>
+        <v>1501</v>
       </c>
       <c r="AE12" t="s">
-        <v>1434</v>
+        <v>1502</v>
       </c>
       <c r="AF12" t="s">
-        <v>1435</v>
+        <v>1503</v>
       </c>
       <c r="AG12" t="s">
-        <v>1436</v>
+        <v>1504</v>
       </c>
       <c r="AH12" t="s">
-        <v>1437</v>
+        <v>1505</v>
       </c>
       <c r="AI12" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="AJ12" t="s">
-        <v>1438</v>
+        <v>1506</v>
       </c>
       <c r="AK12" t="s">
-        <v>1439</v>
+        <v>1507</v>
       </c>
       <c r="AL12" t="s">
-        <v>1440</v>
+        <v>1508</v>
       </c>
       <c r="AM12" t="s">
-        <v>1310</v>
+        <v>1378</v>
       </c>
       <c r="AN12" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AO12" t="s">
-        <v>1442</v>
+        <v>1510</v>
       </c>
       <c r="AP12" t="s">
-        <v>1443</v>
+        <v>1511</v>
       </c>
       <c r="AQ12" t="s">
-        <v>1444</v>
+        <v>1512</v>
       </c>
       <c r="AR12" t="s">
-        <v>1445</v>
+        <v>1513</v>
       </c>
       <c r="AS12" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AT12" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AU12" t="s">
-        <v>1446</v>
+        <v>1514</v>
       </c>
       <c r="AV12" t="s">
-        <v>1447</v>
+        <v>1515</v>
       </c>
       <c r="AW12" t="s">
-        <v>1448</v>
+        <v>1516</v>
       </c>
       <c r="AX12" t="s">
-        <v>1449</v>
+        <v>1517</v>
       </c>
       <c r="AY12" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AZ12" t="s">
-        <v>1450</v>
+        <v>1518</v>
       </c>
       <c r="BA12" t="s">
-        <v>1416</v>
+        <v>1484</v>
       </c>
       <c r="BB12" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="BC12" t="s">
-        <v>1451</v>
+        <v>1519</v>
       </c>
       <c r="BD12" t="s">
-        <v>1452</v>
+        <v>1520</v>
       </c>
       <c r="BE12" t="s">
-        <v>1453</v>
+        <v>1521</v>
       </c>
       <c r="BF12" t="s">
-        <v>1454</v>
+        <v>1522</v>
       </c>
       <c r="BG12" t="s">
-        <v>1455</v>
+        <v>1523</v>
       </c>
       <c r="BH12" t="s">
-        <v>1456</v>
+        <v>1524</v>
       </c>
       <c r="BI12" t="s">
-        <v>1457</v>
+        <v>1525</v>
       </c>
       <c r="BJ12" t="s">
-        <v>1458</v>
+        <v>1526</v>
       </c>
       <c r="BK12" t="s">
-        <v>1459</v>
+        <v>1527</v>
       </c>
       <c r="BL12" t="s">
-        <v>1460</v>
+        <v>1528</v>
       </c>
       <c r="BM12" t="s">
-        <v>1461</v>
+        <v>1529</v>
       </c>
       <c r="BN12" t="s">
-        <v>1462</v>
+        <v>1530</v>
       </c>
       <c r="BO12" t="s">
-        <v>1463</v>
+        <v>1531</v>
       </c>
       <c r="BP12" t="s">
-        <v>1464</v>
+        <v>1532</v>
       </c>
       <c r="DU12" t="s">
-        <v>3941</v>
+        <v>4146</v>
       </c>
     </row>
     <row r="13" spans="1:187">
       <c r="A13" t="s">
         <v>151</v>
       </c>
       <c r="B13" t="s">
         <v>152</v>
       </c>
       <c r="C13" t="s">
         <v>153</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>72</v>
       </c>
       <c r="F13">
         <v>1</v>
       </c>
       <c r="G13">
         <v>37395448</v>
       </c>
       <c r="H13" t="s">
@@ -15365,228 +16013,228 @@
         <v>77</v>
       </c>
       <c r="N13" t="s">
         <v>156</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13" t="s">
         <v>79</v>
       </c>
       <c r="S13"/>
       <c r="T13" t="s">
         <v>157</v>
       </c>
       <c r="U13" t="s">
         <v>158</v>
       </c>
       <c r="V13" t="s">
         <v>159</v>
       </c>
       <c r="W13" t="s">
         <v>160</v>
       </c>
       <c r="X13" t="s">
-        <v>1465</v>
+        <v>1533</v>
       </c>
       <c r="Y13" t="s">
-        <v>1466</v>
+        <v>1534</v>
       </c>
       <c r="Z13" t="s">
-        <v>1467</v>
+        <v>1535</v>
       </c>
       <c r="AA13" t="s">
-        <v>1468</v>
+        <v>1536</v>
       </c>
       <c r="AB13" t="s">
-        <v>1469</v>
+        <v>1537</v>
       </c>
       <c r="AC13" t="s">
-        <v>1470</v>
+        <v>1538</v>
       </c>
       <c r="AD13" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AE13" t="s">
-        <v>1471</v>
+        <v>1539</v>
       </c>
       <c r="AF13" t="s">
-        <v>1472</v>
+        <v>1540</v>
       </c>
       <c r="AG13" t="s">
-        <v>1473</v>
+        <v>1541</v>
       </c>
       <c r="AH13" t="s">
-        <v>1474</v>
+        <v>1542</v>
       </c>
       <c r="AI13" t="s">
-        <v>1475</v>
+        <v>1543</v>
       </c>
       <c r="AJ13" t="s">
-        <v>1476</v>
+        <v>1544</v>
       </c>
       <c r="AK13" t="s">
-        <v>1477</v>
+        <v>1545</v>
       </c>
       <c r="AL13" t="s">
-        <v>1478</v>
+        <v>1546</v>
       </c>
       <c r="AM13" t="s">
-        <v>1479</v>
+        <v>1547</v>
       </c>
       <c r="AN13" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AO13" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AP13" t="s">
-        <v>1480</v>
+        <v>1548</v>
       </c>
       <c r="AQ13" t="s">
-        <v>1481</v>
+        <v>1549</v>
       </c>
       <c r="AR13" t="s">
-        <v>1482</v>
+        <v>1550</v>
       </c>
       <c r="AS13" t="s">
-        <v>1483</v>
+        <v>1551</v>
       </c>
       <c r="AT13" t="s">
-        <v>1484</v>
+        <v>1552</v>
       </c>
       <c r="AU13" t="s">
-        <v>1463</v>
+        <v>1531</v>
       </c>
       <c r="AV13" t="s">
-        <v>1462</v>
+        <v>1530</v>
       </c>
       <c r="AW13" t="s">
-        <v>1464</v>
+        <v>1532</v>
       </c>
       <c r="AX13" t="s">
-        <v>1485</v>
+        <v>1553</v>
       </c>
       <c r="AY13" t="s">
-        <v>1486</v>
+        <v>1554</v>
       </c>
       <c r="AZ13" t="s">
-        <v>1487</v>
+        <v>1555</v>
       </c>
       <c r="BA13" t="s">
-        <v>1322</v>
+        <v>1390</v>
       </c>
       <c r="BB13" t="s">
+        <v>1556</v>
+      </c>
+      <c r="BC13" t="s">
+        <v>1557</v>
+      </c>
+      <c r="BD13" t="s">
         <v>1488</v>
       </c>
-      <c r="BC13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BE13" t="s">
-        <v>1383</v>
+        <v>1451</v>
       </c>
       <c r="BF13" t="s">
-        <v>1490</v>
+        <v>1558</v>
       </c>
       <c r="BG13" t="s">
-        <v>1491</v>
+        <v>1559</v>
       </c>
       <c r="BH13" t="s">
-        <v>1332</v>
+        <v>1400</v>
       </c>
       <c r="DU13" t="s">
-        <v>3810</v>
+        <v>4015</v>
       </c>
       <c r="DV13" t="s">
-        <v>3823</v>
+        <v>4028</v>
       </c>
       <c r="DW13" t="s">
-        <v>3824</v>
+        <v>4029</v>
       </c>
       <c r="DX13" t="s">
-        <v>3942</v>
+        <v>4147</v>
       </c>
       <c r="DY13" t="s">
-        <v>3825</v>
+        <v>4030</v>
       </c>
       <c r="DZ13" t="s">
-        <v>3826</v>
+        <v>4031</v>
       </c>
       <c r="EA13" t="s">
-        <v>3827</v>
+        <v>4032</v>
       </c>
       <c r="EB13" t="s">
-        <v>3828</v>
+        <v>4033</v>
       </c>
       <c r="EC13" t="s">
-        <v>3829</v>
+        <v>4034</v>
       </c>
       <c r="ED13" t="s">
-        <v>3830</v>
+        <v>4035</v>
       </c>
       <c r="EE13" t="s">
-        <v>3831</v>
+        <v>4036</v>
       </c>
       <c r="EF13" t="s">
-        <v>3832</v>
+        <v>4037</v>
       </c>
       <c r="EG13" t="s">
-        <v>3833</v>
+        <v>4038</v>
       </c>
       <c r="EH13" t="s">
-        <v>3834</v>
+        <v>4039</v>
       </c>
       <c r="EI13" t="s">
-        <v>3835</v>
+        <v>4040</v>
       </c>
       <c r="EJ13" t="s">
-        <v>3836</v>
+        <v>4041</v>
       </c>
       <c r="EK13" t="s">
-        <v>3837</v>
+        <v>4042</v>
       </c>
       <c r="EL13" t="s">
-        <v>3838</v>
+        <v>4043</v>
       </c>
       <c r="EM13" t="s">
-        <v>3839</v>
+        <v>4044</v>
       </c>
       <c r="EN13" t="s">
-        <v>3840</v>
+        <v>4045</v>
       </c>
       <c r="EO13" t="s">
-        <v>3841</v>
+        <v>4046</v>
       </c>
       <c r="EP13" t="s">
-        <v>3842</v>
+        <v>4047</v>
       </c>
       <c r="EQ13" t="s">
-        <v>3843</v>
+        <v>4048</v>
       </c>
     </row>
     <row r="14" spans="1:187">
       <c r="A14" t="s">
         <v>161</v>
       </c>
       <c r="B14" t="s">
         <v>162</v>
       </c>
       <c r="C14" t="s">
         <v>163</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>72</v>
       </c>
       <c r="F14">
         <v>1</v>
       </c>
       <c r="G14">
         <v>37430065</v>
       </c>
       <c r="H14" t="s">
@@ -15608,183 +16256,183 @@
         <v>168</v>
       </c>
       <c r="N14" t="s">
         <v>169</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14" t="s">
         <v>170</v>
       </c>
       <c r="S14"/>
       <c r="T14" t="s">
         <v>171</v>
       </c>
       <c r="U14" t="s">
         <v>172</v>
       </c>
       <c r="V14" t="s">
         <v>173</v>
       </c>
       <c r="W14" t="s">
         <v>174</v>
       </c>
       <c r="X14" t="s">
-        <v>1492</v>
+        <v>1560</v>
       </c>
       <c r="Y14" t="s">
-        <v>1493</v>
+        <v>1561</v>
       </c>
       <c r="Z14" t="s">
-        <v>1494</v>
+        <v>1562</v>
       </c>
       <c r="AA14" t="s">
-        <v>1495</v>
+        <v>1563</v>
       </c>
       <c r="AB14" t="s">
-        <v>1496</v>
+        <v>1564</v>
       </c>
       <c r="AC14" t="s">
-        <v>1497</v>
+        <v>1565</v>
       </c>
       <c r="AD14" t="s">
-        <v>1498</v>
+        <v>1566</v>
       </c>
       <c r="AE14" t="s">
-        <v>1499</v>
+        <v>1567</v>
       </c>
       <c r="AF14" t="s">
-        <v>1500</v>
+        <v>1568</v>
       </c>
       <c r="AG14" t="s">
-        <v>1501</v>
+        <v>1569</v>
       </c>
       <c r="AH14" t="s">
-        <v>1502</v>
+        <v>1570</v>
       </c>
       <c r="AI14" t="s">
-        <v>1503</v>
+        <v>1571</v>
       </c>
       <c r="AJ14" t="s">
-        <v>1504</v>
+        <v>1572</v>
       </c>
       <c r="AK14" t="s">
-        <v>1505</v>
+        <v>1573</v>
       </c>
       <c r="AL14" t="s">
-        <v>1506</v>
+        <v>1574</v>
       </c>
       <c r="AM14" t="s">
-        <v>1507</v>
+        <v>1575</v>
       </c>
       <c r="AN14" t="s">
-        <v>1508</v>
+        <v>1576</v>
       </c>
       <c r="AO14" t="s">
-        <v>1509</v>
+        <v>1577</v>
       </c>
       <c r="AP14" t="s">
-        <v>1510</v>
+        <v>1578</v>
       </c>
       <c r="AQ14" t="s">
-        <v>1511</v>
+        <v>1579</v>
       </c>
       <c r="AR14" t="s">
-        <v>1512</v>
+        <v>1580</v>
       </c>
       <c r="AS14" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AT14" t="s">
-        <v>1513</v>
+        <v>1581</v>
       </c>
       <c r="AU14" t="s">
-        <v>1514</v>
+        <v>1582</v>
       </c>
       <c r="AV14" t="s">
-        <v>1515</v>
+        <v>1583</v>
       </c>
       <c r="AW14" t="s">
-        <v>1516</v>
+        <v>1584</v>
       </c>
       <c r="DU14" t="s">
-        <v>3943</v>
+        <v>4148</v>
       </c>
       <c r="DV14" t="s">
-        <v>3943</v>
+        <v>4148</v>
       </c>
       <c r="DW14" t="s">
-        <v>3944</v>
+        <v>4149</v>
       </c>
       <c r="DX14" t="s">
-        <v>3865</v>
+        <v>4070</v>
       </c>
       <c r="DY14" t="s">
-        <v>3945</v>
+        <v>4150</v>
       </c>
       <c r="DZ14" t="s">
-        <v>3946</v>
+        <v>4151</v>
       </c>
       <c r="EA14" t="s">
-        <v>3947</v>
+        <v>4152</v>
       </c>
       <c r="EB14" t="s">
-        <v>3948</v>
+        <v>4153</v>
       </c>
       <c r="EC14" t="s">
-        <v>3949</v>
+        <v>4154</v>
       </c>
       <c r="ED14" t="s">
-        <v>3950</v>
+        <v>4155</v>
       </c>
       <c r="EE14" t="s">
-        <v>3951</v>
+        <v>4156</v>
       </c>
       <c r="EF14" t="s">
-        <v>3952</v>
+        <v>4157</v>
       </c>
       <c r="EG14" t="s">
-        <v>3953</v>
+        <v>4158</v>
       </c>
       <c r="EH14" t="s">
-        <v>3954</v>
+        <v>4159</v>
       </c>
       <c r="EI14" t="s">
-        <v>3864</v>
+        <v>4069</v>
       </c>
       <c r="EJ14" t="s">
-        <v>3955</v>
+        <v>4160</v>
       </c>
       <c r="EK14" t="s">
-        <v>3956</v>
+        <v>4161</v>
       </c>
       <c r="EL14" t="s">
-        <v>3957</v>
+        <v>4162</v>
       </c>
       <c r="EM14" t="s">
-        <v>3958</v>
+        <v>4163</v>
       </c>
     </row>
     <row r="15" spans="1:187">
       <c r="A15" t="s">
         <v>175</v>
       </c>
       <c r="B15" t="s">
         <v>152</v>
       </c>
       <c r="C15" t="s">
         <v>176</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>72</v>
       </c>
       <c r="F15">
         <v>1</v>
       </c>
       <c r="G15">
         <v>37587340</v>
       </c>
       <c r="H15" t="s">
@@ -15806,342 +16454,342 @@
         <v>181</v>
       </c>
       <c r="N15" t="s">
         <v>182</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15" t="s">
         <v>179</v>
       </c>
       <c r="S15"/>
       <c r="T15" t="s">
         <v>183</v>
       </c>
       <c r="U15" t="s">
         <v>184</v>
       </c>
       <c r="V15" t="s">
         <v>185</v>
       </c>
       <c r="W15" t="s">
         <v>186</v>
       </c>
       <c r="X15" t="s">
-        <v>1517</v>
+        <v>1585</v>
       </c>
       <c r="Y15" t="s">
-        <v>1518</v>
+        <v>1586</v>
       </c>
       <c r="Z15" t="s">
-        <v>1519</v>
+        <v>1587</v>
       </c>
       <c r="AA15" t="s">
-        <v>1520</v>
+        <v>1588</v>
       </c>
       <c r="AB15" t="s">
-        <v>1521</v>
+        <v>1589</v>
       </c>
       <c r="AC15" t="s">
-        <v>1522</v>
+        <v>1590</v>
       </c>
       <c r="AD15" t="s">
-        <v>1523</v>
+        <v>1591</v>
       </c>
       <c r="AE15" t="s">
-        <v>1524</v>
+        <v>1592</v>
       </c>
       <c r="AF15" t="s">
-        <v>1525</v>
+        <v>1593</v>
       </c>
       <c r="AG15" t="s">
-        <v>1526</v>
+        <v>1594</v>
       </c>
       <c r="AH15" t="s">
-        <v>1527</v>
+        <v>1595</v>
       </c>
       <c r="AI15" t="s">
+        <v>1596</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>1597</v>
+      </c>
+      <c r="AK15" t="s">
+        <v>1598</v>
+      </c>
+      <c r="AL15" t="s">
+        <v>1599</v>
+      </c>
+      <c r="AM15" t="s">
+        <v>1600</v>
+      </c>
+      <c r="AN15" t="s">
+        <v>1601</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>1602</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>1603</v>
+      </c>
+      <c r="AQ15" t="s">
+        <v>1604</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>1605</v>
+      </c>
+      <c r="AS15" t="s">
+        <v>1606</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>1607</v>
+      </c>
+      <c r="AU15" t="s">
+        <v>1608</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>1609</v>
+      </c>
+      <c r="AW15" t="s">
+        <v>1610</v>
+      </c>
+      <c r="AX15" t="s">
+        <v>1611</v>
+      </c>
+      <c r="AY15" t="s">
+        <v>1612</v>
+      </c>
+      <c r="AZ15" t="s">
+        <v>1613</v>
+      </c>
+      <c r="BA15" t="s">
+        <v>1614</v>
+      </c>
+      <c r="BB15" t="s">
+        <v>1615</v>
+      </c>
+      <c r="BC15" t="s">
+        <v>1616</v>
+      </c>
+      <c r="BD15" t="s">
+        <v>1617</v>
+      </c>
+      <c r="BE15" t="s">
+        <v>1618</v>
+      </c>
+      <c r="BF15" t="s">
+        <v>1619</v>
+      </c>
+      <c r="BG15" t="s">
+        <v>1620</v>
+      </c>
+      <c r="BH15" t="s">
+        <v>1621</v>
+      </c>
+      <c r="BI15" t="s">
+        <v>1509</v>
+      </c>
+      <c r="BJ15" t="s">
+        <v>1622</v>
+      </c>
+      <c r="BK15" t="s">
+        <v>1623</v>
+      </c>
+      <c r="BL15" t="s">
+        <v>1624</v>
+      </c>
+      <c r="BM15" t="s">
+        <v>1625</v>
+      </c>
+      <c r="BN15" t="s">
+        <v>1626</v>
+      </c>
+      <c r="BO15" t="s">
+        <v>1627</v>
+      </c>
+      <c r="BP15" t="s">
+        <v>1628</v>
+      </c>
+      <c r="BQ15" t="s">
+        <v>1629</v>
+      </c>
+      <c r="BR15" t="s">
+        <v>1630</v>
+      </c>
+      <c r="BS15" t="s">
+        <v>1631</v>
+      </c>
+      <c r="BT15" t="s">
+        <v>1632</v>
+      </c>
+      <c r="BU15" t="s">
+        <v>1633</v>
+      </c>
+      <c r="BV15" t="s">
+        <v>1634</v>
+      </c>
+      <c r="BW15" t="s">
+        <v>1635</v>
+      </c>
+      <c r="BX15" t="s">
+        <v>1344</v>
+      </c>
+      <c r="BY15" t="s">
+        <v>1636</v>
+      </c>
+      <c r="BZ15" t="s">
+        <v>1345</v>
+      </c>
+      <c r="CA15" t="s">
+        <v>1637</v>
+      </c>
+      <c r="CB15" t="s">
+        <v>1385</v>
+      </c>
+      <c r="CC15" t="s">
+        <v>1638</v>
+      </c>
+      <c r="CD15" t="s">
+        <v>1639</v>
+      </c>
+      <c r="CE15" t="s">
         <v>1528</v>
       </c>
-      <c r="AJ15" t="s">
-[...8 lines deleted...]
-      <c r="AM15" t="s">
+      <c r="CF15" t="s">
+        <v>1640</v>
+      </c>
+      <c r="CG15" t="s">
+        <v>1641</v>
+      </c>
+      <c r="CH15" t="s">
+        <v>1642</v>
+      </c>
+      <c r="CI15" t="s">
+        <v>1400</v>
+      </c>
+      <c r="CJ15" t="s">
+        <v>1643</v>
+      </c>
+      <c r="CK15" t="s">
         <v>1532</v>
       </c>
-      <c r="AN15" t="s">
-[...148 lines deleted...]
-      </c>
       <c r="CL15" t="s">
-        <v>1464</v>
+        <v>1397</v>
       </c>
       <c r="CM15" t="s">
-        <v>1329</v>
+        <v>1401</v>
       </c>
       <c r="CN15" t="s">
-        <v>1333</v>
+        <v>1644</v>
       </c>
       <c r="CO15" t="s">
-        <v>1577</v>
+        <v>1393</v>
       </c>
       <c r="CP15" t="s">
-        <v>1325</v>
+        <v>1645</v>
       </c>
       <c r="CQ15" t="s">
-        <v>1578</v>
+        <v>1646</v>
       </c>
       <c r="CR15" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
       <c r="CS15" t="s">
-        <v>1514</v>
+        <v>1647</v>
       </c>
       <c r="CT15" t="s">
-        <v>1580</v>
+        <v>1648</v>
       </c>
       <c r="CU15" t="s">
-        <v>1581</v>
+        <v>1649</v>
       </c>
       <c r="CV15" t="s">
-        <v>1582</v>
+        <v>1650</v>
       </c>
       <c r="CW15" t="s">
-        <v>1583</v>
+        <v>1651</v>
       </c>
       <c r="CX15" t="s">
-        <v>1584</v>
+        <v>1652</v>
       </c>
       <c r="CY15" t="s">
-        <v>1585</v>
+        <v>1653</v>
       </c>
       <c r="CZ15" t="s">
-        <v>1586</v>
+        <v>1654</v>
       </c>
       <c r="DA15" t="s">
-        <v>1587</v>
+        <v>1369</v>
       </c>
       <c r="DB15" t="s">
-        <v>1588</v>
+        <v>1655</v>
       </c>
       <c r="DC15" t="s">
-        <v>1589</v>
+        <v>1656</v>
       </c>
       <c r="DD15" t="s">
-        <v>1590</v>
+        <v>1657</v>
       </c>
       <c r="DE15" t="s">
-        <v>1591</v>
+        <v>1658</v>
       </c>
       <c r="DF15" t="s">
-        <v>1592</v>
+        <v>1659</v>
       </c>
       <c r="DG15" t="s">
-        <v>1593</v>
+        <v>1660</v>
       </c>
       <c r="DH15" t="s">
-        <v>1594</v>
+        <v>1661</v>
       </c>
       <c r="DI15" t="s">
-        <v>1595</v>
+        <v>1662</v>
       </c>
       <c r="DJ15" t="s">
-        <v>1596</v>
+        <v>1663</v>
       </c>
       <c r="DU15" t="s">
-        <v>3959</v>
+        <v>4164</v>
       </c>
       <c r="DV15" t="s">
-        <v>3960</v>
+        <v>4165</v>
       </c>
       <c r="DW15" t="s">
-        <v>3961</v>
+        <v>4166</v>
       </c>
       <c r="DX15" t="s">
-        <v>3962</v>
+        <v>4167</v>
       </c>
       <c r="DY15" t="s">
-        <v>3963</v>
+        <v>4168</v>
       </c>
       <c r="DZ15" t="s">
-        <v>3964</v>
+        <v>4169</v>
       </c>
       <c r="EA15" t="s">
-        <v>3965</v>
+        <v>4170</v>
       </c>
     </row>
     <row r="16" spans="1:187">
       <c r="A16" t="s">
         <v>187</v>
       </c>
       <c r="B16" t="s">
         <v>94</v>
       </c>
       <c r="C16" t="s">
         <v>188</v>
       </c>
       <c r="D16" t="s">
         <v>82</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16">
         <v>2</v>
       </c>
       <c r="G16">
         <v>37474727</v>
       </c>
       <c r="H16" t="s">
@@ -16163,126 +16811,126 @@
         <v>193</v>
       </c>
       <c r="N16" t="s">
         <v>194</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16" t="s">
         <v>195</v>
       </c>
       <c r="S16"/>
       <c r="T16" t="s">
         <v>196</v>
       </c>
       <c r="U16" t="s">
         <v>197</v>
       </c>
       <c r="V16" t="s">
         <v>198</v>
       </c>
       <c r="W16" t="s">
         <v>199</v>
       </c>
       <c r="X16" t="s">
-        <v>1597</v>
+        <v>1664</v>
       </c>
       <c r="Y16" t="s">
-        <v>1598</v>
+        <v>1665</v>
       </c>
       <c r="Z16" t="s">
-        <v>1599</v>
+        <v>1666</v>
       </c>
       <c r="AA16" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="AB16" t="s">
-        <v>1310</v>
+        <v>1378</v>
       </c>
       <c r="AC16" t="s">
-        <v>1600</v>
+        <v>1667</v>
       </c>
       <c r="AD16" t="s">
-        <v>1601</v>
+        <v>1668</v>
       </c>
       <c r="AE16" t="s">
-        <v>1602</v>
+        <v>1669</v>
       </c>
       <c r="AF16" t="s">
-        <v>1603</v>
+        <v>1670</v>
       </c>
       <c r="AG16" t="s">
-        <v>1604</v>
+        <v>1671</v>
       </c>
       <c r="AH16" t="s">
-        <v>1605</v>
+        <v>1672</v>
       </c>
       <c r="AI16" t="s">
-        <v>1606</v>
+        <v>1673</v>
       </c>
       <c r="AJ16" t="s">
-        <v>1607</v>
+        <v>1674</v>
       </c>
       <c r="AK16" t="s">
-        <v>1608</v>
+        <v>1675</v>
       </c>
       <c r="AL16" t="s">
-        <v>1609</v>
+        <v>1676</v>
       </c>
       <c r="AM16" t="s">
-        <v>1610</v>
+        <v>1677</v>
       </c>
       <c r="AN16" t="s">
-        <v>1611</v>
+        <v>1678</v>
       </c>
       <c r="AO16" t="s">
-        <v>1612</v>
+        <v>1679</v>
       </c>
       <c r="AP16" t="s">
-        <v>1613</v>
+        <v>1680</v>
       </c>
       <c r="AQ16" t="s">
-        <v>1614</v>
+        <v>1681</v>
       </c>
       <c r="AR16" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AS16" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AT16" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AU16" t="s">
-        <v>1615</v>
+        <v>1682</v>
       </c>
       <c r="AV16" t="s">
-        <v>1616</v>
+        <v>1683</v>
       </c>
       <c r="DU16" t="s">
-        <v>3966</v>
+        <v>4171</v>
       </c>
     </row>
     <row r="17" spans="1:187">
       <c r="A17" t="s">
         <v>200</v>
       </c>
       <c r="B17" t="s">
         <v>152</v>
       </c>
       <c r="C17" t="s">
         <v>176</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>72</v>
       </c>
       <c r="F17">
         <v>1</v>
       </c>
       <c r="G17">
         <v>37669933</v>
       </c>
       <c r="H17" t="s">
@@ -16308,180 +16956,180 @@
       </c>
       <c r="O17"/>
       <c r="P17">
         <v>1</v>
       </c>
       <c r="Q17">
         <v>14</v>
       </c>
       <c r="R17" t="s">
         <v>146</v>
       </c>
       <c r="S17"/>
       <c r="T17" t="s">
         <v>204</v>
       </c>
       <c r="U17" t="s">
         <v>205</v>
       </c>
       <c r="V17" t="s">
         <v>206</v>
       </c>
       <c r="W17" t="s">
         <v>207</v>
       </c>
       <c r="X17" t="s">
-        <v>1617</v>
+        <v>1684</v>
       </c>
       <c r="Y17" t="s">
-        <v>1618</v>
+        <v>1685</v>
       </c>
       <c r="Z17" t="s">
-        <v>1619</v>
+        <v>1686</v>
       </c>
       <c r="AA17" t="s">
-        <v>1620</v>
+        <v>1687</v>
       </c>
       <c r="AB17" t="s">
-        <v>1621</v>
+        <v>1688</v>
       </c>
       <c r="AC17" t="s">
-        <v>1622</v>
+        <v>1689</v>
       </c>
       <c r="AD17" t="s">
-        <v>1623</v>
+        <v>1690</v>
       </c>
       <c r="AE17" t="s">
-        <v>1624</v>
+        <v>1691</v>
       </c>
       <c r="AF17" t="s">
-        <v>1625</v>
+        <v>1692</v>
       </c>
       <c r="AG17" t="s">
-        <v>1626</v>
+        <v>1693</v>
       </c>
       <c r="AH17" t="s">
-        <v>1627</v>
+        <v>1694</v>
       </c>
       <c r="AI17" t="s">
-        <v>1628</v>
+        <v>1695</v>
       </c>
       <c r="AJ17" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AK17" t="s">
-        <v>1629</v>
+        <v>1696</v>
       </c>
       <c r="AL17" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AM17" t="s">
-        <v>1630</v>
+        <v>1697</v>
       </c>
       <c r="AN17" t="s">
-        <v>1631</v>
+        <v>1698</v>
       </c>
       <c r="AO17" t="s">
-        <v>1632</v>
+        <v>1699</v>
       </c>
       <c r="AP17" t="s">
-        <v>1633</v>
+        <v>1700</v>
       </c>
       <c r="AQ17" t="s">
-        <v>1634</v>
+        <v>1701</v>
       </c>
       <c r="AR17" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AS17" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AT17" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AU17" t="s">
-        <v>1570</v>
+        <v>1637</v>
       </c>
       <c r="AV17" t="s">
-        <v>1635</v>
+        <v>1702</v>
       </c>
       <c r="AW17" t="s">
-        <v>1636</v>
+        <v>1703</v>
       </c>
       <c r="AX17" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="AY17" t="s">
-        <v>1637</v>
+        <v>1704</v>
       </c>
       <c r="AZ17" t="s">
-        <v>1638</v>
+        <v>1705</v>
       </c>
       <c r="BA17" t="s">
-        <v>1639</v>
+        <v>1706</v>
       </c>
       <c r="BB17" t="s">
-        <v>1583</v>
+        <v>1650</v>
       </c>
       <c r="BC17" t="s">
-        <v>1332</v>
+        <v>1400</v>
       </c>
       <c r="BD17" t="s">
-        <v>1334</v>
+        <v>1402</v>
       </c>
       <c r="BE17" t="s">
-        <v>1640</v>
+        <v>1707</v>
       </c>
       <c r="BF17" t="s">
-        <v>1383</v>
+        <v>1451</v>
       </c>
       <c r="BG17" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="BH17" t="s">
-        <v>1333</v>
+        <v>1401</v>
       </c>
       <c r="BI17" t="s">
-        <v>1641</v>
+        <v>1708</v>
       </c>
       <c r="BJ17" t="s">
-        <v>1642</v>
+        <v>1709</v>
       </c>
       <c r="BK17" t="s">
-        <v>1643</v>
+        <v>1710</v>
       </c>
       <c r="DU17" t="s">
-        <v>3934</v>
+        <v>4139</v>
       </c>
       <c r="DV17" t="s">
-        <v>3967</v>
+        <v>4172</v>
       </c>
       <c r="DW17" t="s">
-        <v>3968</v>
+        <v>4173</v>
       </c>
       <c r="DX17" t="s">
-        <v>3969</v>
+        <v>4174</v>
       </c>
     </row>
     <row r="18" spans="1:187">
       <c r="A18" t="s">
         <v>208</v>
       </c>
       <c r="B18" t="s">
         <v>152</v>
       </c>
       <c r="C18" t="s">
         <v>176</v>
       </c>
       <c r="D18" t="s">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>72</v>
       </c>
       <c r="F18">
         <v>1</v>
       </c>
       <c r="G18">
         <v>37922900</v>
       </c>
       <c r="H18" t="s">
@@ -16509,270 +17157,270 @@
         <v>215</v>
       </c>
       <c r="P18">
         <v>24</v>
       </c>
       <c r="Q18">
         <v>186</v>
       </c>
       <c r="R18" t="s">
         <v>211</v>
       </c>
       <c r="S18"/>
       <c r="T18" t="s">
         <v>216</v>
       </c>
       <c r="U18" t="s">
         <v>217</v>
       </c>
       <c r="V18" t="s">
         <v>218</v>
       </c>
       <c r="W18" t="s">
         <v>219</v>
       </c>
       <c r="X18" t="s">
-        <v>1644</v>
+        <v>1711</v>
       </c>
       <c r="Y18" t="s">
-        <v>1645</v>
+        <v>1712</v>
       </c>
       <c r="Z18" t="s">
-        <v>1646</v>
+        <v>1713</v>
       </c>
       <c r="AA18" t="s">
-        <v>1647</v>
+        <v>1714</v>
       </c>
       <c r="AB18" t="s">
-        <v>1648</v>
+        <v>1715</v>
       </c>
       <c r="AC18" t="s">
-        <v>1649</v>
+        <v>1716</v>
       </c>
       <c r="AD18" t="s">
-        <v>1650</v>
+        <v>1717</v>
       </c>
       <c r="AE18" t="s">
-        <v>1651</v>
+        <v>1718</v>
       </c>
       <c r="AF18" t="s">
-        <v>1652</v>
+        <v>1719</v>
       </c>
       <c r="AG18" t="s">
-        <v>1653</v>
+        <v>1720</v>
       </c>
       <c r="AH18" t="s">
-        <v>1654</v>
+        <v>1721</v>
       </c>
       <c r="AI18" t="s">
-        <v>1655</v>
+        <v>1722</v>
       </c>
       <c r="AJ18" t="s">
-        <v>1656</v>
+        <v>1723</v>
       </c>
       <c r="AK18" t="s">
-        <v>1657</v>
+        <v>1724</v>
       </c>
       <c r="AL18" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AM18" t="s">
-        <v>1658</v>
+        <v>1725</v>
       </c>
       <c r="AN18" t="s">
-        <v>1659</v>
+        <v>1726</v>
       </c>
       <c r="AO18" t="s">
-        <v>1660</v>
+        <v>1727</v>
       </c>
       <c r="AP18" t="s">
-        <v>1661</v>
+        <v>1728</v>
       </c>
       <c r="AQ18" t="s">
-        <v>1662</v>
+        <v>1729</v>
       </c>
       <c r="AR18" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AS18" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AT18" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AU18" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AV18" t="s">
-        <v>1663</v>
+        <v>1730</v>
       </c>
       <c r="AW18" t="s">
-        <v>1664</v>
+        <v>1731</v>
       </c>
       <c r="AX18" t="s">
-        <v>1665</v>
+        <v>1732</v>
       </c>
       <c r="AY18" t="s">
-        <v>1666</v>
+        <v>1733</v>
       </c>
       <c r="AZ18" t="s">
-        <v>1667</v>
+        <v>1734</v>
       </c>
       <c r="BA18" t="s">
-        <v>1668</v>
+        <v>1735</v>
       </c>
       <c r="BB18" t="s">
-        <v>1669</v>
+        <v>1736</v>
       </c>
       <c r="BC18" t="s">
-        <v>1670</v>
+        <v>1737</v>
       </c>
       <c r="BD18" t="s">
-        <v>1671</v>
+        <v>1738</v>
       </c>
       <c r="BE18" t="s">
-        <v>1672</v>
+        <v>1739</v>
       </c>
       <c r="BF18" t="s">
-        <v>1673</v>
+        <v>1740</v>
       </c>
       <c r="BG18" t="s">
-        <v>1674</v>
+        <v>1741</v>
       </c>
       <c r="BH18" t="s">
-        <v>1675</v>
+        <v>1742</v>
       </c>
       <c r="BI18" t="s">
-        <v>1676</v>
+        <v>1743</v>
       </c>
       <c r="BJ18" t="s">
-        <v>1677</v>
+        <v>1744</v>
       </c>
       <c r="BK18" t="s">
-        <v>1678</v>
+        <v>1745</v>
       </c>
       <c r="BL18" t="s">
-        <v>1679</v>
+        <v>1746</v>
       </c>
       <c r="BM18" t="s">
-        <v>1680</v>
+        <v>1747</v>
       </c>
       <c r="BN18" t="s">
-        <v>1681</v>
+        <v>1748</v>
       </c>
       <c r="BO18" t="s">
-        <v>1682</v>
+        <v>1749</v>
       </c>
       <c r="BP18" t="s">
-        <v>1683</v>
+        <v>1750</v>
       </c>
       <c r="BQ18" t="s">
-        <v>1684</v>
+        <v>1751</v>
       </c>
       <c r="BR18" t="s">
-        <v>1685</v>
+        <v>1752</v>
       </c>
       <c r="BS18" t="s">
-        <v>1686</v>
+        <v>1753</v>
       </c>
       <c r="BT18" t="s">
-        <v>1687</v>
+        <v>1754</v>
       </c>
       <c r="BU18" t="s">
-        <v>1688</v>
+        <v>1755</v>
       </c>
       <c r="BV18" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="BW18" t="s">
-        <v>1689</v>
+        <v>1756</v>
       </c>
       <c r="BX18" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="BY18" t="s">
-        <v>1419</v>
+        <v>1487</v>
       </c>
       <c r="BZ18" t="s">
-        <v>1332</v>
+        <v>1400</v>
       </c>
       <c r="CA18" t="s">
-        <v>1690</v>
+        <v>1757</v>
       </c>
       <c r="CB18" t="s">
-        <v>1691</v>
+        <v>1758</v>
       </c>
       <c r="CC18" t="s">
-        <v>1692</v>
+        <v>1759</v>
       </c>
       <c r="CD18" t="s">
-        <v>1693</v>
+        <v>1760</v>
       </c>
       <c r="CE18" t="s">
-        <v>1694</v>
+        <v>1761</v>
       </c>
       <c r="CF18" t="s">
-        <v>1695</v>
+        <v>1762</v>
       </c>
       <c r="CG18" t="s">
-        <v>1394</v>
+        <v>1462</v>
       </c>
       <c r="CH18" t="s">
-        <v>1696</v>
+        <v>1763</v>
       </c>
       <c r="CI18" t="s">
-        <v>1697</v>
+        <v>1764</v>
       </c>
       <c r="CJ18" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="CK18" t="s">
-        <v>1301</v>
+        <v>1369</v>
       </c>
       <c r="CL18" t="s">
-        <v>1698</v>
+        <v>1765</v>
       </c>
       <c r="CM18" t="s">
-        <v>1699</v>
+        <v>1766</v>
       </c>
       <c r="CN18" t="s">
-        <v>1700</v>
+        <v>1767</v>
       </c>
       <c r="CO18" t="s">
-        <v>1638</v>
+        <v>1705</v>
       </c>
       <c r="CP18" t="s">
-        <v>1701</v>
+        <v>1768</v>
       </c>
       <c r="CQ18" t="s">
-        <v>1702</v>
+        <v>1769</v>
       </c>
       <c r="DU18" t="s">
-        <v>3970</v>
+        <v>4175</v>
       </c>
       <c r="DV18" t="s">
-        <v>3971</v>
+        <v>4176</v>
       </c>
     </row>
     <row r="19" spans="1:187">
       <c r="A19" t="s">
         <v>220</v>
       </c>
       <c r="B19" t="s">
         <v>152</v>
       </c>
       <c r="C19" t="s">
         <v>176</v>
       </c>
       <c r="D19" t="s">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>72</v>
       </c>
       <c r="F19">
         <v>1</v>
       </c>
       <c r="G19">
         <v>37932450</v>
       </c>
       <c r="H19" t="s">
@@ -16794,447 +17442,447 @@
         <v>168</v>
       </c>
       <c r="N19" t="s">
         <v>223</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19" t="s">
         <v>170</v>
       </c>
       <c r="S19"/>
       <c r="T19" t="s">
         <v>224</v>
       </c>
       <c r="U19" t="s">
         <v>225</v>
       </c>
       <c r="V19" t="s">
         <v>226</v>
       </c>
       <c r="W19" t="s">
         <v>227</v>
       </c>
       <c r="X19" t="s">
-        <v>1703</v>
+        <v>1770</v>
       </c>
       <c r="Y19" t="s">
-        <v>1704</v>
+        <v>1771</v>
       </c>
       <c r="Z19" t="s">
+        <v>1772</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>1773</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>1774</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>1775</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>1776</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>1777</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>1778</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>1779</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>1780</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>1781</v>
+      </c>
+      <c r="AJ19" t="s">
+        <v>1782</v>
+      </c>
+      <c r="AK19" t="s">
+        <v>1783</v>
+      </c>
+      <c r="AL19" t="s">
+        <v>1784</v>
+      </c>
+      <c r="AM19" t="s">
+        <v>1785</v>
+      </c>
+      <c r="AN19" t="s">
+        <v>1786</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>1787</v>
+      </c>
+      <c r="AP19" t="s">
+        <v>1788</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>1789</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>1790</v>
+      </c>
+      <c r="AS19" t="s">
+        <v>1791</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>1792</v>
+      </c>
+      <c r="AU19" t="s">
+        <v>1793</v>
+      </c>
+      <c r="AV19" t="s">
+        <v>1794</v>
+      </c>
+      <c r="AW19" t="s">
+        <v>1795</v>
+      </c>
+      <c r="AX19" t="s">
+        <v>1796</v>
+      </c>
+      <c r="AY19" t="s">
+        <v>1797</v>
+      </c>
+      <c r="AZ19" t="s">
+        <v>1798</v>
+      </c>
+      <c r="BA19" t="s">
+        <v>1799</v>
+      </c>
+      <c r="BB19" t="s">
+        <v>1800</v>
+      </c>
+      <c r="BC19" t="s">
+        <v>1801</v>
+      </c>
+      <c r="BD19" t="s">
+        <v>1509</v>
+      </c>
+      <c r="BE19" t="s">
+        <v>1802</v>
+      </c>
+      <c r="BF19" t="s">
+        <v>1803</v>
+      </c>
+      <c r="BG19" t="s">
+        <v>1804</v>
+      </c>
+      <c r="BH19" t="s">
+        <v>1805</v>
+      </c>
+      <c r="BI19" t="s">
+        <v>1806</v>
+      </c>
+      <c r="BJ19" t="s">
+        <v>1807</v>
+      </c>
+      <c r="BK19" t="s">
+        <v>1808</v>
+      </c>
+      <c r="BL19" t="s">
+        <v>1809</v>
+      </c>
+      <c r="BM19" t="s">
+        <v>1810</v>
+      </c>
+      <c r="BN19" t="s">
+        <v>1811</v>
+      </c>
+      <c r="BO19" t="s">
+        <v>1812</v>
+      </c>
+      <c r="BP19" t="s">
+        <v>1813</v>
+      </c>
+      <c r="BQ19" t="s">
+        <v>1814</v>
+      </c>
+      <c r="BR19" t="s">
+        <v>1815</v>
+      </c>
+      <c r="BS19" t="s">
+        <v>1816</v>
+      </c>
+      <c r="BT19" t="s">
+        <v>1817</v>
+      </c>
+      <c r="BU19" t="s">
+        <v>1818</v>
+      </c>
+      <c r="BV19" t="s">
+        <v>1819</v>
+      </c>
+      <c r="BW19" t="s">
+        <v>1820</v>
+      </c>
+      <c r="BX19" t="s">
+        <v>1821</v>
+      </c>
+      <c r="BY19" t="s">
+        <v>1822</v>
+      </c>
+      <c r="BZ19" t="s">
+        <v>1823</v>
+      </c>
+      <c r="CA19" t="s">
+        <v>1824</v>
+      </c>
+      <c r="CB19" t="s">
+        <v>1825</v>
+      </c>
+      <c r="CC19" t="s">
         <v>1705</v>
       </c>
-      <c r="AA19" t="s">
-[...155 lines deleted...]
-      <c r="CA19" t="s">
+      <c r="CD19" t="s">
         <v>1757</v>
       </c>
-      <c r="CB19" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CE19" t="s">
-        <v>1759</v>
+        <v>1826</v>
       </c>
       <c r="CF19" t="s">
-        <v>1760</v>
+        <v>1827</v>
       </c>
       <c r="CG19" t="s">
-        <v>1459</v>
+        <v>1527</v>
       </c>
       <c r="CH19" t="s">
-        <v>1460</v>
+        <v>1528</v>
       </c>
       <c r="CI19" t="s">
-        <v>1455</v>
+        <v>1523</v>
       </c>
       <c r="CJ19" t="s">
-        <v>1761</v>
+        <v>1828</v>
       </c>
       <c r="CK19" t="s">
-        <v>1456</v>
+        <v>1524</v>
       </c>
       <c r="CL19" t="s">
-        <v>1454</v>
+        <v>1522</v>
       </c>
       <c r="CM19" t="s">
-        <v>1583</v>
+        <v>1650</v>
       </c>
       <c r="CN19" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="CO19" t="s">
-        <v>1383</v>
+        <v>1451</v>
       </c>
       <c r="CP19" t="s">
-        <v>1762</v>
+        <v>1829</v>
       </c>
       <c r="DU19" t="s">
-        <v>3972</v>
+        <v>4177</v>
       </c>
       <c r="DV19" t="s">
-        <v>3973</v>
+        <v>4178</v>
       </c>
       <c r="DW19" t="s">
-        <v>3974</v>
+        <v>4179</v>
       </c>
       <c r="DX19" t="s">
-        <v>3975</v>
+        <v>4180</v>
       </c>
       <c r="DY19" t="s">
-        <v>3976</v>
+        <v>4181</v>
       </c>
       <c r="DZ19" t="s">
-        <v>3977</v>
+        <v>4182</v>
       </c>
       <c r="EA19" t="s">
-        <v>3978</v>
+        <v>4183</v>
       </c>
       <c r="EB19" t="s">
-        <v>3979</v>
+        <v>4184</v>
       </c>
       <c r="EC19" t="s">
-        <v>3980</v>
+        <v>4185</v>
       </c>
       <c r="ED19" t="s">
-        <v>3981</v>
+        <v>4186</v>
       </c>
       <c r="EE19" t="s">
-        <v>3982</v>
+        <v>4187</v>
       </c>
       <c r="EF19" t="s">
-        <v>3983</v>
+        <v>4188</v>
       </c>
       <c r="EG19" t="s">
-        <v>3984</v>
+        <v>4189</v>
       </c>
       <c r="EH19" t="s">
-        <v>3985</v>
+        <v>4190</v>
       </c>
       <c r="EI19" t="s">
-        <v>3986</v>
+        <v>4191</v>
       </c>
       <c r="EJ19" t="s">
-        <v>3987</v>
+        <v>4192</v>
       </c>
       <c r="EK19" t="s">
-        <v>3988</v>
+        <v>4193</v>
       </c>
       <c r="EL19" t="s">
-        <v>3989</v>
+        <v>4194</v>
       </c>
       <c r="EM19" t="s">
-        <v>3990</v>
+        <v>4195</v>
       </c>
       <c r="EN19" t="s">
-        <v>3991</v>
+        <v>4196</v>
       </c>
       <c r="EO19" t="s">
-        <v>3992</v>
+        <v>4197</v>
       </c>
       <c r="EP19" t="s">
-        <v>3993</v>
+        <v>4198</v>
       </c>
       <c r="EQ19" t="s">
-        <v>3994</v>
+        <v>4199</v>
       </c>
       <c r="ER19" t="s">
-        <v>3995</v>
+        <v>4200</v>
       </c>
       <c r="ES19" t="s">
-        <v>3996</v>
+        <v>4201</v>
       </c>
       <c r="ET19" t="s">
-        <v>3997</v>
+        <v>4202</v>
       </c>
       <c r="EU19" t="s">
-        <v>3998</v>
+        <v>4203</v>
       </c>
       <c r="EV19" t="s">
-        <v>3999</v>
+        <v>4204</v>
       </c>
       <c r="EW19" t="s">
-        <v>4000</v>
+        <v>4205</v>
       </c>
       <c r="EX19" t="s">
-        <v>4001</v>
+        <v>4206</v>
       </c>
       <c r="EY19" t="s">
-        <v>4002</v>
+        <v>4207</v>
       </c>
       <c r="EZ19" t="s">
-        <v>4003</v>
+        <v>4208</v>
       </c>
       <c r="FA19" t="s">
-        <v>4004</v>
+        <v>4209</v>
       </c>
       <c r="FB19" t="s">
-        <v>4005</v>
+        <v>4210</v>
       </c>
       <c r="FC19" t="s">
-        <v>4006</v>
+        <v>4211</v>
       </c>
       <c r="FD19" t="s">
-        <v>4007</v>
+        <v>4212</v>
       </c>
       <c r="FE19" t="s">
-        <v>4008</v>
+        <v>4213</v>
       </c>
       <c r="FF19" t="s">
-        <v>4009</v>
+        <v>4214</v>
       </c>
       <c r="FG19" t="s">
-        <v>4010</v>
+        <v>4215</v>
       </c>
       <c r="FH19" t="s">
-        <v>4011</v>
+        <v>4216</v>
       </c>
       <c r="FI19" t="s">
-        <v>4012</v>
+        <v>4217</v>
       </c>
       <c r="FJ19" t="s">
-        <v>4013</v>
+        <v>4218</v>
       </c>
       <c r="FK19" t="s">
-        <v>4014</v>
+        <v>4219</v>
       </c>
       <c r="FL19" t="s">
-        <v>4015</v>
+        <v>4220</v>
       </c>
       <c r="FM19" t="s">
-        <v>4016</v>
+        <v>4221</v>
       </c>
       <c r="FN19" t="s">
-        <v>4017</v>
+        <v>4222</v>
       </c>
       <c r="FO19" t="s">
-        <v>4018</v>
+        <v>4223</v>
       </c>
       <c r="FP19" t="s">
-        <v>4019</v>
+        <v>4224</v>
       </c>
       <c r="FQ19" t="s">
-        <v>4020</v>
+        <v>4225</v>
       </c>
       <c r="FR19" t="s">
-        <v>4021</v>
+        <v>4226</v>
       </c>
       <c r="FS19" t="s">
-        <v>4022</v>
+        <v>4227</v>
       </c>
       <c r="FT19" t="s">
-        <v>4023</v>
+        <v>4228</v>
       </c>
       <c r="FU19" t="s">
-        <v>4024</v>
+        <v>4229</v>
       </c>
       <c r="FV19" t="s">
-        <v>4025</v>
+        <v>4230</v>
       </c>
       <c r="FW19" t="s">
-        <v>4026</v>
+        <v>4231</v>
       </c>
       <c r="FX19" t="s">
-        <v>4027</v>
+        <v>4232</v>
       </c>
       <c r="FY19" t="s">
-        <v>4028</v>
+        <v>4233</v>
       </c>
       <c r="FZ19" t="s">
-        <v>4029</v>
+        <v>4234</v>
       </c>
       <c r="GA19" t="s">
-        <v>4030</v>
+        <v>4235</v>
       </c>
       <c r="GB19" t="s">
-        <v>4031</v>
+        <v>4236</v>
       </c>
       <c r="GC19" t="s">
-        <v>4032</v>
+        <v>4237</v>
       </c>
       <c r="GD19" t="s">
-        <v>4033</v>
+        <v>4238</v>
       </c>
     </row>
     <row r="20" spans="1:187">
       <c r="A20" t="s">
         <v>228</v>
       </c>
       <c r="B20" t="s">
         <v>229</v>
       </c>
       <c r="C20" t="s">
         <v>230</v>
       </c>
       <c r="D20" t="s">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>72</v>
       </c>
       <c r="F20">
         <v>1</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>231</v>
       </c>
@@ -17252,114 +17900,114 @@
         <v>234</v>
       </c>
       <c r="N20" t="s">
         <v>235</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20" t="s">
         <v>236</v>
       </c>
       <c r="S20"/>
       <c r="T20" t="s">
         <v>237</v>
       </c>
       <c r="U20" t="s">
         <v>238</v>
       </c>
       <c r="V20" t="s">
         <v>239</v>
       </c>
       <c r="W20" t="s">
         <v>240</v>
       </c>
       <c r="X20" t="s">
-        <v>1763</v>
+        <v>1830</v>
       </c>
       <c r="Y20" t="s">
-        <v>1764</v>
+        <v>1831</v>
       </c>
       <c r="Z20" t="s">
-        <v>1765</v>
+        <v>1832</v>
       </c>
       <c r="AA20" t="s">
-        <v>1766</v>
+        <v>1833</v>
       </c>
       <c r="AB20" t="s">
-        <v>1767</v>
+        <v>1834</v>
       </c>
       <c r="AC20" t="s">
-        <v>1768</v>
+        <v>1835</v>
       </c>
       <c r="AD20" t="s">
-        <v>1769</v>
+        <v>1836</v>
       </c>
       <c r="AE20" t="s">
-        <v>1770</v>
+        <v>1837</v>
       </c>
       <c r="AF20" t="s">
-        <v>1771</v>
+        <v>1838</v>
       </c>
       <c r="AG20" t="s">
-        <v>1772</v>
+        <v>1839</v>
       </c>
       <c r="AH20" t="s">
-        <v>1773</v>
+        <v>1840</v>
       </c>
       <c r="AI20" t="s">
-        <v>1774</v>
+        <v>1841</v>
       </c>
       <c r="AJ20" t="s">
-        <v>1775</v>
+        <v>1842</v>
       </c>
       <c r="AK20" t="s">
-        <v>1776</v>
+        <v>1843</v>
       </c>
       <c r="AL20" t="s">
-        <v>1777</v>
+        <v>1844</v>
       </c>
       <c r="AM20" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AN20" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AO20" t="s">
-        <v>1778</v>
+        <v>1845</v>
       </c>
       <c r="AP20" t="s">
-        <v>1779</v>
+        <v>1846</v>
       </c>
       <c r="AQ20" t="s">
-        <v>1780</v>
+        <v>1847</v>
       </c>
       <c r="DU20" t="s">
-        <v>4034</v>
+        <v>4239</v>
       </c>
       <c r="DV20" t="s">
-        <v>4035</v>
+        <v>4240</v>
       </c>
     </row>
     <row r="21" spans="1:187">
       <c r="A21" t="s">
         <v>241</v>
       </c>
       <c r="B21" t="s">
         <v>242</v>
       </c>
       <c r="C21" t="s">
         <v>243</v>
       </c>
       <c r="D21" t="s">
         <v>82</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21">
         <v>1</v>
       </c>
       <c r="G21">
         <v>37962075</v>
       </c>
       <c r="H21" t="s">
@@ -17383,258 +18031,258 @@
       <c r="N21" t="s">
         <v>249</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21" t="s">
         <v>250</v>
       </c>
       <c r="S21" t="s">
         <v>251</v>
       </c>
       <c r="T21" t="s">
         <v>252</v>
       </c>
       <c r="U21" t="s">
         <v>253</v>
       </c>
       <c r="V21" t="s">
         <v>254</v>
       </c>
       <c r="W21" t="s">
         <v>255</v>
       </c>
       <c r="X21" t="s">
-        <v>1781</v>
+        <v>1848</v>
       </c>
       <c r="Y21" t="s">
-        <v>1782</v>
+        <v>1849</v>
       </c>
       <c r="Z21" t="s">
-        <v>1783</v>
+        <v>1850</v>
       </c>
       <c r="AA21" t="s">
-        <v>1784</v>
+        <v>1851</v>
       </c>
       <c r="AB21" t="s">
-        <v>1785</v>
+        <v>1852</v>
       </c>
       <c r="AC21" t="s">
-        <v>1786</v>
+        <v>1853</v>
       </c>
       <c r="AD21" t="s">
-        <v>1310</v>
+        <v>1378</v>
       </c>
       <c r="AE21" t="s">
-        <v>1470</v>
+        <v>1538</v>
       </c>
       <c r="AF21" t="s">
-        <v>1787</v>
+        <v>1854</v>
       </c>
       <c r="AG21" t="s">
-        <v>1341</v>
+        <v>1409</v>
       </c>
       <c r="AH21" t="s">
-        <v>1555</v>
+        <v>1622</v>
       </c>
       <c r="AI21" t="s">
-        <v>1788</v>
+        <v>1855</v>
       </c>
       <c r="AJ21" t="s">
-        <v>1789</v>
+        <v>1856</v>
       </c>
       <c r="AK21" t="s">
-        <v>1790</v>
+        <v>1857</v>
       </c>
       <c r="AL21" t="s">
-        <v>1791</v>
+        <v>1858</v>
       </c>
       <c r="AM21" t="s">
-        <v>1262</v>
+        <v>1330</v>
       </c>
       <c r="AN21" t="s">
-        <v>1792</v>
+        <v>1859</v>
       </c>
       <c r="AO21" t="s">
-        <v>1793</v>
+        <v>1860</v>
       </c>
       <c r="AP21" t="s">
-        <v>1794</v>
+        <v>1861</v>
       </c>
       <c r="AQ21" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AR21" t="s">
-        <v>1482</v>
+        <v>1550</v>
       </c>
       <c r="AS21" t="s">
-        <v>1795</v>
+        <v>1862</v>
       </c>
       <c r="AT21" t="s">
-        <v>1796</v>
+        <v>1863</v>
       </c>
       <c r="AU21" t="s">
-        <v>1797</v>
+        <v>1864</v>
       </c>
       <c r="AV21" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AW21" t="s">
-        <v>1345</v>
+        <v>1413</v>
       </c>
       <c r="AX21" t="s">
-        <v>1568</v>
+        <v>1635</v>
       </c>
       <c r="AY21" t="s">
-        <v>1798</v>
+        <v>1865</v>
       </c>
       <c r="AZ21" t="s">
-        <v>1799</v>
+        <v>1866</v>
       </c>
       <c r="BA21" t="s">
-        <v>1800</v>
+        <v>1867</v>
       </c>
       <c r="BB21" t="s">
-        <v>1801</v>
+        <v>1868</v>
       </c>
       <c r="BC21" t="s">
-        <v>1802</v>
+        <v>1869</v>
       </c>
       <c r="BD21" t="s">
-        <v>1803</v>
+        <v>1870</v>
       </c>
       <c r="BE21" t="s">
-        <v>1804</v>
+        <v>1871</v>
       </c>
       <c r="BF21" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="BG21" t="s">
-        <v>1805</v>
+        <v>1872</v>
       </c>
       <c r="DU21" t="s">
-        <v>3972</v>
+        <v>4177</v>
       </c>
       <c r="DV21" t="s">
-        <v>3810</v>
+        <v>4015</v>
       </c>
       <c r="DW21" t="s">
-        <v>4036</v>
+        <v>4241</v>
       </c>
       <c r="DX21" t="s">
-        <v>4037</v>
+        <v>4242</v>
       </c>
       <c r="DY21" t="s">
-        <v>4038</v>
+        <v>4243</v>
       </c>
       <c r="DZ21" t="s">
-        <v>4039</v>
+        <v>4244</v>
       </c>
       <c r="EA21" t="s">
-        <v>4040</v>
+        <v>4245</v>
       </c>
       <c r="EB21" t="s">
-        <v>4041</v>
+        <v>4246</v>
       </c>
       <c r="EC21" t="s">
-        <v>4042</v>
+        <v>4247</v>
       </c>
       <c r="ED21" t="s">
-        <v>4043</v>
+        <v>4248</v>
       </c>
       <c r="EE21" t="s">
-        <v>4044</v>
+        <v>4249</v>
       </c>
       <c r="EF21" t="s">
-        <v>4045</v>
+        <v>4250</v>
       </c>
       <c r="EG21" t="s">
-        <v>4046</v>
+        <v>4251</v>
       </c>
       <c r="EH21" t="s">
-        <v>4047</v>
+        <v>4252</v>
       </c>
       <c r="EI21" t="s">
-        <v>4048</v>
+        <v>4253</v>
       </c>
       <c r="EJ21" t="s">
-        <v>4049</v>
+        <v>4254</v>
       </c>
       <c r="EK21" t="s">
-        <v>4050</v>
+        <v>4255</v>
       </c>
       <c r="EL21" t="s">
-        <v>4051</v>
+        <v>4256</v>
       </c>
       <c r="EM21" t="s">
-        <v>4052</v>
+        <v>4257</v>
       </c>
       <c r="EN21" t="s">
-        <v>4053</v>
+        <v>4258</v>
       </c>
       <c r="EO21" t="s">
-        <v>4054</v>
+        <v>4259</v>
       </c>
       <c r="EP21" t="s">
-        <v>4055</v>
+        <v>4260</v>
       </c>
       <c r="EQ21" t="s">
-        <v>4056</v>
+        <v>4261</v>
       </c>
       <c r="ER21" t="s">
-        <v>4057</v>
+        <v>4262</v>
       </c>
       <c r="ES21" t="s">
-        <v>4058</v>
+        <v>4263</v>
       </c>
       <c r="ET21" t="s">
-        <v>4059</v>
+        <v>4264</v>
       </c>
       <c r="EU21" t="s">
-        <v>4060</v>
+        <v>4265</v>
       </c>
       <c r="EV21" t="s">
-        <v>4061</v>
+        <v>4266</v>
       </c>
       <c r="EW21" t="s">
-        <v>4062</v>
+        <v>4267</v>
       </c>
       <c r="EX21" t="s">
-        <v>4063</v>
+        <v>4268</v>
       </c>
       <c r="EY21" t="s">
-        <v>4064</v>
+        <v>4269</v>
       </c>
       <c r="EZ21" t="s">
-        <v>4065</v>
+        <v>4270</v>
       </c>
       <c r="FA21" t="s">
-        <v>4066</v>
+        <v>4271</v>
       </c>
       <c r="FB21" t="s">
-        <v>4067</v>
+        <v>4272</v>
       </c>
     </row>
     <row r="22" spans="1:187">
       <c r="A22" t="s">
         <v>256</v>
       </c>
       <c r="B22" t="s">
         <v>257</v>
       </c>
       <c r="C22" t="s">
         <v>258</v>
       </c>
       <c r="D22" t="s">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>72</v>
       </c>
       <c r="F22">
         <v>1</v>
       </c>
       <c r="G22">
         <v>38050972</v>
       </c>
       <c r="H22" t="s">
@@ -17656,138 +18304,138 @@
         <v>77</v>
       </c>
       <c r="N22" t="s">
         <v>261</v>
       </c>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22" t="s">
         <v>79</v>
       </c>
       <c r="S22"/>
       <c r="T22" t="s">
         <v>262</v>
       </c>
       <c r="U22" t="s">
         <v>60</v>
       </c>
       <c r="V22" t="s">
         <v>48</v>
       </c>
       <c r="W22" t="s">
         <v>263</v>
       </c>
       <c r="X22" t="s">
-        <v>1806</v>
+        <v>1873</v>
       </c>
       <c r="Y22" t="s">
-        <v>1807</v>
+        <v>1874</v>
       </c>
       <c r="Z22" t="s">
-        <v>1293</v>
+        <v>1361</v>
       </c>
       <c r="AA22" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AB22" t="s">
-        <v>1787</v>
+        <v>1854</v>
       </c>
       <c r="AC22" t="s">
-        <v>1808</v>
+        <v>1875</v>
       </c>
       <c r="AD22" t="s">
-        <v>1281</v>
+        <v>1349</v>
       </c>
       <c r="AE22" t="s">
-        <v>1809</v>
+        <v>1876</v>
       </c>
       <c r="AF22" t="s">
-        <v>1810</v>
+        <v>1877</v>
       </c>
       <c r="AG22" t="s">
-        <v>1811</v>
+        <v>1878</v>
       </c>
       <c r="AH22" t="s">
-        <v>1812</v>
+        <v>1879</v>
       </c>
       <c r="AI22" t="s">
-        <v>1813</v>
+        <v>1880</v>
       </c>
       <c r="AJ22" t="s">
-        <v>1814</v>
+        <v>1881</v>
       </c>
       <c r="AK22" t="s">
-        <v>1815</v>
+        <v>1882</v>
       </c>
       <c r="AL22" t="s">
-        <v>1816</v>
+        <v>1883</v>
       </c>
       <c r="AM22" t="s">
-        <v>1817</v>
+        <v>1884</v>
       </c>
       <c r="AN22" t="s">
-        <v>1818</v>
+        <v>1885</v>
       </c>
       <c r="AO22" t="s">
-        <v>1819</v>
+        <v>1886</v>
       </c>
       <c r="AP22" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AQ22" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AR22" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AS22" t="s">
-        <v>1570</v>
+        <v>1637</v>
       </c>
       <c r="AT22" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AU22" t="s">
-        <v>1820</v>
+        <v>1887</v>
       </c>
       <c r="AV22" t="s">
-        <v>1464</v>
+        <v>1532</v>
       </c>
       <c r="AW22" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="AX22" t="s">
-        <v>1484</v>
+        <v>1552</v>
       </c>
       <c r="AY22" t="s">
-        <v>1821</v>
+        <v>1888</v>
       </c>
       <c r="DU22" t="s">
-        <v>4068</v>
+        <v>4273</v>
       </c>
       <c r="DV22" t="s">
-        <v>4069</v>
+        <v>4274</v>
       </c>
     </row>
     <row r="23" spans="1:187">
       <c r="A23" t="s">
         <v>264</v>
       </c>
       <c r="B23" t="s">
         <v>117</v>
       </c>
       <c r="C23" t="s">
         <v>118</v>
       </c>
       <c r="D23" t="s">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>265</v>
       </c>
       <c r="F23">
         <v>1</v>
       </c>
       <c r="G23">
         <v>38001379</v>
       </c>
       <c r="H23" t="s">
@@ -17815,108 +18463,108 @@
         <v>272</v>
       </c>
       <c r="P23">
         <v>12</v>
       </c>
       <c r="Q23">
         <v>55</v>
       </c>
       <c r="R23" t="s">
         <v>273</v>
       </c>
       <c r="S23"/>
       <c r="T23" t="s">
         <v>274</v>
       </c>
       <c r="U23" t="s">
         <v>275</v>
       </c>
       <c r="V23" t="s">
         <v>276</v>
       </c>
       <c r="W23" t="s">
         <v>277</v>
       </c>
       <c r="X23" t="s">
-        <v>1822</v>
+        <v>1889</v>
       </c>
       <c r="Y23" t="s">
-        <v>1823</v>
+        <v>1890</v>
       </c>
       <c r="Z23" t="s">
-        <v>1824</v>
+        <v>1891</v>
       </c>
       <c r="AA23" t="s">
-        <v>1825</v>
+        <v>1892</v>
       </c>
       <c r="AB23" t="s">
-        <v>1361</v>
+        <v>1429</v>
       </c>
       <c r="AC23" t="s">
-        <v>1826</v>
+        <v>1893</v>
       </c>
       <c r="AD23" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AE23" t="s">
-        <v>1827</v>
+        <v>1894</v>
       </c>
       <c r="AF23" t="s">
-        <v>1828</v>
+        <v>1895</v>
       </c>
       <c r="AG23" t="s">
-        <v>1829</v>
+        <v>1896</v>
       </c>
       <c r="AH23" t="s">
-        <v>1830</v>
+        <v>1897</v>
       </c>
       <c r="DU23" t="s">
-        <v>3937</v>
+        <v>4142</v>
       </c>
       <c r="DV23" t="s">
-        <v>4070</v>
+        <v>4275</v>
       </c>
       <c r="DW23" t="s">
-        <v>4071</v>
+        <v>4276</v>
       </c>
       <c r="DX23" t="s">
-        <v>4072</v>
+        <v>4277</v>
       </c>
       <c r="DY23" t="s">
-        <v>3889</v>
+        <v>4094</v>
       </c>
       <c r="DZ23" t="s">
-        <v>4073</v>
+        <v>4278</v>
       </c>
       <c r="EA23" t="s">
-        <v>4074</v>
+        <v>4279</v>
       </c>
       <c r="EB23" t="s">
-        <v>4075</v>
+        <v>4280</v>
       </c>
       <c r="EC23" t="s">
-        <v>4076</v>
+        <v>4281</v>
       </c>
     </row>
     <row r="24" spans="1:187">
       <c r="A24" t="s">
         <v>278</v>
       </c>
       <c r="B24" t="s">
         <v>128</v>
       </c>
       <c r="C24" t="s">
         <v>129</v>
       </c>
       <c r="D24" t="s">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>72</v>
       </c>
       <c r="F24">
         <v>1</v>
       </c>
       <c r="G24">
         <v>38065954</v>
       </c>
       <c r="H24" t="s">
@@ -17942,267 +18590,267 @@
       </c>
       <c r="O24"/>
       <c r="P24">
         <v>1</v>
       </c>
       <c r="Q24">
         <v>14</v>
       </c>
       <c r="R24" t="s">
         <v>146</v>
       </c>
       <c r="S24"/>
       <c r="T24" t="s">
         <v>282</v>
       </c>
       <c r="U24" t="s">
         <v>283</v>
       </c>
       <c r="V24" t="s">
         <v>284</v>
       </c>
       <c r="W24" t="s">
         <v>285</v>
       </c>
       <c r="X24" t="s">
-        <v>1831</v>
+        <v>1898</v>
       </c>
       <c r="Y24" t="s">
-        <v>1832</v>
+        <v>1899</v>
       </c>
       <c r="Z24" t="s">
-        <v>1833</v>
+        <v>1900</v>
       </c>
       <c r="AA24" t="s">
-        <v>1834</v>
+        <v>1901</v>
       </c>
       <c r="AB24" t="s">
-        <v>1835</v>
+        <v>1902</v>
       </c>
       <c r="AC24" t="s">
-        <v>1836</v>
+        <v>1903</v>
       </c>
       <c r="AD24" t="s">
-        <v>1837</v>
+        <v>1904</v>
       </c>
       <c r="AE24" t="s">
-        <v>1838</v>
+        <v>1905</v>
       </c>
       <c r="AF24" t="s">
-        <v>1839</v>
+        <v>1906</v>
       </c>
       <c r="AG24" t="s">
-        <v>1840</v>
+        <v>1907</v>
       </c>
       <c r="AH24" t="s">
-        <v>1841</v>
+        <v>1908</v>
       </c>
       <c r="AI24" t="s">
-        <v>1842</v>
+        <v>1909</v>
       </c>
       <c r="AJ24" t="s">
-        <v>1843</v>
+        <v>1910</v>
       </c>
       <c r="AK24" t="s">
-        <v>1844</v>
+        <v>1911</v>
       </c>
       <c r="AL24" t="s">
-        <v>1845</v>
+        <v>1912</v>
       </c>
       <c r="AM24" t="s">
-        <v>1846</v>
+        <v>1913</v>
       </c>
       <c r="AN24" t="s">
-        <v>1847</v>
+        <v>1914</v>
       </c>
       <c r="AO24" t="s">
-        <v>1848</v>
+        <v>1915</v>
       </c>
       <c r="AP24" t="s">
-        <v>1849</v>
+        <v>1916</v>
       </c>
       <c r="AQ24" t="s">
-        <v>1850</v>
+        <v>1917</v>
       </c>
       <c r="AR24" t="s">
-        <v>1851</v>
+        <v>1918</v>
       </c>
       <c r="AS24" t="s">
-        <v>1852</v>
+        <v>1919</v>
       </c>
       <c r="AT24" t="s">
-        <v>1853</v>
+        <v>1920</v>
       </c>
       <c r="AU24" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AV24" t="s">
-        <v>1854</v>
+        <v>1921</v>
       </c>
       <c r="AW24" t="s">
-        <v>1855</v>
+        <v>1922</v>
       </c>
       <c r="AX24" t="s">
-        <v>1856</v>
+        <v>1923</v>
       </c>
       <c r="AY24" t="s">
-        <v>1857</v>
+        <v>1924</v>
       </c>
       <c r="AZ24" t="s">
-        <v>1858</v>
+        <v>1925</v>
       </c>
       <c r="BA24" t="s">
-        <v>1859</v>
+        <v>1926</v>
       </c>
       <c r="BB24" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="BC24" t="s">
-        <v>1860</v>
+        <v>1927</v>
       </c>
       <c r="BD24" t="s">
-        <v>1861</v>
+        <v>1928</v>
       </c>
       <c r="BE24" t="s">
-        <v>1862</v>
+        <v>1929</v>
       </c>
       <c r="BF24" t="s">
+        <v>1930</v>
+      </c>
+      <c r="BG24" t="s">
+        <v>1931</v>
+      </c>
+      <c r="BH24" t="s">
+        <v>1932</v>
+      </c>
+      <c r="BI24" t="s">
+        <v>1933</v>
+      </c>
+      <c r="BJ24" t="s">
         <v>1863</v>
       </c>
-      <c r="BG24" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="BK24" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="BL24" t="s">
-        <v>1867</v>
+        <v>1934</v>
       </c>
       <c r="BM24" t="s">
-        <v>1447</v>
+        <v>1515</v>
       </c>
       <c r="BN24" t="s">
-        <v>1868</v>
+        <v>1935</v>
       </c>
       <c r="BO24" t="s">
-        <v>1869</v>
+        <v>1936</v>
       </c>
       <c r="BP24" t="s">
-        <v>1870</v>
+        <v>1937</v>
       </c>
       <c r="BQ24" t="s">
-        <v>1871</v>
+        <v>1938</v>
       </c>
       <c r="BR24" t="s">
-        <v>1415</v>
+        <v>1483</v>
       </c>
       <c r="BS24" t="s">
-        <v>1322</v>
+        <v>1390</v>
       </c>
       <c r="BT24" t="s">
-        <v>1872</v>
+        <v>1939</v>
       </c>
       <c r="BU24" t="s">
-        <v>1873</v>
+        <v>1940</v>
       </c>
       <c r="BV24" t="s">
-        <v>1874</v>
+        <v>1941</v>
       </c>
       <c r="BW24" t="s">
-        <v>1573</v>
+        <v>1640</v>
       </c>
       <c r="BX24" t="s">
-        <v>1875</v>
+        <v>1942</v>
       </c>
       <c r="BY24" t="s">
-        <v>1876</v>
+        <v>1943</v>
       </c>
       <c r="BZ24" t="s">
-        <v>1325</v>
+        <v>1393</v>
       </c>
       <c r="CA24" t="s">
-        <v>1877</v>
+        <v>1944</v>
       </c>
       <c r="CB24" t="s">
-        <v>1878</v>
+        <v>1945</v>
       </c>
       <c r="CC24" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="CD24" t="s">
-        <v>1382</v>
+        <v>1450</v>
       </c>
       <c r="CE24" t="s">
-        <v>1383</v>
+        <v>1451</v>
       </c>
       <c r="CF24" t="s">
-        <v>1333</v>
+        <v>1401</v>
       </c>
       <c r="CG24" t="s">
-        <v>1332</v>
+        <v>1400</v>
       </c>
       <c r="CH24" t="s">
-        <v>1334</v>
+        <v>1402</v>
       </c>
       <c r="CI24" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="CJ24" t="s">
-        <v>1879</v>
+        <v>1946</v>
       </c>
       <c r="CK24" t="s">
-        <v>1288</v>
+        <v>1356</v>
       </c>
       <c r="DU24" t="s">
-        <v>3857</v>
+        <v>4062</v>
       </c>
       <c r="DV24" t="s">
-        <v>4077</v>
+        <v>4282</v>
       </c>
       <c r="DW24" t="s">
-        <v>4078</v>
+        <v>4283</v>
       </c>
       <c r="DX24" t="s">
-        <v>4079</v>
+        <v>4284</v>
       </c>
       <c r="DY24" t="s">
-        <v>3858</v>
+        <v>4063</v>
       </c>
       <c r="DZ24" t="s">
-        <v>4080</v>
+        <v>4285</v>
       </c>
       <c r="EA24" t="s">
-        <v>4081</v>
+        <v>4286</v>
       </c>
     </row>
     <row r="25" spans="1:187">
       <c r="A25" t="s">
         <v>286</v>
       </c>
       <c r="B25" t="s">
         <v>287</v>
       </c>
       <c r="C25" t="s">
         <v>288</v>
       </c>
       <c r="D25" t="s">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>72</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
         <v>38113271</v>
       </c>
       <c r="H25" t="s">
@@ -18224,192 +18872,192 @@
         <v>77</v>
       </c>
       <c r="N25" t="s">
         <v>291</v>
       </c>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25" t="s">
         <v>79</v>
       </c>
       <c r="S25"/>
       <c r="T25" t="s">
         <v>292</v>
       </c>
       <c r="U25" t="s">
         <v>293</v>
       </c>
       <c r="V25" t="s">
         <v>294</v>
       </c>
       <c r="W25" t="s">
         <v>295</v>
       </c>
       <c r="X25" t="s">
-        <v>1303</v>
+        <v>1371</v>
       </c>
       <c r="Y25" t="s">
-        <v>1880</v>
+        <v>1947</v>
       </c>
       <c r="Z25" t="s">
-        <v>1881</v>
+        <v>1948</v>
       </c>
       <c r="AA25" t="s">
-        <v>1882</v>
+        <v>1949</v>
       </c>
       <c r="AB25" t="s">
-        <v>1883</v>
+        <v>1950</v>
       </c>
       <c r="AC25" t="s">
-        <v>1884</v>
+        <v>1951</v>
       </c>
       <c r="AD25" t="s">
-        <v>1885</v>
+        <v>1952</v>
       </c>
       <c r="AE25" t="s">
-        <v>1886</v>
+        <v>1953</v>
       </c>
       <c r="AF25" t="s">
-        <v>1887</v>
+        <v>1954</v>
       </c>
       <c r="AG25" t="s">
-        <v>1888</v>
+        <v>1955</v>
       </c>
       <c r="AH25" t="s">
-        <v>1889</v>
+        <v>1956</v>
       </c>
       <c r="AI25" t="s">
-        <v>1890</v>
+        <v>1957</v>
       </c>
       <c r="AJ25" t="s">
-        <v>1891</v>
+        <v>1958</v>
       </c>
       <c r="AK25" t="s">
-        <v>1361</v>
+        <v>1429</v>
       </c>
       <c r="AL25" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AM25" t="s">
-        <v>1892</v>
+        <v>1959</v>
       </c>
       <c r="AN25" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="AO25" t="s">
-        <v>1310</v>
+        <v>1378</v>
       </c>
       <c r="AP25" t="s">
-        <v>1893</v>
+        <v>1960</v>
       </c>
       <c r="AQ25" t="s">
-        <v>1894</v>
+        <v>1961</v>
       </c>
       <c r="AR25" t="s">
-        <v>1895</v>
+        <v>1962</v>
       </c>
       <c r="AS25" t="s">
-        <v>1866</v>
+        <v>1933</v>
       </c>
       <c r="AT25" t="s">
-        <v>1896</v>
+        <v>1963</v>
       </c>
       <c r="AU25" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AV25" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AW25" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AX25" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AY25" t="s">
-        <v>1642</v>
+        <v>1709</v>
       </c>
       <c r="AZ25" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="BA25" t="s">
-        <v>1424</v>
+        <v>1492</v>
       </c>
       <c r="BB25" t="s">
-        <v>1325</v>
+        <v>1393</v>
       </c>
       <c r="BC25" t="s">
+        <v>1460</v>
+      </c>
+      <c r="BD25" t="s">
+        <v>1461</v>
+      </c>
+      <c r="BE25" t="s">
+        <v>1582</v>
+      </c>
+      <c r="BF25" t="s">
+        <v>1964</v>
+      </c>
+      <c r="BG25" t="s">
+        <v>1943</v>
+      </c>
+      <c r="BH25" t="s">
+        <v>1493</v>
+      </c>
+      <c r="BI25" t="s">
+        <v>1653</v>
+      </c>
+      <c r="BJ25" t="s">
+        <v>1400</v>
+      </c>
+      <c r="BK25" t="s">
         <v>1392</v>
       </c>
-      <c r="BD25" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="BL25" t="s">
-        <v>1898</v>
+        <v>1965</v>
       </c>
       <c r="BM25" t="s">
-        <v>1899</v>
+        <v>1966</v>
       </c>
       <c r="BN25" t="s">
-        <v>1900</v>
+        <v>1967</v>
       </c>
       <c r="BO25" t="s">
-        <v>1328</v>
+        <v>1396</v>
       </c>
       <c r="BP25" t="s">
-        <v>1464</v>
+        <v>1532</v>
       </c>
       <c r="BQ25" t="s">
-        <v>1901</v>
+        <v>1968</v>
       </c>
       <c r="BR25" t="s">
-        <v>1902</v>
+        <v>1969</v>
       </c>
       <c r="DU25" t="s">
-        <v>4082</v>
+        <v>4287</v>
       </c>
     </row>
     <row r="26" spans="1:187">
       <c r="A26" t="s">
         <v>296</v>
       </c>
       <c r="B26" t="s">
         <v>297</v>
       </c>
       <c r="C26" t="s">
         <v>298</v>
       </c>
       <c r="D26" t="s">
         <v>82</v>
       </c>
       <c r="E26" t="s">
         <v>72</v>
       </c>
       <c r="F26">
         <v>1</v>
       </c>
       <c r="G26">
         <v>38181786</v>
       </c>
       <c r="H26" t="s">
@@ -18431,150 +19079,150 @@
         <v>303</v>
       </c>
       <c r="N26" t="s">
         <v>304</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26" t="s">
         <v>301</v>
       </c>
       <c r="S26"/>
       <c r="T26" t="s">
         <v>305</v>
       </c>
       <c r="U26" t="s">
         <v>306</v>
       </c>
       <c r="V26" t="s">
         <v>307</v>
       </c>
       <c r="W26" t="s">
         <v>308</v>
       </c>
       <c r="X26" t="s">
-        <v>1903</v>
+        <v>1970</v>
       </c>
       <c r="Y26" t="s">
-        <v>1904</v>
+        <v>1971</v>
       </c>
       <c r="Z26" t="s">
-        <v>1905</v>
+        <v>1972</v>
       </c>
       <c r="AA26" t="s">
-        <v>1906</v>
+        <v>1973</v>
       </c>
       <c r="AB26" t="s">
-        <v>1787</v>
+        <v>1854</v>
       </c>
       <c r="AC26" t="s">
-        <v>1809</v>
+        <v>1876</v>
       </c>
       <c r="AD26" t="s">
-        <v>1907</v>
+        <v>1974</v>
       </c>
       <c r="AE26" t="s">
-        <v>1908</v>
+        <v>1975</v>
       </c>
       <c r="AF26" t="s">
-        <v>1909</v>
+        <v>1976</v>
       </c>
       <c r="AG26" t="s">
-        <v>1910</v>
+        <v>1977</v>
       </c>
       <c r="AH26" t="s">
-        <v>1911</v>
+        <v>1978</v>
       </c>
       <c r="AI26" t="s">
-        <v>1912</v>
+        <v>1979</v>
       </c>
       <c r="AJ26" t="s">
-        <v>1913</v>
+        <v>1980</v>
       </c>
       <c r="AK26" t="s">
-        <v>1914</v>
+        <v>1981</v>
       </c>
       <c r="AL26" t="s">
-        <v>1915</v>
+        <v>1982</v>
       </c>
       <c r="AM26" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AN26" t="s">
-        <v>1796</v>
+        <v>1863</v>
       </c>
       <c r="AO26" t="s">
-        <v>1916</v>
+        <v>1983</v>
       </c>
       <c r="AP26" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AQ26" t="s">
-        <v>1917</v>
+        <v>1984</v>
       </c>
       <c r="AR26" t="s">
-        <v>1454</v>
+        <v>1522</v>
       </c>
       <c r="AS26" t="s">
-        <v>1455</v>
+        <v>1523</v>
       </c>
       <c r="AT26" t="s">
-        <v>1587</v>
+        <v>1654</v>
       </c>
       <c r="AU26" t="s">
-        <v>1918</v>
+        <v>1985</v>
       </c>
       <c r="DU26" t="s">
-        <v>3944</v>
+        <v>4149</v>
       </c>
       <c r="DV26" t="s">
-        <v>4083</v>
+        <v>4288</v>
       </c>
       <c r="DW26" t="s">
-        <v>4084</v>
+        <v>4289</v>
       </c>
       <c r="DX26" t="s">
-        <v>4085</v>
+        <v>4290</v>
       </c>
       <c r="DY26" t="s">
-        <v>4086</v>
+        <v>4291</v>
       </c>
       <c r="DZ26" t="s">
-        <v>4087</v>
+        <v>4292</v>
       </c>
       <c r="EA26" t="s">
-        <v>3866</v>
+        <v>4071</v>
       </c>
       <c r="EB26" t="s">
-        <v>4088</v>
+        <v>4293</v>
       </c>
       <c r="EC26" t="s">
-        <v>4089</v>
+        <v>4294</v>
       </c>
       <c r="ED26" t="s">
-        <v>4090</v>
+        <v>4295</v>
       </c>
     </row>
     <row r="27" spans="1:187">
       <c r="A27" t="s">
         <v>309</v>
       </c>
       <c r="B27" t="s">
         <v>117</v>
       </c>
       <c r="C27" t="s">
         <v>118</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>72</v>
       </c>
       <c r="F27">
         <v>1</v>
       </c>
       <c r="G27">
         <v>38196311</v>
       </c>
       <c r="H27" t="s">
@@ -18596,282 +19244,282 @@
         <v>314</v>
       </c>
       <c r="N27" t="s">
         <v>315</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27" t="s">
         <v>312</v>
       </c>
       <c r="S27"/>
       <c r="T27" t="s">
         <v>316</v>
       </c>
       <c r="U27" t="s">
         <v>317</v>
       </c>
       <c r="V27" t="s">
         <v>125</v>
       </c>
       <c r="W27" t="s">
         <v>318</v>
       </c>
       <c r="X27" t="s">
-        <v>1919</v>
+        <v>1986</v>
       </c>
       <c r="Y27" t="s">
-        <v>1920</v>
+        <v>1987</v>
       </c>
       <c r="Z27" t="s">
-        <v>1921</v>
+        <v>1988</v>
       </c>
       <c r="AA27" t="s">
-        <v>1922</v>
+        <v>1989</v>
       </c>
       <c r="AB27" t="s">
-        <v>1923</v>
+        <v>1990</v>
       </c>
       <c r="AC27" t="s">
-        <v>1924</v>
+        <v>1991</v>
       </c>
       <c r="AD27" t="s">
-        <v>1925</v>
+        <v>1992</v>
       </c>
       <c r="AE27" t="s">
-        <v>1926</v>
+        <v>1993</v>
       </c>
       <c r="AF27" t="s">
-        <v>1927</v>
+        <v>1994</v>
       </c>
       <c r="AG27" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AH27" t="s">
-        <v>1928</v>
+        <v>1995</v>
       </c>
       <c r="AI27" t="s">
-        <v>1826</v>
+        <v>1893</v>
       </c>
       <c r="AJ27" t="s">
-        <v>1361</v>
+        <v>1429</v>
       </c>
       <c r="AK27" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AL27" t="s">
-        <v>1929</v>
+        <v>1996</v>
       </c>
       <c r="AM27" t="s">
-        <v>1482</v>
+        <v>1550</v>
       </c>
       <c r="AN27" t="s">
-        <v>1828</v>
+        <v>1895</v>
       </c>
       <c r="AO27" t="s">
-        <v>1930</v>
+        <v>1997</v>
       </c>
       <c r="AP27" t="s">
-        <v>1827</v>
+        <v>1894</v>
       </c>
       <c r="AQ27" t="s">
-        <v>1931</v>
+        <v>1998</v>
       </c>
       <c r="AR27" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AS27" t="s">
-        <v>1932</v>
+        <v>1999</v>
       </c>
       <c r="AT27" t="s">
-        <v>1933</v>
+        <v>2000</v>
       </c>
       <c r="AU27" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="AV27" t="s">
-        <v>1934</v>
+        <v>2001</v>
       </c>
       <c r="AW27" t="s">
-        <v>1935</v>
+        <v>2002</v>
       </c>
       <c r="AX27" t="s">
-        <v>1936</v>
+        <v>2003</v>
       </c>
       <c r="AY27" t="s">
-        <v>1937</v>
+        <v>2004</v>
       </c>
       <c r="AZ27" t="s">
-        <v>1424</v>
+        <v>1492</v>
       </c>
       <c r="BA27" t="s">
-        <v>1425</v>
+        <v>1493</v>
       </c>
       <c r="BB27" t="s">
-        <v>1580</v>
+        <v>1647</v>
       </c>
       <c r="BC27" t="s">
-        <v>1324</v>
+        <v>1392</v>
       </c>
       <c r="BD27" t="s">
-        <v>1938</v>
+        <v>2005</v>
       </c>
       <c r="BE27" t="s">
-        <v>1939</v>
+        <v>2006</v>
       </c>
       <c r="BF27" t="s">
-        <v>1876</v>
+        <v>1943</v>
       </c>
       <c r="BG27" t="s">
-        <v>1392</v>
+        <v>1460</v>
       </c>
       <c r="BH27" t="s">
-        <v>1940</v>
+        <v>2007</v>
       </c>
       <c r="BI27" t="s">
-        <v>1941</v>
+        <v>2008</v>
       </c>
       <c r="BJ27" t="s">
-        <v>1393</v>
+        <v>1461</v>
       </c>
       <c r="BK27" t="s">
-        <v>1390</v>
+        <v>1458</v>
       </c>
       <c r="BL27" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="BM27" t="s">
-        <v>1942</v>
+        <v>2009</v>
       </c>
       <c r="DU27" t="s">
-        <v>3972</v>
+        <v>4177</v>
       </c>
       <c r="DV27" t="s">
-        <v>3973</v>
+        <v>4178</v>
       </c>
       <c r="DW27" t="s">
-        <v>3974</v>
+        <v>4179</v>
       </c>
       <c r="DX27" t="s">
-        <v>3976</v>
+        <v>4181</v>
       </c>
       <c r="DY27" t="s">
-        <v>3977</v>
+        <v>4182</v>
       </c>
       <c r="DZ27" t="s">
-        <v>3980</v>
+        <v>4185</v>
       </c>
       <c r="EA27" t="s">
-        <v>3984</v>
+        <v>4189</v>
       </c>
       <c r="EB27" t="s">
-        <v>3987</v>
+        <v>4192</v>
       </c>
       <c r="EC27" t="s">
-        <v>3989</v>
+        <v>4194</v>
       </c>
       <c r="ED27" t="s">
-        <v>3991</v>
+        <v>4196</v>
       </c>
       <c r="EE27" t="s">
-        <v>4019</v>
+        <v>4224</v>
       </c>
       <c r="EF27" t="s">
-        <v>4020</v>
+        <v>4225</v>
       </c>
       <c r="EG27" t="s">
-        <v>4021</v>
+        <v>4226</v>
       </c>
       <c r="EH27" t="s">
-        <v>4023</v>
+        <v>4228</v>
       </c>
       <c r="EI27" t="s">
-        <v>4024</v>
+        <v>4229</v>
       </c>
       <c r="EJ27" t="s">
-        <v>4025</v>
+        <v>4230</v>
       </c>
       <c r="EK27" t="s">
-        <v>4026</v>
+        <v>4231</v>
       </c>
       <c r="EL27" t="s">
-        <v>4027</v>
+        <v>4232</v>
       </c>
       <c r="EM27" t="s">
-        <v>4030</v>
+        <v>4235</v>
       </c>
       <c r="EN27" t="s">
-        <v>4032</v>
+        <v>4237</v>
       </c>
       <c r="EO27" t="s">
-        <v>4033</v>
+        <v>4238</v>
       </c>
       <c r="EP27" t="s">
-        <v>4059</v>
+        <v>4264</v>
       </c>
       <c r="EQ27" t="s">
-        <v>4091</v>
+        <v>4296</v>
       </c>
       <c r="ER27" t="s">
-        <v>4092</v>
+        <v>4297</v>
       </c>
       <c r="ES27" t="s">
-        <v>4093</v>
+        <v>4298</v>
       </c>
       <c r="ET27" t="s">
-        <v>4094</v>
+        <v>4299</v>
       </c>
       <c r="EU27" t="s">
-        <v>4095</v>
+        <v>4300</v>
       </c>
       <c r="EV27" t="s">
-        <v>4096</v>
+        <v>4301</v>
       </c>
       <c r="EW27" t="s">
-        <v>4097</v>
+        <v>4302</v>
       </c>
       <c r="EX27" t="s">
-        <v>4098</v>
+        <v>4303</v>
       </c>
       <c r="EY27" t="s">
-        <v>4099</v>
+        <v>4304</v>
       </c>
       <c r="EZ27" t="s">
-        <v>4100</v>
+        <v>4305</v>
       </c>
       <c r="FA27" t="s">
-        <v>4062</v>
+        <v>4267</v>
       </c>
       <c r="FB27" t="s">
-        <v>4101</v>
+        <v>4306</v>
       </c>
       <c r="FC27" t="s">
-        <v>3964</v>
+        <v>4169</v>
       </c>
       <c r="FD27" t="s">
-        <v>3971</v>
+        <v>4176</v>
       </c>
     </row>
     <row r="28" spans="1:187">
       <c r="A28" t="s">
         <v>319</v>
       </c>
       <c r="B28" t="s">
         <v>320</v>
       </c>
       <c r="C28" t="s">
         <v>321</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>41</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
         <v>322</v>
       </c>
@@ -18891,180 +19539,180 @@
       <c r="N28" t="s">
         <v>324</v>
       </c>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28" t="s">
         <v>65</v>
       </c>
       <c r="S28" t="s">
         <v>325</v>
       </c>
       <c r="T28" t="s">
         <v>326</v>
       </c>
       <c r="U28" t="s">
         <v>327</v>
       </c>
       <c r="V28" t="s">
         <v>328</v>
       </c>
       <c r="W28" t="s">
         <v>329</v>
       </c>
       <c r="X28" t="s">
-        <v>1943</v>
+        <v>2010</v>
       </c>
       <c r="Y28" t="s">
-        <v>1944</v>
+        <v>2011</v>
       </c>
       <c r="Z28" t="s">
-        <v>1945</v>
+        <v>2012</v>
       </c>
       <c r="AA28" t="s">
-        <v>1946</v>
+        <v>2013</v>
       </c>
       <c r="AB28" t="s">
-        <v>1947</v>
+        <v>2014</v>
       </c>
       <c r="AC28" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AD28" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="AE28" t="s">
-        <v>1310</v>
+        <v>1378</v>
       </c>
       <c r="AF28" t="s">
-        <v>1948</v>
+        <v>2015</v>
       </c>
       <c r="AG28" t="s">
-        <v>1949</v>
+        <v>2016</v>
       </c>
       <c r="AH28" t="s">
-        <v>1950</v>
+        <v>2017</v>
       </c>
       <c r="AI28" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AJ28" t="s">
-        <v>1692</v>
+        <v>1759</v>
       </c>
       <c r="AK28" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="AL28" t="s">
-        <v>1574</v>
+        <v>1641</v>
       </c>
       <c r="AM28" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="AN28" t="s">
-        <v>1951</v>
+        <v>2018</v>
       </c>
       <c r="AO28" t="s">
-        <v>1416</v>
+        <v>1484</v>
       </c>
       <c r="AP28" t="s">
-        <v>1322</v>
+        <v>1390</v>
       </c>
       <c r="AQ28" t="s">
-        <v>1952</v>
+        <v>2019</v>
       </c>
       <c r="AR28" t="s">
-        <v>1874</v>
+        <v>1941</v>
       </c>
       <c r="AS28" t="s">
-        <v>1953</v>
+        <v>2020</v>
       </c>
       <c r="AT28" t="s">
-        <v>1954</v>
+        <v>2021</v>
       </c>
       <c r="AU28" t="s">
-        <v>1955</v>
+        <v>2022</v>
       </c>
       <c r="AV28" t="s">
-        <v>1956</v>
+        <v>2023</v>
       </c>
       <c r="AW28" t="s">
-        <v>1957</v>
+        <v>2024</v>
       </c>
       <c r="AX28" t="s">
-        <v>1958</v>
+        <v>2025</v>
       </c>
       <c r="AY28" t="s">
-        <v>1959</v>
+        <v>2026</v>
       </c>
       <c r="AZ28" t="s">
-        <v>1960</v>
+        <v>2027</v>
       </c>
       <c r="BA28" t="s">
-        <v>1961</v>
+        <v>2028</v>
       </c>
       <c r="BB28" t="s">
-        <v>1962</v>
+        <v>2029</v>
       </c>
       <c r="BC28" t="s">
-        <v>1963</v>
+        <v>2030</v>
       </c>
       <c r="BD28" t="s">
-        <v>1964</v>
+        <v>2031</v>
       </c>
       <c r="BE28" t="s">
-        <v>1965</v>
+        <v>2032</v>
       </c>
       <c r="BF28" t="s">
-        <v>1966</v>
+        <v>2033</v>
       </c>
       <c r="BG28" t="s">
-        <v>1967</v>
+        <v>2034</v>
       </c>
       <c r="BH28" t="s">
-        <v>1968</v>
+        <v>2035</v>
       </c>
       <c r="BI28" t="s">
-        <v>1969</v>
+        <v>2036</v>
       </c>
       <c r="DU28" t="s">
-        <v>3857</v>
+        <v>4062</v>
       </c>
       <c r="DV28" t="s">
-        <v>4077</v>
+        <v>4282</v>
       </c>
       <c r="DW28" t="s">
-        <v>4078</v>
+        <v>4283</v>
       </c>
       <c r="DX28" t="s">
-        <v>4079</v>
+        <v>4284</v>
       </c>
       <c r="DY28" t="s">
-        <v>3858</v>
+        <v>4063</v>
       </c>
       <c r="DZ28" t="s">
-        <v>4080</v>
+        <v>4285</v>
       </c>
     </row>
     <row r="29" spans="1:187">
       <c r="A29" t="s">
         <v>330</v>
       </c>
       <c r="B29" t="s">
         <v>257</v>
       </c>
       <c r="C29" t="s">
         <v>258</v>
       </c>
       <c r="D29" t="s">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>41</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
         <v>331</v>
       </c>
@@ -19084,147 +19732,147 @@
       <c r="N29" t="s">
         <v>333</v>
       </c>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29" t="s">
         <v>65</v>
       </c>
       <c r="S29" t="s">
         <v>334</v>
       </c>
       <c r="T29" t="s">
         <v>335</v>
       </c>
       <c r="U29" t="s">
         <v>60</v>
       </c>
       <c r="V29" t="s">
         <v>48</v>
       </c>
       <c r="W29" t="s">
         <v>336</v>
       </c>
       <c r="X29" t="s">
-        <v>1970</v>
+        <v>2037</v>
       </c>
       <c r="Y29" t="s">
-        <v>1971</v>
+        <v>2038</v>
       </c>
       <c r="Z29" t="s">
-        <v>1972</v>
+        <v>2039</v>
       </c>
       <c r="AA29" t="s">
-        <v>1293</v>
+        <v>1361</v>
       </c>
       <c r="AB29" t="s">
-        <v>1809</v>
+        <v>1876</v>
       </c>
       <c r="AC29" t="s">
-        <v>1808</v>
+        <v>1875</v>
       </c>
       <c r="AD29" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AE29" t="s">
-        <v>1787</v>
+        <v>1854</v>
       </c>
       <c r="AF29" t="s">
-        <v>1281</v>
+        <v>1349</v>
       </c>
       <c r="AG29" t="s">
-        <v>1810</v>
+        <v>1877</v>
       </c>
       <c r="AH29" t="s">
-        <v>1811</v>
+        <v>1878</v>
       </c>
       <c r="AI29" t="s">
-        <v>1973</v>
+        <v>2040</v>
       </c>
       <c r="AJ29" t="s">
-        <v>1974</v>
+        <v>2041</v>
       </c>
       <c r="AK29" t="s">
-        <v>1817</v>
+        <v>1884</v>
       </c>
       <c r="AL29" t="s">
-        <v>1816</v>
+        <v>1883</v>
       </c>
       <c r="AM29" t="s">
-        <v>1819</v>
+        <v>1886</v>
       </c>
       <c r="AN29" t="s">
-        <v>1815</v>
+        <v>1882</v>
       </c>
       <c r="AO29" t="s">
-        <v>1818</v>
+        <v>1885</v>
       </c>
       <c r="AP29" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AQ29" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AR29" t="s">
-        <v>1570</v>
+        <v>1637</v>
       </c>
       <c r="AS29" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AT29" t="s">
-        <v>1975</v>
+        <v>2042</v>
       </c>
       <c r="AU29" t="s">
-        <v>1464</v>
+        <v>1532</v>
       </c>
       <c r="AV29" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="AW29" t="s">
-        <v>1484</v>
+        <v>1552</v>
       </c>
       <c r="DU29" t="s">
-        <v>4069</v>
+        <v>4274</v>
       </c>
       <c r="DV29" t="s">
-        <v>4102</v>
+        <v>4307</v>
       </c>
       <c r="DW29" t="s">
-        <v>4103</v>
+        <v>4308</v>
       </c>
       <c r="DX29" t="s">
-        <v>4104</v>
+        <v>4309</v>
       </c>
       <c r="DY29" t="s">
-        <v>4105</v>
+        <v>4310</v>
       </c>
       <c r="DZ29" t="s">
-        <v>3963</v>
+        <v>4168</v>
       </c>
       <c r="EA29" t="s">
-        <v>4106</v>
+        <v>4311</v>
       </c>
     </row>
     <row r="30" spans="1:187">
       <c r="A30" t="s">
         <v>337</v>
       </c>
       <c r="B30" t="s">
         <v>338</v>
       </c>
       <c r="C30" t="s">
         <v>339</v>
       </c>
       <c r="D30" t="s">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>72</v>
       </c>
       <c r="F30">
         <v>1</v>
       </c>
       <c r="G30">
         <v>38291333</v>
       </c>
       <c r="H30" t="s">
@@ -19246,195 +19894,195 @@
         <v>270</v>
       </c>
       <c r="N30" t="s">
         <v>342</v>
       </c>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30" t="s">
         <v>273</v>
       </c>
       <c r="S30"/>
       <c r="T30" t="s">
         <v>343</v>
       </c>
       <c r="U30" t="s">
         <v>344</v>
       </c>
       <c r="V30" t="s">
         <v>173</v>
       </c>
       <c r="W30" t="s">
         <v>345</v>
       </c>
       <c r="X30" t="s">
-        <v>1976</v>
+        <v>2043</v>
       </c>
       <c r="Y30" t="s">
-        <v>1977</v>
+        <v>2044</v>
       </c>
       <c r="Z30" t="s">
-        <v>1978</v>
+        <v>2045</v>
       </c>
       <c r="AA30" t="s">
-        <v>1979</v>
+        <v>2046</v>
       </c>
       <c r="AB30" t="s">
-        <v>1980</v>
+        <v>2047</v>
       </c>
       <c r="AC30" t="s">
-        <v>1981</v>
+        <v>2048</v>
       </c>
       <c r="AD30" t="s">
-        <v>1982</v>
+        <v>2049</v>
       </c>
       <c r="AE30" t="s">
-        <v>1983</v>
+        <v>2050</v>
       </c>
       <c r="AF30" t="s">
-        <v>1984</v>
+        <v>2051</v>
       </c>
       <c r="AG30" t="s">
-        <v>1985</v>
+        <v>2052</v>
       </c>
       <c r="AH30" t="s">
-        <v>1986</v>
+        <v>2053</v>
       </c>
       <c r="AI30" t="s">
-        <v>1987</v>
+        <v>2054</v>
       </c>
       <c r="AJ30" t="s">
-        <v>1988</v>
+        <v>2055</v>
       </c>
       <c r="AK30" t="s">
-        <v>1989</v>
+        <v>2056</v>
       </c>
       <c r="AL30" t="s">
-        <v>1990</v>
+        <v>2057</v>
       </c>
       <c r="AM30" t="s">
-        <v>1991</v>
+        <v>2058</v>
       </c>
       <c r="AN30" t="s">
-        <v>1992</v>
+        <v>2059</v>
       </c>
       <c r="AO30" t="s">
-        <v>1993</v>
+        <v>2060</v>
       </c>
       <c r="AP30" t="s">
-        <v>1994</v>
+        <v>2061</v>
       </c>
       <c r="AQ30" t="s">
-        <v>1995</v>
+        <v>2062</v>
       </c>
       <c r="AR30" t="s">
-        <v>1996</v>
+        <v>2063</v>
       </c>
       <c r="AS30" t="s">
-        <v>1997</v>
+        <v>2064</v>
       </c>
       <c r="AT30" t="s">
-        <v>1998</v>
+        <v>2065</v>
       </c>
       <c r="AU30" t="s">
-        <v>1999</v>
+        <v>2066</v>
       </c>
       <c r="AV30" t="s">
-        <v>2000</v>
+        <v>2067</v>
       </c>
       <c r="AW30" t="s">
-        <v>1735</v>
+        <v>1802</v>
       </c>
       <c r="AX30" t="s">
-        <v>1509</v>
+        <v>1577</v>
       </c>
       <c r="AY30" t="s">
-        <v>2001</v>
+        <v>2068</v>
       </c>
       <c r="AZ30" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="BA30" t="s">
-        <v>2002</v>
+        <v>2069</v>
       </c>
       <c r="BB30" t="s">
-        <v>2003</v>
+        <v>2070</v>
       </c>
       <c r="BC30" t="s">
-        <v>2004</v>
+        <v>2071</v>
       </c>
       <c r="BD30" t="s">
-        <v>2005</v>
+        <v>2072</v>
       </c>
       <c r="BE30" t="s">
-        <v>2006</v>
+        <v>2073</v>
       </c>
       <c r="BF30" t="s">
+        <v>2074</v>
+      </c>
+      <c r="BG30" t="s">
+        <v>1460</v>
+      </c>
+      <c r="BH30" t="s">
+        <v>1653</v>
+      </c>
+      <c r="BI30" t="s">
         <v>2007</v>
       </c>
-      <c r="BG30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BJ30" t="s">
-        <v>2008</v>
+        <v>2075</v>
       </c>
       <c r="BK30" t="s">
-        <v>1334</v>
+        <v>1402</v>
       </c>
       <c r="BL30" t="s">
-        <v>1332</v>
+        <v>1400</v>
       </c>
       <c r="BM30" t="s">
-        <v>1301</v>
+        <v>1369</v>
       </c>
       <c r="BN30" t="s">
-        <v>2009</v>
+        <v>2076</v>
       </c>
       <c r="BO30" t="s">
-        <v>2010</v>
+        <v>2077</v>
       </c>
       <c r="BP30" t="s">
-        <v>2011</v>
+        <v>2078</v>
       </c>
       <c r="DU30" t="s">
-        <v>3857</v>
+        <v>4062</v>
       </c>
       <c r="DV30" t="s">
-        <v>4079</v>
+        <v>4284</v>
       </c>
       <c r="DW30" t="s">
-        <v>3858</v>
+        <v>4063</v>
       </c>
       <c r="DX30" t="s">
-        <v>4107</v>
+        <v>4312</v>
       </c>
     </row>
     <row r="31" spans="1:187">
       <c r="A31" t="s">
         <v>346</v>
       </c>
       <c r="B31" t="s">
         <v>128</v>
       </c>
       <c r="C31" t="s">
         <v>129</v>
       </c>
       <c r="D31" t="s">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>72</v>
       </c>
       <c r="F31">
         <v>1</v>
       </c>
       <c r="G31">
         <v>38279024</v>
       </c>
       <c r="H31" t="s">
@@ -19460,189 +20108,189 @@
       </c>
       <c r="O31"/>
       <c r="P31">
         <v>1</v>
       </c>
       <c r="Q31">
         <v>81</v>
       </c>
       <c r="R31" t="s">
         <v>352</v>
       </c>
       <c r="S31"/>
       <c r="T31" t="s">
         <v>353</v>
       </c>
       <c r="U31" t="s">
         <v>135</v>
       </c>
       <c r="V31" t="s">
         <v>136</v>
       </c>
       <c r="W31" t="s">
         <v>354</v>
       </c>
       <c r="X31" t="s">
-        <v>2012</v>
+        <v>2079</v>
       </c>
       <c r="Y31" t="s">
-        <v>2013</v>
+        <v>2080</v>
       </c>
       <c r="Z31" t="s">
-        <v>2014</v>
+        <v>2081</v>
       </c>
       <c r="AA31" t="s">
-        <v>2015</v>
+        <v>2082</v>
       </c>
       <c r="AB31" t="s">
-        <v>2016</v>
+        <v>2083</v>
       </c>
       <c r="AC31" t="s">
-        <v>1403</v>
+        <v>1471</v>
       </c>
       <c r="AD31" t="s">
-        <v>2017</v>
+        <v>2084</v>
       </c>
       <c r="AE31" t="s">
-        <v>1404</v>
+        <v>1472</v>
       </c>
       <c r="AF31" t="s">
-        <v>1405</v>
+        <v>1473</v>
       </c>
       <c r="AG31" t="s">
-        <v>1406</v>
+        <v>1474</v>
       </c>
       <c r="AH31" t="s">
-        <v>2018</v>
+        <v>2085</v>
       </c>
       <c r="AI31" t="s">
-        <v>2019</v>
+        <v>2086</v>
       </c>
       <c r="AJ31" t="s">
-        <v>1407</v>
+        <v>1475</v>
       </c>
       <c r="AK31" t="s">
-        <v>1408</v>
+        <v>1476</v>
       </c>
       <c r="AL31" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="AM31" t="s">
-        <v>1409</v>
+        <v>1477</v>
       </c>
       <c r="AN31" t="s">
-        <v>2020</v>
+        <v>2087</v>
       </c>
       <c r="AO31" t="s">
-        <v>1411</v>
+        <v>1479</v>
       </c>
       <c r="AP31" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AQ31" t="s">
-        <v>1412</v>
+        <v>1480</v>
       </c>
       <c r="AR31" t="s">
-        <v>1413</v>
+        <v>1481</v>
       </c>
       <c r="AS31" t="s">
-        <v>2021</v>
+        <v>2088</v>
       </c>
       <c r="AT31" t="s">
-        <v>1415</v>
+        <v>1483</v>
       </c>
       <c r="AU31" t="s">
-        <v>1416</v>
+        <v>1484</v>
       </c>
       <c r="AV31" t="s">
-        <v>1417</v>
+        <v>1485</v>
       </c>
       <c r="AW31" t="s">
-        <v>2022</v>
+        <v>2089</v>
       </c>
       <c r="AX31" t="s">
-        <v>1418</v>
+        <v>1486</v>
       </c>
       <c r="AY31" t="s">
-        <v>1419</v>
+        <v>1487</v>
       </c>
       <c r="AZ31" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="BA31" t="s">
-        <v>1383</v>
+        <v>1451</v>
       </c>
       <c r="BB31" t="s">
-        <v>1422</v>
+        <v>1490</v>
       </c>
       <c r="BC31" t="s">
-        <v>1423</v>
+        <v>1491</v>
       </c>
       <c r="BD31" t="s">
-        <v>1424</v>
+        <v>1492</v>
       </c>
       <c r="BE31" t="s">
-        <v>1325</v>
+        <v>1393</v>
       </c>
       <c r="BF31" t="s">
-        <v>1326</v>
+        <v>1394</v>
       </c>
       <c r="BG31" t="s">
-        <v>1425</v>
+        <v>1493</v>
       </c>
       <c r="BH31" t="s">
-        <v>1324</v>
+        <v>1392</v>
       </c>
       <c r="BI31" t="s">
-        <v>2023</v>
+        <v>2090</v>
       </c>
       <c r="BJ31" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="DU31" t="s">
-        <v>4087</v>
+        <v>4292</v>
       </c>
       <c r="DV31" t="s">
-        <v>4108</v>
+        <v>4313</v>
       </c>
       <c r="DW31" t="s">
-        <v>3957</v>
+        <v>4162</v>
       </c>
       <c r="DX31" t="s">
-        <v>3957</v>
+        <v>4162</v>
       </c>
       <c r="DY31" t="s">
-        <v>4109</v>
+        <v>4314</v>
       </c>
       <c r="DZ31" t="s">
-        <v>4109</v>
+        <v>4314</v>
       </c>
       <c r="EA31" t="s">
-        <v>4110</v>
+        <v>4315</v>
       </c>
       <c r="EB31" t="s">
-        <v>4111</v>
+        <v>4316</v>
       </c>
     </row>
     <row r="32" spans="1:187">
       <c r="A32" t="s">
         <v>355</v>
       </c>
       <c r="B32" t="s">
         <v>356</v>
       </c>
       <c r="C32" t="s">
         <v>357</v>
       </c>
       <c r="D32" t="s">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>72</v>
       </c>
       <c r="F32">
         <v>1</v>
       </c>
       <c r="G32">
         <v>38316879</v>
       </c>
       <c r="H32" t="s">
@@ -19664,330 +20312,330 @@
         <v>168</v>
       </c>
       <c r="N32" t="s">
         <v>360</v>
       </c>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32" t="s">
         <v>170</v>
       </c>
       <c r="S32"/>
       <c r="T32" t="s">
         <v>361</v>
       </c>
       <c r="U32" t="s">
         <v>362</v>
       </c>
       <c r="V32" t="s">
         <v>363</v>
       </c>
       <c r="W32" t="s">
         <v>364</v>
       </c>
       <c r="X32" t="s">
-        <v>2024</v>
+        <v>2091</v>
       </c>
       <c r="Y32" t="s">
-        <v>2025</v>
+        <v>2092</v>
       </c>
       <c r="Z32" t="s">
-        <v>2026</v>
+        <v>2093</v>
       </c>
       <c r="AA32" t="s">
-        <v>2027</v>
+        <v>2094</v>
       </c>
       <c r="AB32" t="s">
-        <v>2028</v>
+        <v>2095</v>
       </c>
       <c r="AC32" t="s">
-        <v>2029</v>
+        <v>2096</v>
       </c>
       <c r="AD32" t="s">
-        <v>2030</v>
+        <v>2097</v>
       </c>
       <c r="AE32" t="s">
-        <v>2031</v>
+        <v>2098</v>
       </c>
       <c r="AF32" t="s">
-        <v>2032</v>
+        <v>2099</v>
       </c>
       <c r="AG32" t="s">
-        <v>2033</v>
+        <v>2100</v>
       </c>
       <c r="AH32" t="s">
-        <v>2034</v>
+        <v>2101</v>
       </c>
       <c r="AI32" t="s">
-        <v>2035</v>
+        <v>2102</v>
       </c>
       <c r="AJ32" t="s">
-        <v>2036</v>
+        <v>2103</v>
       </c>
       <c r="AK32" t="s">
-        <v>2037</v>
+        <v>2104</v>
       </c>
       <c r="AL32" t="s">
-        <v>2038</v>
+        <v>2105</v>
       </c>
       <c r="AM32" t="s">
-        <v>2039</v>
+        <v>2106</v>
       </c>
       <c r="AN32" t="s">
-        <v>2040</v>
+        <v>2107</v>
       </c>
       <c r="AO32" t="s">
-        <v>2041</v>
+        <v>2108</v>
       </c>
       <c r="AP32" t="s">
-        <v>2042</v>
+        <v>2109</v>
       </c>
       <c r="AQ32" t="s">
-        <v>2043</v>
+        <v>2110</v>
       </c>
       <c r="AR32" t="s">
-        <v>2044</v>
+        <v>2111</v>
       </c>
       <c r="AS32" t="s">
-        <v>2045</v>
+        <v>2112</v>
       </c>
       <c r="AT32" t="s">
-        <v>2046</v>
+        <v>2113</v>
       </c>
       <c r="AU32" t="s">
-        <v>2047</v>
+        <v>2114</v>
       </c>
       <c r="AV32" t="s">
-        <v>2048</v>
+        <v>2115</v>
       </c>
       <c r="AW32" t="s">
-        <v>2049</v>
+        <v>2116</v>
       </c>
       <c r="AX32" t="s">
-        <v>2050</v>
+        <v>2117</v>
       </c>
       <c r="AY32" t="s">
-        <v>2051</v>
+        <v>2118</v>
       </c>
       <c r="AZ32" t="s">
-        <v>2052</v>
+        <v>2119</v>
       </c>
       <c r="BA32" t="s">
-        <v>2053</v>
+        <v>2120</v>
       </c>
       <c r="BB32" t="s">
-        <v>2054</v>
+        <v>2121</v>
       </c>
       <c r="BC32" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="BD32" t="s">
-        <v>1732</v>
+        <v>1799</v>
       </c>
       <c r="BE32" t="s">
-        <v>2055</v>
+        <v>2122</v>
       </c>
       <c r="BF32" t="s">
-        <v>2056</v>
+        <v>2123</v>
       </c>
       <c r="BG32" t="s">
-        <v>2057</v>
+        <v>2124</v>
       </c>
       <c r="BH32" t="s">
-        <v>2058</v>
+        <v>2125</v>
       </c>
       <c r="BI32" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="BJ32" t="s">
-        <v>1735</v>
+        <v>1802</v>
       </c>
       <c r="BK32" t="s">
-        <v>2059</v>
+        <v>2126</v>
       </c>
       <c r="BL32" t="s">
-        <v>2060</v>
+        <v>2127</v>
       </c>
       <c r="BM32" t="s">
-        <v>2061</v>
+        <v>2128</v>
       </c>
       <c r="BN32" t="s">
-        <v>2062</v>
+        <v>2129</v>
       </c>
       <c r="BO32" t="s">
-        <v>2063</v>
+        <v>2130</v>
       </c>
       <c r="BP32" t="s">
-        <v>2064</v>
+        <v>2131</v>
       </c>
       <c r="BQ32" t="s">
-        <v>2065</v>
+        <v>2132</v>
       </c>
       <c r="BR32" t="s">
-        <v>2066</v>
+        <v>2133</v>
       </c>
       <c r="BS32" t="s">
-        <v>2067</v>
+        <v>2134</v>
       </c>
       <c r="BT32" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="BU32" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="BV32" t="s">
-        <v>2068</v>
+        <v>2135</v>
       </c>
       <c r="BW32" t="s">
-        <v>2069</v>
+        <v>2136</v>
       </c>
       <c r="BX32" t="s">
-        <v>1690</v>
+        <v>1757</v>
       </c>
       <c r="BY32" t="s">
-        <v>1762</v>
+        <v>1829</v>
       </c>
       <c r="BZ32" t="s">
-        <v>1419</v>
+        <v>1487</v>
       </c>
       <c r="CA32" t="s">
-        <v>1328</v>
+        <v>1396</v>
       </c>
       <c r="CB32" t="s">
-        <v>1759</v>
+        <v>1826</v>
       </c>
       <c r="CC32" t="s">
-        <v>1760</v>
+        <v>1827</v>
       </c>
       <c r="CD32" t="s">
-        <v>1455</v>
+        <v>1523</v>
       </c>
       <c r="CE32" t="s">
-        <v>1761</v>
+        <v>1828</v>
       </c>
       <c r="CF32" t="s">
-        <v>1456</v>
+        <v>1524</v>
       </c>
       <c r="CG32" t="s">
-        <v>1454</v>
+        <v>1522</v>
       </c>
       <c r="CH32" t="s">
-        <v>1457</v>
+        <v>1525</v>
       </c>
       <c r="CI32" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="CJ32" t="s">
-        <v>1383</v>
+        <v>1451</v>
       </c>
       <c r="CK32" t="s">
-        <v>1583</v>
+        <v>1650</v>
       </c>
       <c r="CL32" t="s">
-        <v>1879</v>
+        <v>1946</v>
       </c>
       <c r="CM32" t="s">
-        <v>2070</v>
+        <v>2137</v>
       </c>
       <c r="CN32" t="s">
-        <v>2071</v>
+        <v>2138</v>
       </c>
       <c r="CO32" t="s">
-        <v>1322</v>
+        <v>1390</v>
       </c>
       <c r="CP32" t="s">
-        <v>2072</v>
+        <v>2139</v>
       </c>
       <c r="CQ32" t="s">
-        <v>1870</v>
+        <v>1937</v>
       </c>
       <c r="CR32" t="s">
-        <v>1418</v>
+        <v>1486</v>
       </c>
       <c r="CS32" t="s">
-        <v>2073</v>
+        <v>2140</v>
       </c>
       <c r="CT32" t="s">
-        <v>2074</v>
+        <v>2141</v>
       </c>
       <c r="DU32" t="s">
-        <v>4112</v>
+        <v>4317</v>
       </c>
       <c r="DV32" t="s">
-        <v>4113</v>
+        <v>4318</v>
       </c>
       <c r="DW32" t="s">
-        <v>4114</v>
+        <v>4319</v>
       </c>
       <c r="DX32" t="s">
-        <v>3859</v>
+        <v>4064</v>
       </c>
       <c r="DY32" t="s">
-        <v>4115</v>
+        <v>4320</v>
       </c>
       <c r="DZ32" t="s">
-        <v>4116</v>
+        <v>4321</v>
       </c>
       <c r="EA32" t="s">
-        <v>4117</v>
+        <v>4322</v>
       </c>
       <c r="EB32" t="s">
-        <v>3890</v>
+        <v>4095</v>
       </c>
       <c r="EC32" t="s">
-        <v>4118</v>
+        <v>4323</v>
       </c>
       <c r="ED32" t="s">
-        <v>4119</v>
+        <v>4324</v>
       </c>
       <c r="EE32" t="s">
-        <v>4120</v>
+        <v>4325</v>
       </c>
       <c r="EF32" t="s">
-        <v>4121</v>
+        <v>4326</v>
       </c>
       <c r="EG32" t="s">
-        <v>4122</v>
+        <v>4327</v>
       </c>
       <c r="EH32" t="s">
-        <v>4123</v>
+        <v>4328</v>
       </c>
       <c r="EI32" t="s">
-        <v>4124</v>
+        <v>4329</v>
       </c>
       <c r="EJ32" t="s">
-        <v>4125</v>
+        <v>4330</v>
       </c>
       <c r="EK32" t="s">
-        <v>4126</v>
+        <v>4331</v>
       </c>
       <c r="EL32" t="s">
-        <v>4127</v>
+        <v>4332</v>
       </c>
       <c r="EM32" t="s">
-        <v>4128</v>
+        <v>4333</v>
       </c>
     </row>
     <row r="33" spans="1:187">
       <c r="A33" t="s">
         <v>365</v>
       </c>
       <c r="B33" t="s">
         <v>366</v>
       </c>
       <c r="C33" t="s">
         <v>367</v>
       </c>
       <c r="D33" t="s">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>72</v>
       </c>
       <c r="F33">
         <v>1</v>
       </c>
       <c r="G33">
         <v>38332367</v>
       </c>
       <c r="H33" t="s">
@@ -20009,351 +20657,351 @@
         <v>168</v>
       </c>
       <c r="N33" t="s">
         <v>370</v>
       </c>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33" t="s">
         <v>170</v>
       </c>
       <c r="S33"/>
       <c r="T33" t="s">
         <v>371</v>
       </c>
       <c r="U33" t="s">
         <v>372</v>
       </c>
       <c r="V33" t="s">
         <v>373</v>
       </c>
       <c r="W33" t="s">
         <v>374</v>
       </c>
       <c r="X33" t="s">
-        <v>2075</v>
+        <v>2142</v>
       </c>
       <c r="Y33" t="s">
-        <v>2076</v>
+        <v>2143</v>
       </c>
       <c r="Z33" t="s">
-        <v>2077</v>
+        <v>2144</v>
       </c>
       <c r="AA33" t="s">
-        <v>2078</v>
+        <v>2145</v>
       </c>
       <c r="AB33" t="s">
-        <v>2079</v>
+        <v>2146</v>
       </c>
       <c r="AC33" t="s">
-        <v>2080</v>
+        <v>2147</v>
       </c>
       <c r="AD33" t="s">
-        <v>2081</v>
+        <v>2148</v>
       </c>
       <c r="AE33" t="s">
-        <v>2082</v>
+        <v>2149</v>
       </c>
       <c r="AF33" t="s">
-        <v>2083</v>
+        <v>2150</v>
       </c>
       <c r="AG33" t="s">
-        <v>2084</v>
+        <v>2151</v>
       </c>
       <c r="AH33" t="s">
-        <v>2085</v>
+        <v>2152</v>
       </c>
       <c r="AI33" t="s">
-        <v>2086</v>
+        <v>2153</v>
       </c>
       <c r="AJ33" t="s">
-        <v>2087</v>
+        <v>2154</v>
       </c>
       <c r="AK33" t="s">
-        <v>2088</v>
+        <v>2155</v>
       </c>
       <c r="AL33" t="s">
-        <v>2089</v>
+        <v>2156</v>
       </c>
       <c r="AM33" t="s">
-        <v>2090</v>
+        <v>2157</v>
       </c>
       <c r="AN33" t="s">
-        <v>2091</v>
+        <v>2158</v>
       </c>
       <c r="AO33" t="s">
-        <v>2092</v>
+        <v>2159</v>
       </c>
       <c r="AP33" t="s">
-        <v>2093</v>
+        <v>2160</v>
       </c>
       <c r="AQ33" t="s">
-        <v>2094</v>
+        <v>2161</v>
       </c>
       <c r="AR33" t="s">
-        <v>2095</v>
+        <v>2162</v>
       </c>
       <c r="AS33" t="s">
-        <v>2096</v>
+        <v>2163</v>
       </c>
       <c r="AT33" t="s">
-        <v>2097</v>
+        <v>2164</v>
       </c>
       <c r="AU33" t="s">
-        <v>2098</v>
+        <v>2165</v>
       </c>
       <c r="AV33" t="s">
-        <v>2099</v>
+        <v>2166</v>
       </c>
       <c r="AW33" t="s">
-        <v>2100</v>
+        <v>2167</v>
       </c>
       <c r="AX33" t="s">
-        <v>2101</v>
+        <v>2168</v>
       </c>
       <c r="AY33" t="s">
-        <v>2102</v>
+        <v>2169</v>
       </c>
       <c r="AZ33" t="s">
-        <v>1628</v>
+        <v>1695</v>
       </c>
       <c r="BA33" t="s">
-        <v>2103</v>
+        <v>2170</v>
       </c>
       <c r="BB33" t="s">
-        <v>2104</v>
+        <v>2171</v>
       </c>
       <c r="BC33" t="s">
-        <v>2105</v>
+        <v>2172</v>
       </c>
       <c r="BD33" t="s">
-        <v>1734</v>
+        <v>1801</v>
       </c>
       <c r="BE33" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="BF33" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="BG33" t="s">
-        <v>1733</v>
+        <v>1800</v>
       </c>
       <c r="BH33" t="s">
-        <v>2058</v>
+        <v>2125</v>
       </c>
       <c r="BI33" t="s">
-        <v>2106</v>
+        <v>2173</v>
       </c>
       <c r="BJ33" t="s">
-        <v>2107</v>
+        <v>2174</v>
       </c>
       <c r="BK33" t="s">
-        <v>2108</v>
+        <v>2175</v>
       </c>
       <c r="BL33" t="s">
-        <v>2109</v>
+        <v>2176</v>
       </c>
       <c r="BM33" t="s">
-        <v>2110</v>
+        <v>2177</v>
       </c>
       <c r="BN33" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="BO33" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="BP33" t="s">
-        <v>1570</v>
+        <v>1637</v>
       </c>
       <c r="BQ33" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="BR33" t="s">
-        <v>2111</v>
+        <v>2178</v>
       </c>
       <c r="BS33" t="s">
-        <v>1821</v>
+        <v>1888</v>
       </c>
       <c r="BT33" t="s">
-        <v>2112</v>
+        <v>2179</v>
       </c>
       <c r="BU33" t="s">
-        <v>2071</v>
+        <v>2138</v>
       </c>
       <c r="BV33" t="s">
-        <v>2113</v>
+        <v>2180</v>
       </c>
       <c r="BW33" t="s">
-        <v>2114</v>
+        <v>2181</v>
       </c>
       <c r="BX33" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="BY33" t="s">
-        <v>1463</v>
+        <v>1531</v>
       </c>
       <c r="BZ33" t="s">
-        <v>1462</v>
+        <v>1530</v>
       </c>
       <c r="CA33" t="s">
-        <v>2115</v>
+        <v>2182</v>
       </c>
       <c r="CB33" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="CC33" t="s">
-        <v>1761</v>
+        <v>1828</v>
       </c>
       <c r="CD33" t="s">
-        <v>1759</v>
+        <v>1826</v>
       </c>
       <c r="CE33" t="s">
-        <v>1454</v>
+        <v>1522</v>
       </c>
       <c r="CF33" t="s">
-        <v>1459</v>
+        <v>1527</v>
       </c>
       <c r="CG33" t="s">
-        <v>1455</v>
+        <v>1523</v>
       </c>
       <c r="CH33" t="s">
-        <v>2116</v>
+        <v>2183</v>
       </c>
       <c r="CI33" t="s">
-        <v>1460</v>
+        <v>1528</v>
       </c>
       <c r="CJ33" t="s">
-        <v>2117</v>
+        <v>2184</v>
       </c>
       <c r="DU33" t="s">
-        <v>3972</v>
+        <v>4177</v>
       </c>
       <c r="DV33" t="s">
-        <v>3810</v>
+        <v>4015</v>
       </c>
       <c r="DW33" t="s">
-        <v>4036</v>
+        <v>4241</v>
       </c>
       <c r="DX33" t="s">
-        <v>4037</v>
+        <v>4242</v>
       </c>
       <c r="DY33" t="s">
-        <v>4038</v>
+        <v>4243</v>
       </c>
       <c r="DZ33" t="s">
-        <v>4039</v>
+        <v>4244</v>
       </c>
       <c r="EA33" t="s">
-        <v>4040</v>
+        <v>4245</v>
       </c>
       <c r="EB33" t="s">
-        <v>4041</v>
+        <v>4246</v>
       </c>
       <c r="EC33" t="s">
-        <v>4042</v>
+        <v>4247</v>
       </c>
       <c r="ED33" t="s">
-        <v>4043</v>
+        <v>4248</v>
       </c>
       <c r="EE33" t="s">
-        <v>4044</v>
+        <v>4249</v>
       </c>
       <c r="EF33" t="s">
-        <v>4046</v>
+        <v>4251</v>
       </c>
       <c r="EG33" t="s">
-        <v>4047</v>
+        <v>4252</v>
       </c>
       <c r="EH33" t="s">
-        <v>4048</v>
+        <v>4253</v>
       </c>
       <c r="EI33" t="s">
-        <v>4049</v>
+        <v>4254</v>
       </c>
       <c r="EJ33" t="s">
-        <v>4050</v>
+        <v>4255</v>
       </c>
       <c r="EK33" t="s">
-        <v>4051</v>
+        <v>4256</v>
       </c>
       <c r="EL33" t="s">
-        <v>4052</v>
+        <v>4257</v>
       </c>
       <c r="EM33" t="s">
-        <v>4053</v>
+        <v>4258</v>
       </c>
       <c r="EN33" t="s">
-        <v>4054</v>
+        <v>4259</v>
       </c>
       <c r="EO33" t="s">
-        <v>4055</v>
+        <v>4260</v>
       </c>
       <c r="EP33" t="s">
-        <v>4056</v>
+        <v>4261</v>
       </c>
       <c r="EQ33" t="s">
-        <v>4057</v>
+        <v>4262</v>
       </c>
       <c r="ER33" t="s">
-        <v>4058</v>
+        <v>4263</v>
       </c>
       <c r="ES33" t="s">
-        <v>4059</v>
+        <v>4264</v>
       </c>
       <c r="ET33" t="s">
-        <v>4129</v>
+        <v>4334</v>
       </c>
       <c r="EU33" t="s">
-        <v>4130</v>
+        <v>4335</v>
       </c>
       <c r="EV33" t="s">
-        <v>4131</v>
+        <v>4336</v>
       </c>
       <c r="EW33" t="s">
-        <v>4132</v>
+        <v>4337</v>
       </c>
       <c r="EX33" t="s">
-        <v>4061</v>
+        <v>4266</v>
       </c>
       <c r="EY33" t="s">
-        <v>4062</v>
+        <v>4267</v>
       </c>
       <c r="EZ33" t="s">
-        <v>4064</v>
+        <v>4269</v>
       </c>
       <c r="FA33" t="s">
-        <v>4065</v>
+        <v>4270</v>
       </c>
       <c r="FB33" t="s">
-        <v>4066</v>
+        <v>4271</v>
       </c>
       <c r="FC33" t="s">
-        <v>4067</v>
+        <v>4272</v>
       </c>
       <c r="FD33" t="s">
-        <v>4133</v>
+        <v>4338</v>
       </c>
     </row>
     <row r="34" spans="1:187">
       <c r="A34" t="s">
         <v>375</v>
       </c>
       <c r="B34" t="s">
         <v>39</v>
       </c>
       <c r="C34" t="s">
         <v>40</v>
       </c>
       <c r="D34" t="s">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>41</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
         <v>376</v>
       </c>
@@ -20373,102 +21021,102 @@
       <c r="N34" t="s">
         <v>378</v>
       </c>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34" t="s">
         <v>65</v>
       </c>
       <c r="S34" t="s">
         <v>379</v>
       </c>
       <c r="T34" t="s">
         <v>380</v>
       </c>
       <c r="U34" t="s">
         <v>60</v>
       </c>
       <c r="V34" t="s">
         <v>48</v>
       </c>
       <c r="W34" t="s">
         <v>381</v>
       </c>
       <c r="X34" t="s">
-        <v>2118</v>
+        <v>2185</v>
       </c>
       <c r="Y34" t="s">
-        <v>2119</v>
+        <v>2186</v>
       </c>
       <c r="Z34" t="s">
-        <v>2120</v>
+        <v>2187</v>
       </c>
       <c r="AA34" t="s">
-        <v>2121</v>
+        <v>2188</v>
       </c>
       <c r="AB34" t="s">
-        <v>2122</v>
+        <v>2189</v>
       </c>
       <c r="AC34" t="s">
-        <v>2123</v>
+        <v>2190</v>
       </c>
       <c r="AD34" t="s">
-        <v>2124</v>
+        <v>2191</v>
       </c>
       <c r="AE34" t="s">
-        <v>2125</v>
+        <v>2192</v>
       </c>
       <c r="AF34" t="s">
-        <v>2126</v>
+        <v>2193</v>
       </c>
       <c r="AG34" t="s">
-        <v>2127</v>
+        <v>2194</v>
       </c>
       <c r="AH34" t="s">
-        <v>2128</v>
+        <v>2195</v>
       </c>
       <c r="AI34" t="s">
-        <v>1281</v>
+        <v>1349</v>
       </c>
       <c r="AJ34" t="s">
-        <v>2129</v>
+        <v>2196</v>
       </c>
       <c r="AK34" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AL34" t="s">
-        <v>2130</v>
+        <v>2197</v>
       </c>
       <c r="AM34" t="s">
-        <v>2131</v>
+        <v>2198</v>
       </c>
       <c r="DU34" t="s">
-        <v>4068</v>
+        <v>4273</v>
       </c>
       <c r="DV34" t="s">
-        <v>4069</v>
+        <v>4274</v>
       </c>
     </row>
     <row r="35" spans="1:187">
       <c r="A35" t="s">
         <v>382</v>
       </c>
       <c r="B35" t="s">
         <v>383</v>
       </c>
       <c r="C35" t="s">
         <v>384</v>
       </c>
       <c r="D35" t="s">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>72</v>
       </c>
       <c r="F35">
         <v>1</v>
       </c>
       <c r="G35">
         <v>38383864</v>
       </c>
       <c r="H35" t="s">
@@ -20490,192 +21138,192 @@
         <v>389</v>
       </c>
       <c r="N35" t="s">
         <v>390</v>
       </c>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35" t="s">
         <v>391</v>
       </c>
       <c r="S35"/>
       <c r="T35" t="s">
         <v>392</v>
       </c>
       <c r="U35" t="s">
         <v>393</v>
       </c>
       <c r="V35" t="s">
         <v>394</v>
       </c>
       <c r="W35" t="s">
         <v>395</v>
       </c>
       <c r="X35" t="s">
-        <v>2132</v>
+        <v>2199</v>
       </c>
       <c r="Y35" t="s">
-        <v>2133</v>
+        <v>2200</v>
       </c>
       <c r="Z35" t="s">
-        <v>2134</v>
+        <v>2201</v>
       </c>
       <c r="AA35" t="s">
-        <v>2135</v>
+        <v>2202</v>
       </c>
       <c r="AB35" t="s">
-        <v>2136</v>
+        <v>2203</v>
       </c>
       <c r="AC35" t="s">
-        <v>2137</v>
+        <v>2204</v>
       </c>
       <c r="AD35" t="s">
-        <v>2138</v>
+        <v>2205</v>
       </c>
       <c r="AE35" t="s">
-        <v>2139</v>
+        <v>2206</v>
       </c>
       <c r="AF35" t="s">
-        <v>2140</v>
+        <v>2207</v>
       </c>
       <c r="AG35" t="s">
-        <v>2141</v>
+        <v>2208</v>
       </c>
       <c r="AH35" t="s">
-        <v>2142</v>
+        <v>2209</v>
       </c>
       <c r="AI35" t="s">
-        <v>2143</v>
+        <v>2210</v>
       </c>
       <c r="AJ35" t="s">
-        <v>1734</v>
+        <v>1801</v>
       </c>
       <c r="AK35" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AL35" t="s">
-        <v>2144</v>
+        <v>2211</v>
       </c>
       <c r="AM35" t="s">
-        <v>2145</v>
+        <v>2212</v>
       </c>
       <c r="AN35" t="s">
-        <v>2146</v>
+        <v>2213</v>
       </c>
       <c r="AO35" t="s">
-        <v>2147</v>
+        <v>2214</v>
       </c>
       <c r="AP35" t="s">
-        <v>2148</v>
+        <v>2215</v>
       </c>
       <c r="AQ35" t="s">
-        <v>2149</v>
+        <v>2216</v>
       </c>
       <c r="AR35" t="s">
-        <v>2150</v>
+        <v>2217</v>
       </c>
       <c r="AS35" t="s">
-        <v>2151</v>
+        <v>2218</v>
       </c>
       <c r="AT35" t="s">
-        <v>2152</v>
+        <v>2219</v>
       </c>
       <c r="AU35" t="s">
-        <v>2153</v>
+        <v>2220</v>
       </c>
       <c r="AV35" t="s">
-        <v>2154</v>
+        <v>1385</v>
       </c>
       <c r="AW35" t="s">
-        <v>1317</v>
+        <v>1344</v>
       </c>
       <c r="AX35" t="s">
-        <v>1276</v>
+        <v>2221</v>
       </c>
       <c r="AY35" t="s">
-        <v>2155</v>
+        <v>2222</v>
       </c>
       <c r="AZ35" t="s">
-        <v>2156</v>
+        <v>2223</v>
       </c>
       <c r="BA35" t="s">
-        <v>2157</v>
+        <v>1555</v>
       </c>
       <c r="BB35" t="s">
-        <v>1487</v>
+        <v>2224</v>
       </c>
       <c r="BC35" t="s">
-        <v>2158</v>
+        <v>1643</v>
       </c>
       <c r="BD35" t="s">
-        <v>1576</v>
+        <v>2225</v>
       </c>
       <c r="BE35" t="s">
-        <v>2159</v>
+        <v>1829</v>
       </c>
       <c r="BF35" t="s">
-        <v>1762</v>
+        <v>1826</v>
       </c>
       <c r="BG35" t="s">
-        <v>1759</v>
+        <v>1522</v>
       </c>
       <c r="BH35" t="s">
-        <v>1454</v>
+        <v>1523</v>
       </c>
       <c r="BI35" t="s">
-        <v>1455</v>
+        <v>2226</v>
       </c>
       <c r="BJ35" t="s">
-        <v>2160</v>
+        <v>1524</v>
       </c>
       <c r="BK35" t="s">
-        <v>2161</v>
+        <v>2227</v>
       </c>
       <c r="DU35" t="s">
-        <v>4087</v>
+        <v>4292</v>
       </c>
       <c r="DV35" t="s">
-        <v>4108</v>
+        <v>4313</v>
       </c>
       <c r="DW35" t="s">
-        <v>3957</v>
+        <v>4162</v>
       </c>
       <c r="DX35" t="s">
-        <v>3957</v>
+        <v>4162</v>
       </c>
       <c r="DY35" t="s">
-        <v>4109</v>
+        <v>4314</v>
       </c>
       <c r="DZ35" t="s">
-        <v>4109</v>
+        <v>4314</v>
       </c>
       <c r="EA35" t="s">
-        <v>4110</v>
+        <v>4315</v>
       </c>
       <c r="EB35" t="s">
-        <v>4111</v>
+        <v>4316</v>
       </c>
     </row>
     <row r="36" spans="1:187">
       <c r="A36" t="s">
         <v>396</v>
       </c>
       <c r="B36" t="s">
         <v>397</v>
       </c>
       <c r="C36" t="s">
         <v>398</v>
       </c>
       <c r="D36" t="s">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>72</v>
       </c>
       <c r="F36">
         <v>1</v>
       </c>
       <c r="G36">
         <v>38428434</v>
       </c>
       <c r="H36" t="s">
@@ -20697,183 +21345,183 @@
         <v>403</v>
       </c>
       <c r="N36" t="s">
         <v>404</v>
       </c>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36" t="s">
         <v>405</v>
       </c>
       <c r="S36"/>
       <c r="T36" t="s">
         <v>406</v>
       </c>
       <c r="U36" t="s">
         <v>407</v>
       </c>
       <c r="V36" t="s">
         <v>408</v>
       </c>
       <c r="W36" t="s">
         <v>409</v>
       </c>
       <c r="X36" t="s">
-        <v>2162</v>
+        <v>2228</v>
       </c>
       <c r="Y36" t="s">
-        <v>2163</v>
+        <v>2229</v>
       </c>
       <c r="Z36" t="s">
-        <v>2164</v>
+        <v>2230</v>
       </c>
       <c r="AA36" t="s">
-        <v>2165</v>
+        <v>2231</v>
       </c>
       <c r="AB36" t="s">
-        <v>2166</v>
+        <v>2232</v>
       </c>
       <c r="AC36" t="s">
-        <v>2167</v>
+        <v>2233</v>
       </c>
       <c r="AD36" t="s">
-        <v>2168</v>
+        <v>2234</v>
       </c>
       <c r="AE36" t="s">
-        <v>2169</v>
+        <v>2235</v>
       </c>
       <c r="AF36" t="s">
-        <v>2170</v>
+        <v>2236</v>
       </c>
       <c r="AG36" t="s">
-        <v>2171</v>
+        <v>2237</v>
       </c>
       <c r="AH36" t="s">
-        <v>2172</v>
+        <v>2238</v>
       </c>
       <c r="AI36" t="s">
-        <v>2173</v>
+        <v>2239</v>
       </c>
       <c r="AJ36" t="s">
-        <v>2174</v>
+        <v>2240</v>
       </c>
       <c r="AK36" t="s">
-        <v>2175</v>
+        <v>2241</v>
       </c>
       <c r="AL36" t="s">
-        <v>2176</v>
+        <v>2242</v>
       </c>
       <c r="AM36" t="s">
-        <v>2177</v>
+        <v>2243</v>
       </c>
       <c r="AN36" t="s">
-        <v>2178</v>
+        <v>2244</v>
       </c>
       <c r="AO36" t="s">
-        <v>2179</v>
+        <v>2245</v>
       </c>
       <c r="AP36" t="s">
-        <v>2180</v>
+        <v>2246</v>
       </c>
       <c r="AQ36" t="s">
-        <v>2181</v>
+        <v>2247</v>
       </c>
       <c r="AR36" t="s">
-        <v>2182</v>
+        <v>2248</v>
       </c>
       <c r="AS36" t="s">
-        <v>2183</v>
+        <v>2249</v>
       </c>
       <c r="AT36" t="s">
-        <v>2184</v>
+        <v>2250</v>
       </c>
       <c r="AU36" t="s">
-        <v>2185</v>
+        <v>2251</v>
       </c>
       <c r="AV36" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AW36" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AX36" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AY36" t="s">
-        <v>2186</v>
+        <v>2252</v>
       </c>
       <c r="AZ36" t="s">
-        <v>2187</v>
+        <v>2253</v>
       </c>
       <c r="BA36" t="s">
-        <v>2188</v>
+        <v>2254</v>
       </c>
       <c r="BB36" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="BC36" t="s">
-        <v>1690</v>
+        <v>1757</v>
       </c>
       <c r="BD36" t="s">
-        <v>1761</v>
+        <v>1828</v>
       </c>
       <c r="BE36" t="s">
-        <v>1454</v>
+        <v>1522</v>
       </c>
       <c r="BF36" t="s">
-        <v>1759</v>
+        <v>1826</v>
       </c>
       <c r="BG36" t="s">
-        <v>1456</v>
+        <v>1524</v>
       </c>
       <c r="BH36" t="s">
-        <v>1455</v>
+        <v>1523</v>
       </c>
       <c r="BI36" t="s">
-        <v>1459</v>
+        <v>1527</v>
       </c>
       <c r="BJ36" t="s">
-        <v>1638</v>
+        <v>1705</v>
       </c>
       <c r="DU36" t="s">
-        <v>3932</v>
+        <v>4137</v>
       </c>
       <c r="DV36" t="s">
-        <v>3934</v>
+        <v>4139</v>
       </c>
       <c r="DW36" t="s">
-        <v>4134</v>
+        <v>4339</v>
       </c>
       <c r="DX36" t="s">
-        <v>4135</v>
+        <v>4340</v>
       </c>
       <c r="DY36" t="s">
-        <v>3939</v>
+        <v>4144</v>
       </c>
       <c r="DZ36" t="s">
-        <v>3940</v>
+        <v>4145</v>
       </c>
     </row>
     <row r="37" spans="1:187">
       <c r="A37" t="s">
         <v>410</v>
       </c>
       <c r="B37" t="s">
         <v>411</v>
       </c>
       <c r="C37" t="s">
         <v>95</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" t="s">
         <v>72</v>
       </c>
       <c r="F37">
         <v>1</v>
       </c>
       <c r="G37">
         <v>38445613</v>
       </c>
       <c r="H37" t="s">
@@ -20895,123 +21543,123 @@
         <v>416</v>
       </c>
       <c r="N37" t="s">
         <v>417</v>
       </c>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37" t="s">
         <v>418</v>
       </c>
       <c r="S37"/>
       <c r="T37" t="s">
         <v>419</v>
       </c>
       <c r="U37" t="s">
         <v>420</v>
       </c>
       <c r="V37" t="s">
         <v>114</v>
       </c>
       <c r="W37" t="s">
         <v>421</v>
       </c>
       <c r="X37" t="s">
-        <v>2189</v>
+        <v>2255</v>
       </c>
       <c r="Y37" t="s">
-        <v>2190</v>
+        <v>2256</v>
       </c>
       <c r="Z37" t="s">
-        <v>2191</v>
+        <v>2257</v>
       </c>
       <c r="AA37" t="s">
-        <v>2192</v>
+        <v>2258</v>
       </c>
       <c r="AB37" t="s">
-        <v>2193</v>
+        <v>2259</v>
       </c>
       <c r="AC37" t="s">
-        <v>2194</v>
+        <v>2260</v>
       </c>
       <c r="AD37" t="s">
-        <v>2195</v>
+        <v>2261</v>
       </c>
       <c r="AE37" t="s">
-        <v>2196</v>
+        <v>2262</v>
       </c>
       <c r="AF37" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="AG37" t="s">
-        <v>1310</v>
+        <v>1378</v>
       </c>
       <c r="AH37" t="s">
-        <v>1341</v>
+        <v>1409</v>
       </c>
       <c r="AI37" t="s">
-        <v>2197</v>
+        <v>2263</v>
       </c>
       <c r="AJ37" t="s">
-        <v>2198</v>
+        <v>2264</v>
       </c>
       <c r="AK37" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="AL37" t="s">
-        <v>2200</v>
+        <v>2266</v>
       </c>
       <c r="AM37" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AN37" t="s">
-        <v>1345</v>
+        <v>1413</v>
       </c>
       <c r="AO37" t="s">
-        <v>2201</v>
+        <v>2267</v>
       </c>
       <c r="DU37" t="s">
-        <v>4136</v>
+        <v>4341</v>
       </c>
       <c r="DV37" t="s">
-        <v>4137</v>
+        <v>4342</v>
       </c>
       <c r="DW37" t="s">
-        <v>4138</v>
+        <v>4343</v>
       </c>
       <c r="DX37" t="s">
-        <v>3920</v>
+        <v>4125</v>
       </c>
       <c r="DY37" t="s">
-        <v>4139</v>
+        <v>4344</v>
       </c>
       <c r="DZ37" t="s">
-        <v>4140</v>
+        <v>4345</v>
       </c>
       <c r="EA37" t="s">
-        <v>4141</v>
+        <v>4346</v>
       </c>
     </row>
     <row r="38" spans="1:187">
       <c r="A38" t="s">
         <v>422</v>
       </c>
       <c r="B38" t="s">
         <v>338</v>
       </c>
       <c r="C38" t="s">
         <v>163</v>
       </c>
       <c r="D38" t="s">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38">
         <v>2</v>
       </c>
       <c r="G38">
         <v>38451192</v>
       </c>
       <c r="H38" t="s">
@@ -21033,81 +21681,81 @@
         <v>427</v>
       </c>
       <c r="N38" t="s">
         <v>428</v>
       </c>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38" t="s">
         <v>429</v>
       </c>
       <c r="S38"/>
       <c r="T38" t="s">
         <v>430</v>
       </c>
       <c r="U38" t="s">
         <v>344</v>
       </c>
       <c r="V38" t="s">
         <v>173</v>
       </c>
       <c r="W38" t="s">
         <v>431</v>
       </c>
       <c r="X38" t="s">
-        <v>2202</v>
+        <v>2268</v>
       </c>
       <c r="Y38" t="s">
-        <v>2203</v>
+        <v>2269</v>
       </c>
       <c r="Z38" t="s">
-        <v>2000</v>
+        <v>2067</v>
       </c>
       <c r="AA38" t="s">
-        <v>1509</v>
+        <v>1577</v>
       </c>
       <c r="AB38" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="DU38" t="s">
-        <v>3839</v>
+        <v>4044</v>
       </c>
       <c r="DV38" t="s">
-        <v>4142</v>
+        <v>4347</v>
       </c>
       <c r="DW38" t="s">
-        <v>4143</v>
+        <v>4348</v>
       </c>
       <c r="DX38" t="s">
-        <v>4144</v>
+        <v>4349</v>
       </c>
       <c r="DY38" t="s">
-        <v>4145</v>
+        <v>4350</v>
       </c>
       <c r="DZ38" t="s">
-        <v>4146</v>
+        <v>4351</v>
       </c>
     </row>
     <row r="39" spans="1:187">
       <c r="A39" t="s">
         <v>432</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
         <v>40</v>
       </c>
       <c r="D39" t="s">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>41</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
         <v>433</v>
       </c>
@@ -21127,102 +21775,102 @@
       <c r="N39" t="s">
         <v>436</v>
       </c>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39" t="s">
         <v>434</v>
       </c>
       <c r="S39" t="s">
         <v>379</v>
       </c>
       <c r="T39" t="s">
         <v>380</v>
       </c>
       <c r="U39" t="s">
         <v>60</v>
       </c>
       <c r="V39" t="s">
         <v>48</v>
       </c>
       <c r="W39" t="s">
         <v>437</v>
       </c>
       <c r="X39" t="s">
-        <v>2118</v>
+        <v>2185</v>
       </c>
       <c r="Y39" t="s">
-        <v>2204</v>
+        <v>2270</v>
       </c>
       <c r="Z39" t="s">
-        <v>2205</v>
+        <v>2271</v>
       </c>
       <c r="AA39" t="s">
-        <v>2121</v>
+        <v>2188</v>
       </c>
       <c r="AB39" t="s">
-        <v>1281</v>
+        <v>1349</v>
       </c>
       <c r="AC39" t="s">
-        <v>2122</v>
+        <v>2189</v>
       </c>
       <c r="AD39" t="s">
-        <v>2123</v>
+        <v>2190</v>
       </c>
       <c r="AE39" t="s">
-        <v>2124</v>
+        <v>2191</v>
       </c>
       <c r="AF39" t="s">
-        <v>2125</v>
+        <v>2192</v>
       </c>
       <c r="AG39" t="s">
-        <v>2126</v>
+        <v>2193</v>
       </c>
       <c r="AH39" t="s">
-        <v>2127</v>
+        <v>2194</v>
       </c>
       <c r="AI39" t="s">
-        <v>2128</v>
+        <v>2195</v>
       </c>
       <c r="AJ39" t="s">
-        <v>2206</v>
+        <v>2272</v>
       </c>
       <c r="AK39" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AL39" t="s">
-        <v>2207</v>
+        <v>2273</v>
       </c>
       <c r="AM39" t="s">
-        <v>2208</v>
+        <v>2274</v>
       </c>
       <c r="DU39" t="s">
-        <v>4147</v>
+        <v>4352</v>
       </c>
       <c r="DV39" t="s">
-        <v>4101</v>
+        <v>4306</v>
       </c>
     </row>
     <row r="40" spans="1:187">
       <c r="A40" t="s">
         <v>438</v>
       </c>
       <c r="B40" t="s">
         <v>152</v>
       </c>
       <c r="C40" t="s">
         <v>176</v>
       </c>
       <c r="D40" t="s">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>72</v>
       </c>
       <c r="F40">
         <v>1</v>
       </c>
       <c r="G40">
         <v>38570683</v>
       </c>
       <c r="H40" t="s">
@@ -21244,291 +21892,291 @@
         <v>181</v>
       </c>
       <c r="N40" t="s">
         <v>441</v>
       </c>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40" t="s">
         <v>179</v>
       </c>
       <c r="S40"/>
       <c r="T40" t="s">
         <v>442</v>
       </c>
       <c r="U40" t="s">
         <v>443</v>
       </c>
       <c r="V40" t="s">
         <v>226</v>
       </c>
       <c r="W40" t="s">
         <v>444</v>
       </c>
       <c r="X40" t="s">
-        <v>2209</v>
+        <v>2275</v>
       </c>
       <c r="Y40" t="s">
-        <v>2210</v>
+        <v>2276</v>
       </c>
       <c r="Z40" t="s">
-        <v>2211</v>
+        <v>2277</v>
       </c>
       <c r="AA40" t="s">
-        <v>2212</v>
+        <v>2278</v>
       </c>
       <c r="AB40" t="s">
-        <v>2213</v>
+        <v>2279</v>
       </c>
       <c r="AC40" t="s">
-        <v>2214</v>
+        <v>2280</v>
       </c>
       <c r="AD40" t="s">
-        <v>2215</v>
+        <v>2281</v>
       </c>
       <c r="AE40" t="s">
-        <v>2216</v>
+        <v>2282</v>
       </c>
       <c r="AF40" t="s">
-        <v>2217</v>
+        <v>2283</v>
       </c>
       <c r="AG40" t="s">
-        <v>2218</v>
+        <v>2284</v>
       </c>
       <c r="AH40" t="s">
-        <v>2219</v>
+        <v>2285</v>
       </c>
       <c r="AI40" t="s">
-        <v>2220</v>
+        <v>2286</v>
       </c>
       <c r="AJ40" t="s">
-        <v>2221</v>
+        <v>2287</v>
       </c>
       <c r="AK40" t="s">
-        <v>2222</v>
+        <v>2288</v>
       </c>
       <c r="AL40" t="s">
-        <v>2223</v>
+        <v>2289</v>
       </c>
       <c r="AM40" t="s">
-        <v>2224</v>
+        <v>2290</v>
       </c>
       <c r="AN40" t="s">
-        <v>2225</v>
+        <v>2291</v>
       </c>
       <c r="AO40" t="s">
-        <v>2057</v>
+        <v>2124</v>
       </c>
       <c r="AP40" t="s">
-        <v>2226</v>
+        <v>2292</v>
       </c>
       <c r="AQ40" t="s">
-        <v>2227</v>
+        <v>2293</v>
       </c>
       <c r="AR40" t="s">
-        <v>1734</v>
+        <v>1801</v>
       </c>
       <c r="AS40" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AT40" t="s">
-        <v>1735</v>
+        <v>1802</v>
       </c>
       <c r="AU40" t="s">
-        <v>2228</v>
+        <v>2294</v>
       </c>
       <c r="AV40" t="s">
-        <v>2229</v>
+        <v>2295</v>
       </c>
       <c r="AW40" t="s">
-        <v>2230</v>
+        <v>2296</v>
       </c>
       <c r="AX40" t="s">
-        <v>2231</v>
+        <v>2297</v>
       </c>
       <c r="AY40" t="s">
-        <v>2232</v>
+        <v>2298</v>
       </c>
       <c r="AZ40" t="s">
-        <v>2233</v>
+        <v>2299</v>
       </c>
       <c r="BA40" t="s">
-        <v>2234</v>
+        <v>2300</v>
       </c>
       <c r="BB40" t="s">
-        <v>1756</v>
+        <v>1823</v>
       </c>
       <c r="BC40" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="BD40" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="BE40" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="BF40" t="s">
-        <v>2235</v>
+        <v>2301</v>
       </c>
       <c r="BG40" t="s">
-        <v>1690</v>
+        <v>1757</v>
       </c>
       <c r="BH40" t="s">
-        <v>1759</v>
+        <v>1826</v>
       </c>
       <c r="BI40" t="s">
-        <v>1454</v>
+        <v>1522</v>
       </c>
       <c r="BJ40" t="s">
-        <v>1455</v>
+        <v>1523</v>
       </c>
       <c r="BK40" t="s">
-        <v>1456</v>
+        <v>1524</v>
       </c>
       <c r="BL40" t="s">
-        <v>1762</v>
+        <v>1829</v>
       </c>
       <c r="BM40" t="s">
-        <v>2236</v>
+        <v>2302</v>
       </c>
       <c r="BN40" t="s">
-        <v>1760</v>
+        <v>1827</v>
       </c>
       <c r="BO40" t="s">
-        <v>1459</v>
+        <v>1527</v>
       </c>
       <c r="DU40" t="s">
-        <v>3844</v>
+        <v>4049</v>
       </c>
       <c r="DV40" t="s">
-        <v>3844</v>
+        <v>4049</v>
       </c>
       <c r="DW40" t="s">
-        <v>3845</v>
+        <v>4050</v>
       </c>
       <c r="DX40" t="s">
-        <v>3845</v>
+        <v>4050</v>
       </c>
       <c r="DY40" t="s">
-        <v>4148</v>
+        <v>4353</v>
       </c>
       <c r="DZ40" t="s">
-        <v>4149</v>
+        <v>4354</v>
       </c>
       <c r="EA40" t="s">
-        <v>4150</v>
+        <v>4355</v>
       </c>
       <c r="EB40" t="s">
-        <v>4150</v>
+        <v>4355</v>
       </c>
       <c r="EC40" t="s">
-        <v>4151</v>
+        <v>4356</v>
       </c>
       <c r="ED40" t="s">
-        <v>4152</v>
+        <v>4357</v>
       </c>
       <c r="EE40" t="s">
-        <v>4153</v>
+        <v>4358</v>
       </c>
       <c r="EF40" t="s">
-        <v>4154</v>
+        <v>4359</v>
       </c>
       <c r="EG40" t="s">
-        <v>4155</v>
+        <v>4360</v>
       </c>
       <c r="EH40" t="s">
-        <v>4156</v>
+        <v>4361</v>
       </c>
       <c r="EI40" t="s">
-        <v>4157</v>
+        <v>4362</v>
       </c>
       <c r="EJ40" t="s">
-        <v>4158</v>
+        <v>4363</v>
       </c>
       <c r="EK40" t="s">
-        <v>4159</v>
+        <v>4364</v>
       </c>
       <c r="EL40" t="s">
-        <v>4160</v>
+        <v>4365</v>
       </c>
       <c r="EM40" t="s">
-        <v>4161</v>
+        <v>4366</v>
       </c>
       <c r="EN40" t="s">
-        <v>4162</v>
+        <v>4367</v>
       </c>
       <c r="EO40" t="s">
-        <v>4163</v>
+        <v>4368</v>
       </c>
       <c r="EP40" t="s">
-        <v>4164</v>
+        <v>4369</v>
       </c>
       <c r="EQ40" t="s">
-        <v>4165</v>
+        <v>4370</v>
       </c>
       <c r="ER40" t="s">
-        <v>4166</v>
+        <v>4371</v>
       </c>
       <c r="ES40" t="s">
-        <v>4167</v>
+        <v>4372</v>
       </c>
       <c r="ET40" t="s">
-        <v>4168</v>
+        <v>4373</v>
       </c>
       <c r="EU40" t="s">
-        <v>4169</v>
+        <v>4374</v>
       </c>
       <c r="EV40" t="s">
-        <v>4170</v>
+        <v>4375</v>
       </c>
       <c r="EW40" t="s">
-        <v>4171</v>
+        <v>4376</v>
       </c>
       <c r="EX40" t="s">
-        <v>4172</v>
+        <v>4377</v>
       </c>
       <c r="EY40" t="s">
-        <v>4173</v>
+        <v>4378</v>
       </c>
       <c r="EZ40" t="s">
-        <v>4174</v>
+        <v>4379</v>
       </c>
       <c r="FA40" t="s">
-        <v>4175</v>
+        <v>4380</v>
       </c>
       <c r="FB40" t="s">
-        <v>4176</v>
+        <v>4381</v>
       </c>
       <c r="FC40" t="s">
-        <v>4177</v>
+        <v>4382</v>
       </c>
       <c r="FD40" t="s">
-        <v>4178</v>
+        <v>4383</v>
       </c>
       <c r="FE40" t="s">
-        <v>4179</v>
+        <v>4384</v>
       </c>
     </row>
     <row r="41" spans="1:187">
       <c r="A41" t="s">
         <v>445</v>
       </c>
       <c r="B41" t="s">
         <v>446</v>
       </c>
       <c r="C41" t="s">
         <v>447</v>
       </c>
       <c r="D41" t="s">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>41</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
         <v>448</v>
       </c>
@@ -21548,225 +22196,225 @@
       <c r="N41" t="s">
         <v>450</v>
       </c>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41" t="s">
         <v>65</v>
       </c>
       <c r="S41" t="s">
         <v>451</v>
       </c>
       <c r="T41" t="s">
         <v>452</v>
       </c>
       <c r="U41" t="s">
         <v>453</v>
       </c>
       <c r="V41" t="s">
         <v>454</v>
       </c>
       <c r="W41" t="s">
         <v>455</v>
       </c>
       <c r="X41" t="s">
-        <v>2210</v>
+        <v>2276</v>
       </c>
       <c r="Y41" t="s">
-        <v>2237</v>
+        <v>2303</v>
       </c>
       <c r="Z41" t="s">
-        <v>2238</v>
+        <v>2304</v>
       </c>
       <c r="AA41" t="s">
-        <v>2239</v>
+        <v>2305</v>
       </c>
       <c r="AB41" t="s">
-        <v>2240</v>
+        <v>2306</v>
       </c>
       <c r="AC41" t="s">
-        <v>2241</v>
+        <v>2307</v>
       </c>
       <c r="AD41" t="s">
+        <v>2308</v>
+      </c>
+      <c r="AE41" t="s">
+        <v>2309</v>
+      </c>
+      <c r="AF41" t="s">
+        <v>2310</v>
+      </c>
+      <c r="AG41" t="s">
+        <v>2311</v>
+      </c>
+      <c r="AH41" t="s">
+        <v>2312</v>
+      </c>
+      <c r="AI41" t="s">
+        <v>1379</v>
+      </c>
+      <c r="AJ41" t="s">
         <v>2242</v>
       </c>
-      <c r="AE41" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AK41" t="s">
-        <v>2247</v>
+        <v>2313</v>
       </c>
       <c r="AL41" t="s">
-        <v>2248</v>
+        <v>2314</v>
       </c>
       <c r="AM41" t="s">
-        <v>2249</v>
+        <v>2315</v>
       </c>
       <c r="AN41" t="s">
-        <v>2250</v>
+        <v>2316</v>
       </c>
       <c r="AO41" t="s">
-        <v>2251</v>
+        <v>2317</v>
       </c>
       <c r="AP41" t="s">
-        <v>2252</v>
+        <v>2318</v>
       </c>
       <c r="AQ41" t="s">
-        <v>2253</v>
+        <v>2319</v>
       </c>
       <c r="AR41" t="s">
-        <v>2254</v>
+        <v>2320</v>
       </c>
       <c r="AS41" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AT41" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AU41" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AV41" t="s">
-        <v>2255</v>
+        <v>2321</v>
       </c>
       <c r="AW41" t="s">
-        <v>1454</v>
+        <v>1522</v>
       </c>
       <c r="AX41" t="s">
-        <v>1759</v>
+        <v>1826</v>
       </c>
       <c r="AY41" t="s">
-        <v>1456</v>
+        <v>1524</v>
       </c>
       <c r="AZ41" t="s">
-        <v>1761</v>
+        <v>1828</v>
       </c>
       <c r="BA41" t="s">
-        <v>1459</v>
+        <v>1527</v>
       </c>
       <c r="BB41" t="s">
-        <v>2116</v>
+        <v>2183</v>
       </c>
       <c r="BC41" t="s">
-        <v>1460</v>
+        <v>1528</v>
       </c>
       <c r="BD41" t="s">
-        <v>2256</v>
+        <v>2322</v>
       </c>
       <c r="DU41" t="s">
-        <v>3865</v>
+        <v>4070</v>
       </c>
       <c r="DV41" t="s">
-        <v>3811</v>
+        <v>4016</v>
       </c>
       <c r="DW41" t="s">
-        <v>3889</v>
+        <v>4094</v>
       </c>
       <c r="DX41" t="s">
-        <v>4163</v>
+        <v>4368</v>
       </c>
       <c r="DY41" t="s">
-        <v>3891</v>
+        <v>4096</v>
       </c>
       <c r="DZ41" t="s">
-        <v>3896</v>
+        <v>4101</v>
       </c>
       <c r="EA41" t="s">
-        <v>3848</v>
+        <v>4053</v>
       </c>
       <c r="EB41" t="s">
-        <v>3925</v>
+        <v>4130</v>
       </c>
       <c r="EC41" t="s">
-        <v>4180</v>
+        <v>4385</v>
       </c>
       <c r="ED41" t="s">
-        <v>4181</v>
+        <v>4386</v>
       </c>
       <c r="EE41" t="s">
-        <v>4182</v>
+        <v>4387</v>
       </c>
       <c r="EF41" t="s">
-        <v>4183</v>
+        <v>4388</v>
       </c>
       <c r="EG41" t="s">
-        <v>4184</v>
+        <v>4389</v>
       </c>
       <c r="EH41" t="s">
-        <v>4185</v>
+        <v>4390</v>
       </c>
       <c r="EI41" t="s">
-        <v>4186</v>
+        <v>4391</v>
       </c>
       <c r="EJ41" t="s">
-        <v>4187</v>
+        <v>4392</v>
       </c>
       <c r="EK41" t="s">
-        <v>4188</v>
+        <v>4393</v>
       </c>
       <c r="EL41" t="s">
-        <v>4189</v>
+        <v>4394</v>
       </c>
       <c r="EM41" t="s">
-        <v>4190</v>
+        <v>4395</v>
       </c>
       <c r="EN41" t="s">
-        <v>4101</v>
+        <v>4306</v>
       </c>
       <c r="EO41" t="s">
-        <v>3964</v>
+        <v>4169</v>
       </c>
       <c r="EP41" t="s">
-        <v>4191</v>
+        <v>4396</v>
       </c>
       <c r="EQ41" t="s">
-        <v>4192</v>
+        <v>4397</v>
       </c>
       <c r="ER41" t="s">
-        <v>4193</v>
+        <v>4398</v>
       </c>
       <c r="ES41" t="s">
-        <v>4194</v>
+        <v>4399</v>
       </c>
       <c r="ET41" t="s">
-        <v>4195</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="42" spans="1:187">
       <c r="A42" t="s">
         <v>456</v>
       </c>
       <c r="B42" t="s">
         <v>411</v>
       </c>
       <c r="C42" t="s">
         <v>95</v>
       </c>
       <c r="D42" t="s">
         <v>82</v>
       </c>
       <c r="E42" t="s">
         <v>27</v>
       </c>
       <c r="F42">
         <v>2</v>
       </c>
       <c r="G42">
         <v>38598854</v>
       </c>
       <c r="H42" t="s">
@@ -21788,78 +22436,78 @@
         <v>461</v>
       </c>
       <c r="N42" t="s">
         <v>462</v>
       </c>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42" t="s">
         <v>463</v>
       </c>
       <c r="S42"/>
       <c r="T42" t="s">
         <v>464</v>
       </c>
       <c r="U42" t="s">
         <v>114</v>
       </c>
       <c r="V42" t="s">
         <v>198</v>
       </c>
       <c r="W42" t="s">
         <v>465</v>
       </c>
       <c r="X42" t="s">
-        <v>2257</v>
+        <v>2323</v>
       </c>
       <c r="Y42" t="s">
-        <v>1341</v>
+        <v>1409</v>
       </c>
       <c r="Z42" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="AA42" t="s">
-        <v>1310</v>
+        <v>1378</v>
       </c>
       <c r="AB42" t="s">
-        <v>2258</v>
+        <v>2324</v>
       </c>
       <c r="AC42" t="s">
+        <v>1413</v>
+      </c>
+      <c r="AD42" t="s">
         <v>1345</v>
       </c>
-      <c r="AD42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE42" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="DU42" t="s">
-        <v>4147</v>
+        <v>4352</v>
       </c>
       <c r="DV42" t="s">
-        <v>4101</v>
+        <v>4306</v>
       </c>
     </row>
     <row r="43" spans="1:187">
       <c r="A43" t="s">
         <v>466</v>
       </c>
       <c r="B43" t="s">
         <v>39</v>
       </c>
       <c r="C43" t="s">
         <v>40</v>
       </c>
       <c r="D43" t="s">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>41</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
         <v>467</v>
       </c>
@@ -21877,141 +22525,141 @@
         <v>66</v>
       </c>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43" t="s">
         <v>65</v>
       </c>
       <c r="S43" t="s">
         <v>469</v>
       </c>
       <c r="T43" t="s">
         <v>470</v>
       </c>
       <c r="U43" t="s">
         <v>471</v>
       </c>
       <c r="V43" t="s">
         <v>48</v>
       </c>
       <c r="W43" t="s">
         <v>472</v>
       </c>
       <c r="X43" t="s">
-        <v>2259</v>
+        <v>2325</v>
       </c>
       <c r="Y43" t="s">
-        <v>2260</v>
+        <v>2326</v>
       </c>
       <c r="Z43" t="s">
-        <v>2261</v>
+        <v>2327</v>
       </c>
       <c r="AA43" t="s">
-        <v>2262</v>
+        <v>2328</v>
       </c>
       <c r="AB43" t="s">
-        <v>2263</v>
+        <v>2329</v>
       </c>
       <c r="AC43" t="s">
-        <v>2264</v>
+        <v>2330</v>
       </c>
       <c r="AD43" t="s">
-        <v>1293</v>
+        <v>1361</v>
       </c>
       <c r="AE43" t="s">
-        <v>2128</v>
+        <v>2195</v>
       </c>
       <c r="AF43" t="s">
-        <v>2265</v>
+        <v>2331</v>
       </c>
       <c r="AG43" t="s">
-        <v>2266</v>
+        <v>2332</v>
       </c>
       <c r="AH43" t="s">
-        <v>2267</v>
+        <v>2333</v>
       </c>
       <c r="AI43" t="s">
-        <v>2268</v>
+        <v>2334</v>
       </c>
       <c r="AJ43" t="s">
-        <v>2269</v>
+        <v>2335</v>
       </c>
       <c r="AK43" t="s">
-        <v>1281</v>
+        <v>1349</v>
       </c>
       <c r="AL43" t="s">
-        <v>2270</v>
+        <v>2336</v>
       </c>
       <c r="AM43" t="s">
-        <v>2271</v>
+        <v>2337</v>
       </c>
       <c r="AN43" t="s">
-        <v>2272</v>
+        <v>2338</v>
       </c>
       <c r="AO43" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AP43" t="s">
-        <v>2273</v>
+        <v>2339</v>
       </c>
       <c r="AQ43" t="s">
-        <v>1460</v>
+        <v>1528</v>
       </c>
       <c r="AR43" t="s">
-        <v>1284</v>
+        <v>1352</v>
       </c>
       <c r="AS43" t="s">
-        <v>2274</v>
+        <v>2340</v>
       </c>
       <c r="AT43" t="s">
-        <v>2160</v>
+        <v>2226</v>
       </c>
       <c r="DU43" t="s">
-        <v>4048</v>
+        <v>4253</v>
       </c>
       <c r="DV43" t="s">
-        <v>4057</v>
+        <v>4262</v>
       </c>
       <c r="DW43" t="s">
-        <v>4196</v>
+        <v>4401</v>
       </c>
       <c r="DX43" t="s">
-        <v>4197</v>
+        <v>4402</v>
       </c>
       <c r="DY43" t="s">
-        <v>4198</v>
+        <v>4403</v>
       </c>
       <c r="DZ43" t="s">
-        <v>4199</v>
+        <v>4404</v>
       </c>
       <c r="EA43" t="s">
-        <v>4200</v>
+        <v>4405</v>
       </c>
       <c r="EB43" t="s">
-        <v>4201</v>
+        <v>4406</v>
       </c>
     </row>
     <row r="44" spans="1:187">
       <c r="A44" t="s">
         <v>473</v>
       </c>
       <c r="B44" t="s">
         <v>152</v>
       </c>
       <c r="C44" t="s">
         <v>176</v>
       </c>
       <c r="D44" t="s">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>72</v>
       </c>
       <c r="F44">
         <v>1</v>
       </c>
       <c r="G44">
         <v>38629965</v>
       </c>
       <c r="H44" t="s">
@@ -22037,138 +22685,138 @@
       </c>
       <c r="O44"/>
       <c r="P44">
         <v>8</v>
       </c>
       <c r="Q44">
         <v>24</v>
       </c>
       <c r="R44" t="s">
         <v>476</v>
       </c>
       <c r="S44"/>
       <c r="T44" t="s">
         <v>480</v>
       </c>
       <c r="U44" t="s">
         <v>481</v>
       </c>
       <c r="V44" t="s">
         <v>482</v>
       </c>
       <c r="W44" t="s">
         <v>483</v>
       </c>
       <c r="X44" t="s">
-        <v>2275</v>
+        <v>2341</v>
       </c>
       <c r="Y44" t="s">
-        <v>2276</v>
+        <v>2342</v>
       </c>
       <c r="Z44" t="s">
-        <v>2277</v>
+        <v>2343</v>
       </c>
       <c r="AA44" t="s">
-        <v>2278</v>
+        <v>2344</v>
       </c>
       <c r="AB44" t="s">
-        <v>1999</v>
+        <v>2066</v>
       </c>
       <c r="AC44" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AD44" t="s">
-        <v>2279</v>
+        <v>2345</v>
       </c>
       <c r="AE44" t="s">
-        <v>2280</v>
+        <v>2346</v>
       </c>
       <c r="AF44" t="s">
-        <v>2281</v>
+        <v>2347</v>
       </c>
       <c r="AG44" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AH44" t="s">
-        <v>2282</v>
+        <v>2348</v>
       </c>
       <c r="AI44" t="s">
-        <v>2283</v>
+        <v>2349</v>
       </c>
       <c r="AJ44" t="s">
-        <v>2284</v>
+        <v>2350</v>
       </c>
       <c r="AK44" t="s">
-        <v>2285</v>
+        <v>2351</v>
       </c>
       <c r="AL44" t="s">
-        <v>1474</v>
+        <v>1542</v>
       </c>
       <c r="AM44" t="s">
-        <v>2286</v>
+        <v>2352</v>
       </c>
       <c r="AN44" t="s">
-        <v>2287</v>
+        <v>2353</v>
       </c>
       <c r="AO44" t="s">
-        <v>2288</v>
+        <v>2354</v>
       </c>
       <c r="AP44" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AQ44" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AR44" t="s">
-        <v>1805</v>
+        <v>1872</v>
       </c>
       <c r="AS44" t="s">
-        <v>2289</v>
+        <v>2355</v>
       </c>
       <c r="AT44" t="s">
-        <v>2290</v>
+        <v>2356</v>
       </c>
       <c r="AU44" t="s">
-        <v>2291</v>
+        <v>2357</v>
       </c>
       <c r="AV44" t="s">
-        <v>1464</v>
+        <v>1532</v>
       </c>
       <c r="AW44" t="s">
-        <v>2292</v>
+        <v>2358</v>
       </c>
       <c r="DU44" t="s">
-        <v>4202</v>
+        <v>4407</v>
       </c>
       <c r="DV44" t="s">
-        <v>4203</v>
+        <v>4408</v>
       </c>
       <c r="DW44" t="s">
-        <v>4062</v>
+        <v>4267</v>
       </c>
       <c r="DX44" t="s">
-        <v>3971</v>
+        <v>4176</v>
       </c>
     </row>
     <row r="45" spans="1:187">
       <c r="A45" t="s">
         <v>484</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" t="s">
         <v>118</v>
       </c>
       <c r="D45" t="s">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>72</v>
       </c>
       <c r="F45">
         <v>1</v>
       </c>
       <c r="G45">
         <v>38724522</v>
       </c>
       <c r="H45" t="s">
@@ -22194,258 +22842,258 @@
       </c>
       <c r="O45"/>
       <c r="P45">
         <v>1</v>
       </c>
       <c r="Q45">
         <v>15</v>
       </c>
       <c r="R45" t="s">
         <v>146</v>
       </c>
       <c r="S45"/>
       <c r="T45" t="s">
         <v>488</v>
       </c>
       <c r="U45" t="s">
         <v>124</v>
       </c>
       <c r="V45" t="s">
         <v>125</v>
       </c>
       <c r="W45" t="s">
         <v>489</v>
       </c>
       <c r="X45" t="s">
-        <v>2293</v>
+        <v>2359</v>
       </c>
       <c r="Y45" t="s">
-        <v>2294</v>
+        <v>2360</v>
       </c>
       <c r="Z45" t="s">
-        <v>2295</v>
+        <v>2361</v>
       </c>
       <c r="AA45" t="s">
-        <v>1352</v>
+        <v>1420</v>
       </c>
       <c r="AB45" t="s">
-        <v>2296</v>
+        <v>2362</v>
       </c>
       <c r="AC45" t="s">
-        <v>2297</v>
+        <v>2363</v>
       </c>
       <c r="AD45" t="s">
-        <v>2298</v>
+        <v>2364</v>
       </c>
       <c r="AE45" t="s">
-        <v>2299</v>
+        <v>2365</v>
       </c>
       <c r="AF45" t="s">
-        <v>2300</v>
+        <v>2366</v>
       </c>
       <c r="AG45" t="s">
-        <v>2301</v>
+        <v>2367</v>
       </c>
       <c r="AH45" t="s">
-        <v>2302</v>
+        <v>2368</v>
       </c>
       <c r="AI45" t="s">
-        <v>1358</v>
+        <v>1426</v>
       </c>
       <c r="AJ45" t="s">
-        <v>2303</v>
+        <v>2369</v>
       </c>
       <c r="AK45" t="s">
-        <v>2304</v>
+        <v>2370</v>
       </c>
       <c r="AL45" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AM45" t="s">
-        <v>1359</v>
+        <v>1427</v>
       </c>
       <c r="AN45" t="s">
-        <v>1360</v>
+        <v>1428</v>
       </c>
       <c r="AO45" t="s">
-        <v>1361</v>
+        <v>1429</v>
       </c>
       <c r="AP45" t="s">
-        <v>2305</v>
+        <v>2371</v>
       </c>
       <c r="AQ45" t="s">
-        <v>1362</v>
+        <v>1430</v>
       </c>
       <c r="AR45" t="s">
-        <v>2306</v>
+        <v>2372</v>
       </c>
       <c r="AS45" t="s">
-        <v>1363</v>
+        <v>1431</v>
       </c>
       <c r="AT45" t="s">
-        <v>1364</v>
+        <v>1432</v>
       </c>
       <c r="AU45" t="s">
-        <v>1365</v>
+        <v>1433</v>
       </c>
       <c r="AV45" t="s">
-        <v>1366</v>
+        <v>1434</v>
       </c>
       <c r="AW45" t="s">
-        <v>1367</v>
+        <v>1435</v>
       </c>
       <c r="AX45" t="s">
-        <v>1368</v>
+        <v>1436</v>
       </c>
       <c r="AY45" t="s">
+        <v>1437</v>
+      </c>
+      <c r="AZ45" t="s">
+        <v>1438</v>
+      </c>
+      <c r="BA45" t="s">
+        <v>2373</v>
+      </c>
+      <c r="BB45" t="s">
+        <v>1439</v>
+      </c>
+      <c r="BC45" t="s">
+        <v>2374</v>
+      </c>
+      <c r="BD45" t="s">
+        <v>1385</v>
+      </c>
+      <c r="BE45" t="s">
+        <v>1443</v>
+      </c>
+      <c r="BF45" t="s">
+        <v>1444</v>
+      </c>
+      <c r="BG45" t="s">
+        <v>2375</v>
+      </c>
+      <c r="BH45" t="s">
+        <v>2376</v>
+      </c>
+      <c r="BI45" t="s">
+        <v>1441</v>
+      </c>
+      <c r="BJ45" t="s">
+        <v>1446</v>
+      </c>
+      <c r="BK45" t="s">
+        <v>1447</v>
+      </c>
+      <c r="BL45" t="s">
+        <v>1895</v>
+      </c>
+      <c r="BM45" t="s">
+        <v>1445</v>
+      </c>
+      <c r="BN45" t="s">
+        <v>1442</v>
+      </c>
+      <c r="BO45" t="s">
+        <v>2377</v>
+      </c>
+      <c r="BP45" t="s">
+        <v>1451</v>
+      </c>
+      <c r="BQ45" t="s">
+        <v>2008</v>
+      </c>
+      <c r="BR45" t="s">
+        <v>1452</v>
+      </c>
+      <c r="BS45" t="s">
+        <v>1453</v>
+      </c>
+      <c r="BT45" t="s">
+        <v>1454</v>
+      </c>
+      <c r="BU45" t="s">
+        <v>2378</v>
+      </c>
+      <c r="BV45" t="s">
+        <v>1455</v>
+      </c>
+      <c r="BW45" t="s">
+        <v>1493</v>
+      </c>
+      <c r="BX45" t="s">
+        <v>2379</v>
+      </c>
+      <c r="BY45" t="s">
+        <v>2380</v>
+      </c>
+      <c r="BZ45" t="s">
+        <v>1460</v>
+      </c>
+      <c r="CA45" t="s">
+        <v>1459</v>
+      </c>
+      <c r="CB45" t="s">
+        <v>2381</v>
+      </c>
+      <c r="CC45" t="s">
+        <v>1461</v>
+      </c>
+      <c r="CD45" t="s">
+        <v>1463</v>
+      </c>
+      <c r="CE45" t="s">
+        <v>1464</v>
+      </c>
+      <c r="CF45" t="s">
+        <v>2382</v>
+      </c>
+      <c r="CG45" t="s">
+        <v>2383</v>
+      </c>
+      <c r="CH45" t="s">
         <v>1369</v>
       </c>
-      <c r="AZ45" t="s">
-[...103 lines deleted...]
-      </c>
       <c r="CI45" t="s">
-        <v>2318</v>
+        <v>2384</v>
       </c>
       <c r="DU45" t="s">
-        <v>4204</v>
+        <v>4409</v>
       </c>
       <c r="DV45" t="s">
-        <v>4205</v>
+        <v>4410</v>
       </c>
       <c r="DW45" t="s">
-        <v>4206</v>
+        <v>4411</v>
       </c>
       <c r="DX45" t="s">
-        <v>4207</v>
+        <v>4412</v>
       </c>
       <c r="DY45" t="s">
-        <v>4208</v>
+        <v>4413</v>
       </c>
       <c r="DZ45" t="s">
-        <v>4209</v>
+        <v>4414</v>
       </c>
     </row>
     <row r="46" spans="1:187">
       <c r="A46" t="s">
         <v>490</v>
       </c>
       <c r="B46" t="s">
         <v>24</v>
       </c>
       <c r="C46" t="s">
         <v>25</v>
       </c>
       <c r="D46" t="s">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>72</v>
       </c>
       <c r="F46">
         <v>1</v>
       </c>
       <c r="G46">
         <v>38783118</v>
       </c>
       <c r="H46" t="s">
@@ -22467,93 +23115,93 @@
         <v>77</v>
       </c>
       <c r="N46" t="s">
         <v>493</v>
       </c>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46" t="s">
         <v>79</v>
       </c>
       <c r="S46"/>
       <c r="T46" t="s">
         <v>494</v>
       </c>
       <c r="U46" t="s">
         <v>495</v>
       </c>
       <c r="V46" t="s">
         <v>36</v>
       </c>
       <c r="W46" t="s">
         <v>496</v>
       </c>
       <c r="X46" t="s">
-        <v>2319</v>
+        <v>2385</v>
       </c>
       <c r="Y46" t="s">
-        <v>2320</v>
+        <v>2386</v>
       </c>
       <c r="Z46" t="s">
-        <v>2321</v>
+        <v>2387</v>
       </c>
       <c r="AA46" t="s">
-        <v>2279</v>
+        <v>2345</v>
       </c>
       <c r="AB46" t="s">
-        <v>1262</v>
+        <v>1330</v>
       </c>
       <c r="AC46" t="s">
-        <v>2322</v>
+        <v>2388</v>
       </c>
       <c r="AD46" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AE46" t="s">
-        <v>2323</v>
+        <v>2389</v>
       </c>
       <c r="AF46" t="s">
-        <v>1696</v>
+        <v>1763</v>
       </c>
       <c r="AG46" t="s">
-        <v>2324</v>
+        <v>2390</v>
       </c>
       <c r="AH46" t="s">
-        <v>2325</v>
+        <v>2391</v>
       </c>
       <c r="DU46" t="s">
-        <v>4210</v>
+        <v>4415</v>
       </c>
       <c r="DV46" t="s">
-        <v>4211</v>
+        <v>4416</v>
       </c>
       <c r="DW46" t="s">
-        <v>4211</v>
+        <v>4416</v>
       </c>
       <c r="DX46" t="s">
-        <v>4212</v>
+        <v>4417</v>
       </c>
     </row>
     <row r="47" spans="1:187">
       <c r="A47" t="s">
         <v>497</v>
       </c>
       <c r="B47" t="s">
         <v>397</v>
       </c>
       <c r="C47" t="s">
         <v>398</v>
       </c>
       <c r="D47" t="s">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
       <c r="F47">
         <v>1</v>
       </c>
       <c r="G47">
         <v>38779769</v>
       </c>
       <c r="H47" t="s">
@@ -22581,204 +23229,204 @@
         <v>504</v>
       </c>
       <c r="P47" t="s">
         <v>505</v>
       </c>
       <c r="Q47">
         <v>33</v>
       </c>
       <c r="R47" t="s">
         <v>506</v>
       </c>
       <c r="S47"/>
       <c r="T47" t="s">
         <v>507</v>
       </c>
       <c r="U47" t="s">
         <v>508</v>
       </c>
       <c r="V47" t="s">
         <v>408</v>
       </c>
       <c r="W47" t="s">
         <v>509</v>
       </c>
       <c r="X47" t="s">
-        <v>2326</v>
+        <v>2392</v>
       </c>
       <c r="Y47" t="s">
-        <v>2327</v>
+        <v>2393</v>
       </c>
       <c r="Z47" t="s">
-        <v>2328</v>
+        <v>2394</v>
       </c>
       <c r="AA47" t="s">
-        <v>2329</v>
+        <v>2395</v>
       </c>
       <c r="AB47" t="s">
-        <v>2330</v>
+        <v>2396</v>
       </c>
       <c r="AC47" t="s">
-        <v>2176</v>
+        <v>2242</v>
       </c>
       <c r="AD47" t="s">
-        <v>2331</v>
+        <v>2397</v>
       </c>
       <c r="AE47" t="s">
-        <v>2332</v>
+        <v>2398</v>
       </c>
       <c r="AF47" t="s">
-        <v>2333</v>
+        <v>2320</v>
       </c>
       <c r="AG47" t="s">
-        <v>2334</v>
+        <v>2399</v>
       </c>
       <c r="AH47" t="s">
-        <v>2335</v>
+        <v>2400</v>
       </c>
       <c r="AI47" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AJ47" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AK47" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="DU47" t="s">
-        <v>3844</v>
+        <v>4049</v>
       </c>
       <c r="DV47" t="s">
-        <v>3844</v>
+        <v>4049</v>
       </c>
       <c r="DW47" t="s">
-        <v>3845</v>
+        <v>4050</v>
       </c>
       <c r="DX47" t="s">
-        <v>3845</v>
+        <v>4050</v>
       </c>
       <c r="DY47" t="s">
-        <v>4148</v>
+        <v>4353</v>
       </c>
       <c r="DZ47" t="s">
-        <v>4149</v>
+        <v>4354</v>
       </c>
       <c r="EA47" t="s">
-        <v>4150</v>
+        <v>4355</v>
       </c>
       <c r="EB47" t="s">
-        <v>4150</v>
+        <v>4355</v>
       </c>
       <c r="EC47" t="s">
-        <v>4151</v>
+        <v>4356</v>
       </c>
       <c r="ED47" t="s">
-        <v>4152</v>
+        <v>4357</v>
       </c>
       <c r="EE47" t="s">
-        <v>4153</v>
+        <v>4358</v>
       </c>
       <c r="EF47" t="s">
-        <v>4154</v>
+        <v>4359</v>
       </c>
       <c r="EG47" t="s">
-        <v>4155</v>
+        <v>4360</v>
       </c>
       <c r="EH47" t="s">
-        <v>4156</v>
+        <v>4361</v>
       </c>
       <c r="EI47" t="s">
-        <v>4157</v>
+        <v>4362</v>
       </c>
       <c r="EJ47" t="s">
-        <v>4158</v>
+        <v>4363</v>
       </c>
       <c r="EK47" t="s">
-        <v>4159</v>
+        <v>4364</v>
       </c>
       <c r="EL47" t="s">
-        <v>4160</v>
+        <v>4365</v>
       </c>
       <c r="EM47" t="s">
-        <v>4161</v>
+        <v>4366</v>
       </c>
       <c r="EN47" t="s">
-        <v>4162</v>
+        <v>4367</v>
       </c>
       <c r="EO47" t="s">
-        <v>4163</v>
+        <v>4368</v>
       </c>
       <c r="EP47" t="s">
-        <v>4164</v>
+        <v>4369</v>
       </c>
       <c r="EQ47" t="s">
-        <v>4165</v>
+        <v>4370</v>
       </c>
       <c r="ER47" t="s">
-        <v>4166</v>
+        <v>4371</v>
       </c>
       <c r="ES47" t="s">
-        <v>4167</v>
+        <v>4372</v>
       </c>
       <c r="ET47" t="s">
-        <v>4168</v>
+        <v>4373</v>
       </c>
       <c r="EU47" t="s">
-        <v>4169</v>
+        <v>4374</v>
       </c>
       <c r="EV47" t="s">
-        <v>4170</v>
+        <v>4375</v>
       </c>
       <c r="EW47" t="s">
-        <v>4171</v>
+        <v>4376</v>
       </c>
       <c r="EX47" t="s">
-        <v>4172</v>
+        <v>4377</v>
       </c>
       <c r="EY47" t="s">
-        <v>4173</v>
+        <v>4378</v>
       </c>
       <c r="EZ47" t="s">
-        <v>4174</v>
+        <v>4379</v>
       </c>
       <c r="FA47" t="s">
-        <v>4175</v>
+        <v>4380</v>
       </c>
       <c r="FB47" t="s">
-        <v>4176</v>
+        <v>4381</v>
       </c>
       <c r="FC47" t="s">
-        <v>4177</v>
+        <v>4382</v>
       </c>
       <c r="FD47" t="s">
-        <v>4178</v>
+        <v>4383</v>
       </c>
       <c r="FE47" t="s">
-        <v>4179</v>
+        <v>4384</v>
       </c>
       <c r="FF47" t="s">
-        <v>4213</v>
+        <v>4418</v>
       </c>
     </row>
     <row r="48" spans="1:187">
       <c r="A48" t="s">
         <v>510</v>
       </c>
       <c r="B48" t="s">
         <v>383</v>
       </c>
       <c r="C48" t="s">
         <v>384</v>
       </c>
       <c r="D48" t="s">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>72</v>
       </c>
       <c r="F48">
         <v>1</v>
       </c>
       <c r="G48">
         <v>38778104</v>
       </c>
       <c r="H48" t="s">
@@ -22800,261 +23448,261 @@
         <v>181</v>
       </c>
       <c r="N48" t="s">
         <v>513</v>
       </c>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48" t="s">
         <v>179</v>
       </c>
       <c r="S48"/>
       <c r="T48" t="s">
         <v>514</v>
       </c>
       <c r="U48" t="s">
         <v>393</v>
       </c>
       <c r="V48" t="s">
         <v>394</v>
       </c>
       <c r="W48" t="s">
         <v>515</v>
       </c>
       <c r="X48" t="s">
-        <v>2336</v>
+        <v>2401</v>
       </c>
       <c r="Y48" t="s">
-        <v>2337</v>
+        <v>2402</v>
       </c>
       <c r="Z48" t="s">
-        <v>2338</v>
+        <v>2403</v>
       </c>
       <c r="AA48" t="s">
-        <v>2339</v>
+        <v>2404</v>
       </c>
       <c r="AB48" t="s">
-        <v>2340</v>
+        <v>2405</v>
       </c>
       <c r="AC48" t="s">
-        <v>2341</v>
+        <v>2406</v>
       </c>
       <c r="AD48" t="s">
-        <v>2342</v>
+        <v>2407</v>
       </c>
       <c r="AE48" t="s">
-        <v>2343</v>
+        <v>2408</v>
       </c>
       <c r="AF48" t="s">
-        <v>2344</v>
+        <v>2409</v>
       </c>
       <c r="AG48" t="s">
-        <v>2345</v>
+        <v>2410</v>
       </c>
       <c r="AH48" t="s">
-        <v>2346</v>
+        <v>2411</v>
       </c>
       <c r="AI48" t="s">
-        <v>2347</v>
+        <v>2412</v>
       </c>
       <c r="AJ48" t="s">
-        <v>2348</v>
+        <v>2413</v>
       </c>
       <c r="AK48" t="s">
-        <v>2349</v>
+        <v>2414</v>
       </c>
       <c r="AL48" t="s">
-        <v>2350</v>
+        <v>2415</v>
       </c>
       <c r="AM48" t="s">
-        <v>2351</v>
+        <v>2416</v>
       </c>
       <c r="AN48" t="s">
-        <v>2352</v>
+        <v>2417</v>
       </c>
       <c r="AO48" t="s">
-        <v>2353</v>
+        <v>2418</v>
       </c>
       <c r="AP48" t="s">
-        <v>2354</v>
+        <v>2419</v>
       </c>
       <c r="AQ48" t="s">
-        <v>2355</v>
+        <v>2420</v>
       </c>
       <c r="AR48" t="s">
-        <v>2356</v>
+        <v>2421</v>
       </c>
       <c r="AS48" t="s">
-        <v>2357</v>
+        <v>2422</v>
       </c>
       <c r="AT48" t="s">
-        <v>2358</v>
+        <v>2423</v>
       </c>
       <c r="AU48" t="s">
-        <v>2359</v>
+        <v>2424</v>
       </c>
       <c r="AV48" t="s">
-        <v>2360</v>
+        <v>2425</v>
       </c>
       <c r="AW48" t="s">
-        <v>2361</v>
+        <v>2426</v>
       </c>
       <c r="AX48" t="s">
-        <v>2362</v>
+        <v>2427</v>
       </c>
       <c r="AY48" t="s">
-        <v>2363</v>
+        <v>2428</v>
       </c>
       <c r="AZ48" t="s">
-        <v>2364</v>
+        <v>2429</v>
       </c>
       <c r="BA48" t="s">
-        <v>2365</v>
+        <v>2430</v>
       </c>
       <c r="BB48" t="s">
-        <v>2366</v>
+        <v>2431</v>
       </c>
       <c r="BC48" t="s">
-        <v>2367</v>
+        <v>2432</v>
       </c>
       <c r="BD48" t="s">
-        <v>2368</v>
+        <v>2433</v>
       </c>
       <c r="BE48" t="s">
-        <v>2369</v>
+        <v>2434</v>
       </c>
       <c r="BF48" t="s">
-        <v>2370</v>
+        <v>2435</v>
       </c>
       <c r="BG48" t="s">
-        <v>2371</v>
+        <v>2436</v>
       </c>
       <c r="BH48" t="s">
-        <v>2372</v>
+        <v>2437</v>
       </c>
       <c r="BI48" t="s">
-        <v>2373</v>
+        <v>2438</v>
       </c>
       <c r="BJ48" t="s">
-        <v>2374</v>
+        <v>2439</v>
       </c>
       <c r="BK48" t="s">
-        <v>2142</v>
+        <v>2209</v>
       </c>
       <c r="BL48" t="s">
-        <v>2143</v>
+        <v>2210</v>
       </c>
       <c r="BM48" t="s">
-        <v>1734</v>
+        <v>1801</v>
       </c>
       <c r="BN48" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="BO48" t="s">
-        <v>2144</v>
+        <v>2211</v>
       </c>
       <c r="BP48" t="s">
-        <v>2145</v>
+        <v>2212</v>
       </c>
       <c r="BQ48" t="s">
-        <v>2375</v>
+        <v>2440</v>
       </c>
       <c r="BR48" t="s">
-        <v>2376</v>
+        <v>2441</v>
       </c>
       <c r="BS48" t="s">
-        <v>2377</v>
+        <v>2442</v>
       </c>
       <c r="BT48" t="s">
-        <v>2378</v>
+        <v>2443</v>
       </c>
       <c r="BU48" t="s">
-        <v>2379</v>
+        <v>2444</v>
       </c>
       <c r="BV48" t="s">
-        <v>2380</v>
+        <v>2445</v>
       </c>
       <c r="BW48" t="s">
-        <v>2381</v>
+        <v>2446</v>
       </c>
       <c r="BX48" t="s">
-        <v>2382</v>
+        <v>2447</v>
       </c>
       <c r="BY48" t="s">
-        <v>2383</v>
+        <v>2448</v>
       </c>
       <c r="BZ48" t="s">
-        <v>2384</v>
+        <v>2449</v>
       </c>
       <c r="CA48" t="s">
-        <v>2385</v>
+        <v>2450</v>
       </c>
       <c r="CB48" t="s">
-        <v>2386</v>
+        <v>2451</v>
       </c>
       <c r="CC48" t="s">
-        <v>2387</v>
+        <v>2452</v>
       </c>
       <c r="CD48" t="s">
-        <v>2388</v>
+        <v>2453</v>
       </c>
       <c r="CE48" t="s">
-        <v>2389</v>
+        <v>2454</v>
       </c>
       <c r="CF48" t="s">
-        <v>2146</v>
+        <v>2213</v>
       </c>
       <c r="CG48" t="s">
-        <v>1445</v>
+        <v>1513</v>
       </c>
       <c r="CH48" t="s">
-        <v>1604</v>
+        <v>1671</v>
       </c>
       <c r="CI48" t="s">
-        <v>2155</v>
+        <v>2221</v>
       </c>
       <c r="CJ48" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="CK48" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="CL48" t="s">
-        <v>2390</v>
+        <v>2455</v>
       </c>
       <c r="CM48" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="CN48" t="s">
-        <v>2391</v>
+        <v>2456</v>
       </c>
       <c r="DU48" t="s">
-        <v>3959</v>
+        <v>4164</v>
       </c>
       <c r="DV48" t="s">
-        <v>4062</v>
+        <v>4267</v>
       </c>
     </row>
     <row r="49" spans="1:187">
       <c r="A49" t="s">
         <v>516</v>
       </c>
       <c r="B49" t="s">
         <v>517</v>
       </c>
       <c r="C49" t="s">
         <v>518</v>
       </c>
       <c r="D49" t="s">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>27</v>
       </c>
       <c r="F49">
         <v>1</v>
       </c>
       <c r="G49">
         <v>38779773</v>
       </c>
       <c r="H49" t="s">
@@ -23082,132 +23730,132 @@
         <v>522</v>
       </c>
       <c r="P49" t="s">
         <v>505</v>
       </c>
       <c r="Q49">
         <v>33</v>
       </c>
       <c r="R49" t="s">
         <v>506</v>
       </c>
       <c r="S49"/>
       <c r="T49" t="s">
         <v>523</v>
       </c>
       <c r="U49" t="s">
         <v>524</v>
       </c>
       <c r="V49" t="s">
         <v>525</v>
       </c>
       <c r="W49" t="s">
         <v>526</v>
       </c>
       <c r="X49" t="s">
-        <v>2392</v>
+        <v>2457</v>
       </c>
       <c r="Y49" t="s">
-        <v>2393</v>
+        <v>2458</v>
       </c>
       <c r="Z49" t="s">
-        <v>2394</v>
+        <v>2459</v>
       </c>
       <c r="AA49" t="s">
-        <v>2395</v>
+        <v>2460</v>
       </c>
       <c r="AB49" t="s">
-        <v>2396</v>
+        <v>2461</v>
       </c>
       <c r="AC49" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AD49" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AE49" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="DU49" t="s">
-        <v>3865</v>
+        <v>4070</v>
       </c>
       <c r="DV49" t="s">
-        <v>3815</v>
+        <v>4020</v>
       </c>
       <c r="DW49" t="s">
-        <v>3819</v>
+        <v>4024</v>
       </c>
       <c r="DX49" t="s">
-        <v>3820</v>
+        <v>4025</v>
       </c>
       <c r="DY49" t="s">
-        <v>3821</v>
+        <v>4026</v>
       </c>
       <c r="DZ49" t="s">
-        <v>3891</v>
+        <v>4096</v>
       </c>
       <c r="EA49" t="s">
-        <v>3848</v>
+        <v>4053</v>
       </c>
       <c r="EB49" t="s">
-        <v>4180</v>
+        <v>4385</v>
       </c>
       <c r="EC49" t="s">
-        <v>4214</v>
+        <v>4419</v>
       </c>
       <c r="ED49" t="s">
-        <v>4215</v>
+        <v>4420</v>
       </c>
       <c r="EE49" t="s">
-        <v>4216</v>
+        <v>4421</v>
       </c>
       <c r="EF49" t="s">
-        <v>4217</v>
+        <v>4422</v>
       </c>
       <c r="EG49" t="s">
-        <v>4218</v>
+        <v>4423</v>
       </c>
       <c r="EH49" t="s">
-        <v>4219</v>
+        <v>4424</v>
       </c>
       <c r="EI49" t="s">
-        <v>4101</v>
+        <v>4306</v>
       </c>
       <c r="EJ49" t="s">
-        <v>3964</v>
+        <v>4169</v>
       </c>
       <c r="EK49" t="s">
-        <v>3918</v>
+        <v>4123</v>
       </c>
       <c r="EL49" t="s">
-        <v>3883</v>
+        <v>4088</v>
       </c>
       <c r="EM49" t="s">
-        <v>4220</v>
+        <v>4425</v>
       </c>
       <c r="EN49" t="s">
-        <v>4191</v>
+        <v>4396</v>
       </c>
     </row>
     <row r="50" spans="1:187">
       <c r="A50" t="s">
         <v>527</v>
       </c>
       <c r="B50" t="s">
         <v>528</v>
       </c>
       <c r="C50" t="s">
         <v>529</v>
       </c>
       <c r="D50" t="s">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>72</v>
       </c>
       <c r="F50">
         <v>1</v>
       </c>
       <c r="G50">
         <v>38898279</v>
       </c>
       <c r="H50" t="s">
@@ -23229,138 +23877,177 @@
         <v>181</v>
       </c>
       <c r="N50" t="s">
         <v>532</v>
       </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50" t="s">
         <v>179</v>
       </c>
       <c r="S50"/>
       <c r="T50" t="s">
         <v>533</v>
       </c>
       <c r="U50" t="s">
         <v>534</v>
       </c>
       <c r="V50" t="s">
         <v>535</v>
       </c>
       <c r="W50" t="s">
         <v>536</v>
       </c>
       <c r="X50" t="s">
-        <v>2397</v>
+        <v>2462</v>
       </c>
       <c r="Y50" t="s">
-        <v>2398</v>
+        <v>2463</v>
       </c>
       <c r="Z50" t="s">
-        <v>2399</v>
+        <v>2464</v>
       </c>
       <c r="AA50" t="s">
-        <v>2400</v>
+        <v>2465</v>
       </c>
       <c r="AB50" t="s">
-        <v>2401</v>
+        <v>2466</v>
       </c>
       <c r="AC50" t="s">
-        <v>2402</v>
+        <v>2467</v>
       </c>
       <c r="AD50" t="s">
-        <v>2403</v>
+        <v>2468</v>
       </c>
       <c r="AE50" t="s">
-        <v>2404</v>
+        <v>2469</v>
       </c>
       <c r="AF50" t="s">
-        <v>2405</v>
+        <v>2470</v>
       </c>
       <c r="AG50" t="s">
-        <v>2406</v>
+        <v>2471</v>
       </c>
       <c r="AH50" t="s">
-        <v>2407</v>
+        <v>2472</v>
       </c>
       <c r="AI50" t="s">
-        <v>2408</v>
+        <v>2473</v>
       </c>
       <c r="AJ50" t="s">
-        <v>1999</v>
+        <v>2066</v>
       </c>
       <c r="AK50" t="s">
-        <v>2409</v>
+        <v>2474</v>
       </c>
       <c r="AL50" t="s">
-        <v>2410</v>
+        <v>2475</v>
       </c>
       <c r="AM50" t="s">
-        <v>2411</v>
+        <v>2476</v>
       </c>
       <c r="AN50" t="s">
-        <v>2412</v>
+        <v>2477</v>
       </c>
       <c r="AO50" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AP50" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AQ50" t="s">
-        <v>2413</v>
+        <v>2478</v>
       </c>
       <c r="AR50" t="s">
-        <v>1424</v>
+        <v>1492</v>
       </c>
       <c r="AS50" t="s">
-        <v>1585</v>
+        <v>1652</v>
       </c>
       <c r="AT50" t="s">
-        <v>1425</v>
+        <v>1493</v>
       </c>
       <c r="AU50" t="s">
-        <v>1580</v>
+        <v>1647</v>
       </c>
       <c r="AV50" t="s">
-        <v>2414</v>
+        <v>2479</v>
       </c>
       <c r="AW50" t="s">
-        <v>1324</v>
+        <v>1392</v>
       </c>
       <c r="AX50" t="s">
-        <v>1897</v>
+        <v>1964</v>
       </c>
       <c r="AY50" t="s">
-        <v>1578</v>
+        <v>1645</v>
       </c>
       <c r="AZ50" t="s">
-        <v>2415</v>
+        <v>2480</v>
       </c>
       <c r="BA50" t="s">
-        <v>2416</v>
+        <v>2481</v>
+      </c>
+      <c r="DU50" t="s">
+        <v>4139</v>
+      </c>
+      <c r="DV50" t="s">
+        <v>4148</v>
+      </c>
+      <c r="DW50" t="s">
+        <v>4339</v>
+      </c>
+      <c r="DX50" t="s">
+        <v>4340</v>
+      </c>
+      <c r="DY50" t="s">
+        <v>4137</v>
+      </c>
+      <c r="DZ50" t="s">
+        <v>4144</v>
+      </c>
+      <c r="EA50" t="s">
+        <v>4145</v>
+      </c>
+      <c r="EB50" t="s">
+        <v>4426</v>
+      </c>
+      <c r="EC50" t="s">
+        <v>4427</v>
+      </c>
+      <c r="ED50" t="s">
+        <v>4428</v>
+      </c>
+      <c r="EE50" t="s">
+        <v>4429</v>
+      </c>
+      <c r="EF50" t="s">
+        <v>4430</v>
+      </c>
+      <c r="EG50" t="s">
+        <v>4431</v>
       </c>
     </row>
     <row r="51" spans="1:187">
       <c r="A51" t="s">
         <v>537</v>
       </c>
       <c r="B51" t="s">
         <v>152</v>
       </c>
       <c r="C51" t="s">
         <v>176</v>
       </c>
       <c r="D51" t="s">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>72</v>
       </c>
       <c r="F51">
         <v>1</v>
       </c>
       <c r="G51">
         <v>38902423</v>
       </c>
       <c r="H51" t="s">
@@ -23382,213 +24069,219 @@
         <v>542</v>
       </c>
       <c r="N51" t="s">
         <v>543</v>
       </c>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51" t="s">
         <v>544</v>
       </c>
       <c r="S51"/>
       <c r="T51" t="s">
         <v>545</v>
       </c>
       <c r="U51" t="s">
         <v>546</v>
       </c>
       <c r="V51" t="s">
         <v>218</v>
       </c>
       <c r="W51" t="s">
         <v>547</v>
       </c>
       <c r="X51" t="s">
-        <v>2417</v>
+        <v>2482</v>
       </c>
       <c r="Y51" t="s">
-        <v>2418</v>
+        <v>2483</v>
       </c>
       <c r="Z51" t="s">
-        <v>2419</v>
+        <v>2484</v>
       </c>
       <c r="AA51" t="s">
-        <v>2420</v>
+        <v>2485</v>
       </c>
       <c r="AB51" t="s">
-        <v>2421</v>
+        <v>2486</v>
       </c>
       <c r="AC51" t="s">
-        <v>2422</v>
+        <v>2487</v>
       </c>
       <c r="AD51" t="s">
-        <v>2423</v>
+        <v>2488</v>
       </c>
       <c r="AE51" t="s">
-        <v>2424</v>
+        <v>2489</v>
       </c>
       <c r="AF51" t="s">
-        <v>2425</v>
+        <v>2490</v>
       </c>
       <c r="AG51" t="s">
-        <v>2426</v>
+        <v>2491</v>
       </c>
       <c r="AH51" t="s">
-        <v>2427</v>
+        <v>2492</v>
       </c>
       <c r="AI51" t="s">
-        <v>2428</v>
+        <v>2493</v>
       </c>
       <c r="AJ51" t="s">
-        <v>2429</v>
+        <v>2494</v>
       </c>
       <c r="AK51" t="s">
-        <v>2430</v>
+        <v>2495</v>
       </c>
       <c r="AL51" t="s">
-        <v>2431</v>
+        <v>2496</v>
       </c>
       <c r="AM51" t="s">
-        <v>2432</v>
+        <v>2497</v>
       </c>
       <c r="AN51" t="s">
-        <v>2433</v>
+        <v>2498</v>
       </c>
       <c r="AO51" t="s">
-        <v>2434</v>
+        <v>2499</v>
       </c>
       <c r="AP51" t="s">
-        <v>2435</v>
+        <v>2500</v>
       </c>
       <c r="AQ51" t="s">
-        <v>2436</v>
+        <v>2501</v>
       </c>
       <c r="AR51" t="s">
-        <v>2437</v>
+        <v>2502</v>
       </c>
       <c r="AS51" t="s">
-        <v>2438</v>
+        <v>2503</v>
       </c>
       <c r="AT51" t="s">
-        <v>2439</v>
+        <v>2504</v>
       </c>
       <c r="AU51" t="s">
-        <v>2440</v>
+        <v>2505</v>
       </c>
       <c r="AV51" t="s">
-        <v>2441</v>
+        <v>2506</v>
       </c>
       <c r="AW51" t="s">
-        <v>2442</v>
+        <v>2507</v>
       </c>
       <c r="AX51" t="s">
-        <v>2443</v>
+        <v>2508</v>
       </c>
       <c r="AY51" t="s">
-        <v>2444</v>
+        <v>2509</v>
       </c>
       <c r="AZ51" t="s">
-        <v>2445</v>
+        <v>2510</v>
       </c>
       <c r="BA51" t="s">
-        <v>2446</v>
+        <v>2511</v>
       </c>
       <c r="BB51" t="s">
-        <v>1309</v>
+        <v>2512</v>
       </c>
       <c r="BC51" t="s">
-        <v>2447</v>
+        <v>1377</v>
       </c>
       <c r="BD51" t="s">
-        <v>2448</v>
+        <v>2513</v>
       </c>
       <c r="BE51" t="s">
-        <v>2449</v>
+        <v>2514</v>
       </c>
       <c r="BF51" t="s">
-        <v>2450</v>
+        <v>2515</v>
       </c>
       <c r="BG51" t="s">
-        <v>2451</v>
+        <v>2516</v>
       </c>
       <c r="BH51" t="s">
-        <v>2452</v>
+        <v>2517</v>
       </c>
       <c r="BI51" t="s">
-        <v>2453</v>
+        <v>2518</v>
       </c>
       <c r="BJ51" t="s">
-        <v>1441</v>
+        <v>2519</v>
       </c>
       <c r="BK51" t="s">
-        <v>2454</v>
+        <v>1509</v>
       </c>
       <c r="BL51" t="s">
-        <v>1659</v>
+        <v>2520</v>
       </c>
       <c r="BM51" t="s">
-        <v>2455</v>
+        <v>1726</v>
       </c>
       <c r="BN51" t="s">
-        <v>1276</v>
+        <v>2521</v>
       </c>
       <c r="BO51" t="s">
-        <v>2456</v>
+        <v>1344</v>
       </c>
       <c r="BP51" t="s">
-        <v>1277</v>
+        <v>2522</v>
       </c>
       <c r="BQ51" t="s">
-        <v>1317</v>
+        <v>1345</v>
       </c>
       <c r="BR51" t="s">
-        <v>2457</v>
+        <v>1385</v>
       </c>
       <c r="BS51" t="s">
-        <v>1329</v>
+        <v>2523</v>
       </c>
       <c r="BT51" t="s">
-        <v>1332</v>
+        <v>1397</v>
       </c>
       <c r="BU51" t="s">
-        <v>1638</v>
+        <v>1400</v>
       </c>
       <c r="BV51" t="s">
-        <v>1419</v>
+        <v>1705</v>
       </c>
       <c r="BW51" t="s">
-        <v>1879</v>
+        <v>1487</v>
       </c>
       <c r="BX51" t="s">
-        <v>2458</v>
+        <v>1946</v>
       </c>
       <c r="BY51" t="s">
-        <v>1698</v>
+        <v>2524</v>
       </c>
       <c r="BZ51" t="s">
-        <v>1418</v>
+        <v>1765</v>
+      </c>
+      <c r="CA51" t="s">
+        <v>1486</v>
+      </c>
+      <c r="DU51" t="s">
+        <v>4432</v>
       </c>
     </row>
     <row r="52" spans="1:187">
       <c r="A52" t="s">
         <v>548</v>
       </c>
       <c r="B52" t="s">
         <v>549</v>
       </c>
       <c r="C52" t="s">
         <v>550</v>
       </c>
       <c r="D52" t="s">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>72</v>
       </c>
       <c r="F52">
         <v>1</v>
       </c>
       <c r="G52">
         <v>38992089</v>
       </c>
       <c r="H52" t="s">
@@ -23610,219 +24303,249 @@
         <v>168</v>
       </c>
       <c r="N52" t="s">
         <v>553</v>
       </c>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52" t="s">
         <v>170</v>
       </c>
       <c r="S52"/>
       <c r="T52" t="s">
         <v>554</v>
       </c>
       <c r="U52" t="s">
         <v>555</v>
       </c>
       <c r="V52" t="s">
         <v>556</v>
       </c>
       <c r="W52" t="s">
         <v>557</v>
       </c>
       <c r="X52" t="s">
-        <v>2459</v>
+        <v>2525</v>
       </c>
       <c r="Y52" t="s">
-        <v>2460</v>
+        <v>2526</v>
       </c>
       <c r="Z52" t="s">
-        <v>2461</v>
+        <v>2527</v>
       </c>
       <c r="AA52" t="s">
-        <v>2462</v>
+        <v>2528</v>
       </c>
       <c r="AB52" t="s">
-        <v>2463</v>
+        <v>2529</v>
       </c>
       <c r="AC52" t="s">
-        <v>2464</v>
+        <v>2530</v>
       </c>
       <c r="AD52" t="s">
-        <v>2465</v>
+        <v>2531</v>
       </c>
       <c r="AE52" t="s">
-        <v>2466</v>
+        <v>2532</v>
       </c>
       <c r="AF52" t="s">
-        <v>2467</v>
+        <v>2533</v>
       </c>
       <c r="AG52" t="s">
-        <v>2468</v>
+        <v>2534</v>
       </c>
       <c r="AH52" t="s">
-        <v>2469</v>
+        <v>2535</v>
       </c>
       <c r="AI52" t="s">
-        <v>2470</v>
+        <v>2536</v>
       </c>
       <c r="AJ52" t="s">
-        <v>2471</v>
+        <v>2537</v>
       </c>
       <c r="AK52" t="s">
-        <v>2472</v>
+        <v>2538</v>
       </c>
       <c r="AL52" t="s">
-        <v>2473</v>
+        <v>2539</v>
       </c>
       <c r="AM52" t="s">
-        <v>2474</v>
+        <v>2540</v>
       </c>
       <c r="AN52" t="s">
-        <v>2475</v>
+        <v>2541</v>
       </c>
       <c r="AO52" t="s">
-        <v>2476</v>
+        <v>2542</v>
       </c>
       <c r="AP52" t="s">
-        <v>2477</v>
+        <v>2543</v>
       </c>
       <c r="AQ52" t="s">
-        <v>2478</v>
+        <v>2544</v>
       </c>
       <c r="AR52" t="s">
-        <v>2479</v>
+        <v>2545</v>
       </c>
       <c r="AS52" t="s">
-        <v>2480</v>
+        <v>2546</v>
       </c>
       <c r="AT52" t="s">
-        <v>2481</v>
+        <v>2547</v>
       </c>
       <c r="AU52" t="s">
-        <v>2482</v>
+        <v>2548</v>
       </c>
       <c r="AV52" t="s">
-        <v>2483</v>
+        <v>2549</v>
       </c>
       <c r="AW52" t="s">
-        <v>2484</v>
+        <v>2550</v>
       </c>
       <c r="AX52" t="s">
-        <v>2485</v>
+        <v>2551</v>
       </c>
       <c r="AY52" t="s">
-        <v>2486</v>
+        <v>2552</v>
       </c>
       <c r="AZ52" t="s">
-        <v>2487</v>
+        <v>2553</v>
       </c>
       <c r="BA52" t="s">
-        <v>2488</v>
+        <v>2554</v>
       </c>
       <c r="BB52" t="s">
-        <v>2489</v>
+        <v>2555</v>
       </c>
       <c r="BC52" t="s">
-        <v>2490</v>
+        <v>2556</v>
       </c>
       <c r="BD52" t="s">
-        <v>2491</v>
+        <v>2557</v>
       </c>
       <c r="BE52" t="s">
-        <v>2492</v>
+        <v>2558</v>
       </c>
       <c r="BF52" t="s">
-        <v>2449</v>
+        <v>2515</v>
       </c>
       <c r="BG52" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="BH52" t="s">
-        <v>2454</v>
+        <v>2520</v>
       </c>
       <c r="BI52" t="s">
-        <v>2493</v>
+        <v>2559</v>
       </c>
       <c r="BJ52" t="s">
-        <v>2494</v>
+        <v>2560</v>
       </c>
       <c r="BK52" t="s">
-        <v>2495</v>
+        <v>2561</v>
       </c>
       <c r="BL52" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="BM52" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="BN52" t="s">
-        <v>2496</v>
+        <v>2562</v>
       </c>
       <c r="BO52" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="BP52" t="s">
-        <v>2497</v>
+        <v>2563</v>
       </c>
       <c r="BQ52" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="BR52" t="s">
-        <v>2498</v>
+        <v>2564</v>
       </c>
       <c r="BS52" t="s">
-        <v>1638</v>
+        <v>1705</v>
       </c>
       <c r="BT52" t="s">
-        <v>2499</v>
+        <v>2565</v>
       </c>
       <c r="BU52" t="s">
-        <v>2500</v>
+        <v>2566</v>
       </c>
       <c r="BV52" t="s">
-        <v>1459</v>
+        <v>1527</v>
       </c>
       <c r="BW52" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="BX52" t="s">
-        <v>1332</v>
+        <v>1400</v>
       </c>
       <c r="BY52" t="s">
-        <v>2501</v>
+        <v>2567</v>
       </c>
       <c r="BZ52" t="s">
-        <v>1934</v>
+        <v>2001</v>
       </c>
       <c r="CA52" t="s">
-        <v>1696</v>
+        <v>1763</v>
       </c>
       <c r="CB52" t="s">
-        <v>1416</v>
+        <v>1484</v>
+      </c>
+      <c r="DU52" t="s">
+        <v>4138</v>
+      </c>
+      <c r="DV52" t="s">
+        <v>4368</v>
+      </c>
+      <c r="DW52" t="s">
+        <v>4433</v>
+      </c>
+      <c r="DX52" t="s">
+        <v>4144</v>
+      </c>
+      <c r="DY52" t="s">
+        <v>4059</v>
+      </c>
+      <c r="DZ52" t="s">
+        <v>4434</v>
+      </c>
+      <c r="EA52" t="s">
+        <v>4435</v>
+      </c>
+      <c r="EB52" t="s">
+        <v>4067</v>
+      </c>
+      <c r="EC52" t="s">
+        <v>4426</v>
+      </c>
+      <c r="ED52" t="s">
+        <v>4436</v>
       </c>
     </row>
     <row r="53" spans="1:187">
       <c r="A53" t="s">
         <v>558</v>
       </c>
       <c r="B53" t="s">
         <v>162</v>
       </c>
       <c r="C53" t="s">
         <v>163</v>
       </c>
       <c r="D53" t="s">
         <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>72</v>
       </c>
       <c r="F53">
         <v>1</v>
       </c>
       <c r="G53">
         <v>38991477</v>
       </c>
       <c r="H53" t="s">
@@ -23848,69 +24571,69 @@
       </c>
       <c r="O53">
         <v>102398</v>
       </c>
       <c r="P53"/>
       <c r="Q53">
         <v>89</v>
       </c>
       <c r="R53" t="s">
         <v>565</v>
       </c>
       <c r="S53"/>
       <c r="T53" t="s">
         <v>566</v>
       </c>
       <c r="U53" t="s">
         <v>567</v>
       </c>
       <c r="V53" t="s">
         <v>173</v>
       </c>
       <c r="W53" t="s">
         <v>568</v>
       </c>
       <c r="X53" t="s">
-        <v>2502</v>
+        <v>2568</v>
       </c>
       <c r="Y53" t="s">
-        <v>2503</v>
+        <v>2569</v>
       </c>
       <c r="Z53" t="s">
-        <v>1509</v>
+        <v>1577</v>
       </c>
       <c r="AA53" t="s">
-        <v>1511</v>
+        <v>1579</v>
       </c>
       <c r="AB53" t="s">
-        <v>2504</v>
+        <v>2570</v>
       </c>
       <c r="AC53" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AD53" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="54" spans="1:187">
       <c r="A54" t="s">
         <v>569</v>
       </c>
       <c r="B54" t="s">
         <v>117</v>
       </c>
       <c r="C54" t="s">
         <v>118</v>
       </c>
       <c r="D54" t="s">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>41</v>
       </c>
       <c r="F54">
         <v>0</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
         <v>570</v>
       </c>
@@ -23930,183 +24653,183 @@
       <c r="N54" t="s">
         <v>572</v>
       </c>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54" t="s">
         <v>65</v>
       </c>
       <c r="S54" t="s">
         <v>573</v>
       </c>
       <c r="T54" t="s">
         <v>574</v>
       </c>
       <c r="U54" t="s">
         <v>575</v>
       </c>
       <c r="V54" t="s">
         <v>576</v>
       </c>
       <c r="W54" t="s">
         <v>577</v>
       </c>
       <c r="X54" t="s">
-        <v>2505</v>
+        <v>2571</v>
       </c>
       <c r="Y54" t="s">
-        <v>2506</v>
+        <v>2572</v>
       </c>
       <c r="Z54" t="s">
-        <v>2507</v>
+        <v>2573</v>
       </c>
       <c r="AA54" t="s">
-        <v>2508</v>
+        <v>2574</v>
       </c>
       <c r="AB54" t="s">
-        <v>2509</v>
+        <v>2575</v>
       </c>
       <c r="AC54" t="s">
-        <v>2510</v>
+        <v>2576</v>
       </c>
       <c r="AD54" t="s">
-        <v>2511</v>
+        <v>2577</v>
       </c>
       <c r="AE54" t="s">
-        <v>2512</v>
+        <v>2578</v>
       </c>
       <c r="AF54" t="s">
-        <v>2513</v>
+        <v>2579</v>
       </c>
       <c r="AG54" t="s">
-        <v>2514</v>
+        <v>2580</v>
       </c>
       <c r="AH54" t="s">
-        <v>2515</v>
+        <v>2581</v>
       </c>
       <c r="AI54" t="s">
-        <v>2516</v>
+        <v>2582</v>
       </c>
       <c r="AJ54" t="s">
-        <v>2517</v>
+        <v>2583</v>
       </c>
       <c r="AK54" t="s">
-        <v>2518</v>
+        <v>2584</v>
       </c>
       <c r="AL54" t="s">
-        <v>2519</v>
+        <v>2585</v>
       </c>
       <c r="AM54" t="s">
-        <v>2520</v>
+        <v>2586</v>
       </c>
       <c r="AN54" t="s">
-        <v>2521</v>
+        <v>2587</v>
       </c>
       <c r="AO54" t="s">
-        <v>2522</v>
+        <v>2588</v>
       </c>
       <c r="AP54" t="s">
-        <v>2523</v>
+        <v>2589</v>
       </c>
       <c r="AQ54" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AR54" t="s">
-        <v>2524</v>
+        <v>2590</v>
       </c>
       <c r="AS54" t="s">
-        <v>2525</v>
+        <v>2591</v>
       </c>
       <c r="AT54" t="s">
-        <v>2526</v>
+        <v>2592</v>
       </c>
       <c r="AU54" t="s">
-        <v>2527</v>
+        <v>2593</v>
       </c>
       <c r="AV54" t="s">
-        <v>2528</v>
+        <v>2594</v>
       </c>
       <c r="AW54" t="s">
-        <v>2529</v>
+        <v>2595</v>
       </c>
       <c r="AX54" t="s">
-        <v>2530</v>
+        <v>2596</v>
       </c>
       <c r="AY54" t="s">
-        <v>2531</v>
+        <v>2597</v>
       </c>
       <c r="AZ54" t="s">
-        <v>2532</v>
+        <v>2598</v>
       </c>
       <c r="BA54" t="s">
-        <v>2533</v>
+        <v>2599</v>
       </c>
       <c r="BB54" t="s">
-        <v>2534</v>
+        <v>2600</v>
       </c>
       <c r="BC54" t="s">
-        <v>1361</v>
+        <v>1429</v>
       </c>
       <c r="BD54" t="s">
-        <v>2535</v>
+        <v>2601</v>
       </c>
       <c r="BE54" t="s">
-        <v>2536</v>
+        <v>2602</v>
       </c>
       <c r="BF54" t="s">
-        <v>1568</v>
+        <v>1635</v>
       </c>
       <c r="BG54" t="s">
-        <v>2537</v>
+        <v>2603</v>
       </c>
       <c r="BH54" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="BI54" t="s">
-        <v>2538</v>
+        <v>2604</v>
       </c>
       <c r="BJ54" t="s">
-        <v>2539</v>
+        <v>2605</v>
       </c>
       <c r="BK54" t="s">
-        <v>1332</v>
+        <v>1400</v>
       </c>
       <c r="BL54" t="s">
-        <v>1942</v>
+        <v>2009</v>
       </c>
       <c r="BM54" t="s">
-        <v>1324</v>
+        <v>1392</v>
       </c>
       <c r="BN54" t="s">
-        <v>2003</v>
+        <v>2070</v>
       </c>
       <c r="BO54" t="s">
-        <v>1301</v>
+        <v>1369</v>
       </c>
       <c r="BP54" t="s">
-        <v>2540</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="55" spans="1:187">
       <c r="A55" t="s">
         <v>578</v>
       </c>
       <c r="B55" t="s">
         <v>397</v>
       </c>
       <c r="C55" t="s">
         <v>398</v>
       </c>
       <c r="D55" t="s">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>41</v>
       </c>
       <c r="F55">
         <v>0</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
         <v>579</v>
       </c>
@@ -24126,228 +24849,228 @@
       <c r="N55" t="s">
         <v>581</v>
       </c>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55"/>
       <c r="R55" t="s">
         <v>65</v>
       </c>
       <c r="S55" t="s">
         <v>582</v>
       </c>
       <c r="T55" t="s">
         <v>583</v>
       </c>
       <c r="U55" t="s">
         <v>584</v>
       </c>
       <c r="V55" t="s">
         <v>585</v>
       </c>
       <c r="W55" t="s">
         <v>586</v>
       </c>
       <c r="X55" t="s">
-        <v>2210</v>
+        <v>2276</v>
       </c>
       <c r="Y55" t="s">
-        <v>1303</v>
+        <v>1371</v>
       </c>
       <c r="Z55" t="s">
-        <v>2541</v>
+        <v>2607</v>
       </c>
       <c r="AA55" t="s">
-        <v>2542</v>
+        <v>2608</v>
       </c>
       <c r="AB55" t="s">
-        <v>2543</v>
+        <v>2609</v>
       </c>
       <c r="AC55" t="s">
-        <v>2176</v>
+        <v>2242</v>
       </c>
       <c r="AD55" t="s">
-        <v>2544</v>
+        <v>2610</v>
       </c>
       <c r="AE55" t="s">
-        <v>2545</v>
+        <v>2611</v>
       </c>
       <c r="AF55" t="s">
-        <v>2328</v>
+        <v>2394</v>
       </c>
       <c r="AG55" t="s">
-        <v>2546</v>
+        <v>2612</v>
       </c>
       <c r="AH55" t="s">
-        <v>2547</v>
+        <v>2613</v>
       </c>
       <c r="AI55" t="s">
-        <v>2548</v>
+        <v>2614</v>
       </c>
       <c r="AJ55" t="s">
-        <v>2549</v>
+        <v>2615</v>
       </c>
       <c r="AK55" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AL55" t="s">
-        <v>1413</v>
+        <v>1481</v>
       </c>
       <c r="AM55" t="s">
-        <v>2550</v>
+        <v>2616</v>
       </c>
       <c r="AN55" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AO55" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AP55" t="s">
-        <v>2551</v>
+        <v>2617</v>
       </c>
       <c r="AQ55" t="s">
-        <v>2552</v>
+        <v>2618</v>
       </c>
       <c r="AR55" t="s">
-        <v>2553</v>
+        <v>2619</v>
       </c>
       <c r="AS55" t="s">
-        <v>2554</v>
+        <v>2620</v>
       </c>
       <c r="AT55" t="s">
-        <v>2555</v>
+        <v>2621</v>
       </c>
       <c r="AU55" t="s">
-        <v>2556</v>
+        <v>2622</v>
       </c>
       <c r="AV55" t="s">
-        <v>2557</v>
+        <v>2623</v>
       </c>
       <c r="AW55" t="s">
-        <v>2558</v>
+        <v>2624</v>
       </c>
       <c r="AX55" t="s">
-        <v>2559</v>
+        <v>2625</v>
       </c>
       <c r="AY55" t="s">
-        <v>2560</v>
+        <v>2626</v>
       </c>
       <c r="AZ55" t="s">
-        <v>2561</v>
+        <v>2627</v>
       </c>
       <c r="BA55" t="s">
-        <v>2562</v>
+        <v>2628</v>
       </c>
       <c r="BB55" t="s">
-        <v>2563</v>
+        <v>2629</v>
       </c>
       <c r="BC55" t="s">
-        <v>2564</v>
+        <v>2630</v>
       </c>
       <c r="BD55" t="s">
-        <v>2565</v>
+        <v>2631</v>
       </c>
       <c r="BE55" t="s">
-        <v>2566</v>
+        <v>2632</v>
       </c>
       <c r="BF55" t="s">
-        <v>2567</v>
+        <v>2633</v>
       </c>
       <c r="BG55" t="s">
-        <v>2568</v>
+        <v>2634</v>
       </c>
       <c r="BH55" t="s">
-        <v>2569</v>
+        <v>2635</v>
       </c>
       <c r="BI55" t="s">
-        <v>2570</v>
+        <v>2636</v>
       </c>
       <c r="BJ55" t="s">
-        <v>2571</v>
+        <v>2637</v>
       </c>
       <c r="BK55" t="s">
-        <v>2572</v>
+        <v>2638</v>
       </c>
       <c r="BL55" t="s">
-        <v>2573</v>
+        <v>2639</v>
       </c>
       <c r="BM55" t="s">
-        <v>2574</v>
+        <v>2640</v>
       </c>
       <c r="BN55" t="s">
-        <v>2575</v>
+        <v>2641</v>
       </c>
       <c r="BO55" t="s">
-        <v>2576</v>
+        <v>2642</v>
       </c>
       <c r="BP55" t="s">
-        <v>2577</v>
+        <v>2643</v>
       </c>
       <c r="BQ55" t="s">
-        <v>2578</v>
+        <v>2644</v>
       </c>
       <c r="BR55" t="s">
-        <v>2579</v>
+        <v>2645</v>
       </c>
       <c r="BS55" t="s">
-        <v>2580</v>
+        <v>2646</v>
       </c>
       <c r="BT55" t="s">
-        <v>2581</v>
+        <v>2647</v>
       </c>
       <c r="BU55" t="s">
-        <v>2582</v>
+        <v>2648</v>
       </c>
       <c r="BV55" t="s">
-        <v>2583</v>
+        <v>2649</v>
       </c>
       <c r="BW55" t="s">
-        <v>2584</v>
+        <v>2650</v>
       </c>
       <c r="BX55" t="s">
-        <v>2585</v>
+        <v>2651</v>
       </c>
       <c r="BY55" t="s">
-        <v>2586</v>
+        <v>2652</v>
       </c>
       <c r="BZ55" t="s">
-        <v>2071</v>
+        <v>2138</v>
       </c>
       <c r="CA55" t="s">
-        <v>2072</v>
+        <v>2139</v>
       </c>
       <c r="CB55" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="CC55" t="s">
-        <v>1460</v>
+        <v>1528</v>
       </c>
       <c r="CD55" t="s">
-        <v>2587</v>
+        <v>2653</v>
       </c>
       <c r="CE55" t="s">
-        <v>2588</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="56" spans="1:187">
       <c r="A56" t="s">
         <v>587</v>
       </c>
       <c r="B56" t="s">
         <v>356</v>
       </c>
       <c r="C56" t="s">
         <v>588</v>
       </c>
       <c r="D56" t="s">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>41</v>
       </c>
       <c r="F56">
         <v>0</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
         <v>589</v>
       </c>
@@ -24367,141 +25090,141 @@
       <c r="N56" t="s">
         <v>591</v>
       </c>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56" t="s">
         <v>65</v>
       </c>
       <c r="S56" t="s">
         <v>592</v>
       </c>
       <c r="T56" t="s">
         <v>593</v>
       </c>
       <c r="U56" t="s">
         <v>594</v>
       </c>
       <c r="V56" t="s">
         <v>595</v>
       </c>
       <c r="W56" t="s">
         <v>596</v>
       </c>
       <c r="X56" t="s">
-        <v>2589</v>
+        <v>2655</v>
       </c>
       <c r="Y56" t="s">
-        <v>2590</v>
+        <v>2656</v>
       </c>
       <c r="Z56" t="s">
-        <v>2591</v>
+        <v>2657</v>
       </c>
       <c r="AA56" t="s">
-        <v>2103</v>
+        <v>2170</v>
       </c>
       <c r="AB56" t="s">
-        <v>1552</v>
+        <v>1619</v>
       </c>
       <c r="AC56" t="s">
-        <v>2592</v>
+        <v>2658</v>
       </c>
       <c r="AD56" t="s">
-        <v>2058</v>
+        <v>2125</v>
       </c>
       <c r="AE56" t="s">
-        <v>2453</v>
+        <v>2519</v>
       </c>
       <c r="AF56" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AG56" t="s">
-        <v>2593</v>
+        <v>2659</v>
       </c>
       <c r="AH56" t="s">
-        <v>2594</v>
+        <v>2660</v>
       </c>
       <c r="AI56" t="s">
-        <v>2595</v>
+        <v>2661</v>
       </c>
       <c r="AJ56" t="s">
-        <v>2596</v>
+        <v>2662</v>
       </c>
       <c r="AK56" t="s">
-        <v>2597</v>
+        <v>2663</v>
       </c>
       <c r="AL56" t="s">
-        <v>2598</v>
+        <v>2664</v>
       </c>
       <c r="AM56" t="s">
-        <v>2599</v>
+        <v>2665</v>
       </c>
       <c r="AN56" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AO56" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AP56" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AQ56" t="s">
-        <v>2600</v>
+        <v>2666</v>
       </c>
       <c r="AR56" t="s">
-        <v>2112</v>
+        <v>2179</v>
       </c>
       <c r="AS56" t="s">
-        <v>1900</v>
+        <v>1967</v>
       </c>
       <c r="AT56" t="s">
-        <v>1696</v>
+        <v>1763</v>
       </c>
       <c r="AU56" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="AV56" t="s">
-        <v>2601</v>
+        <v>2667</v>
       </c>
       <c r="AW56" t="s">
-        <v>1332</v>
+        <v>1400</v>
       </c>
       <c r="AX56" t="s">
-        <v>2602</v>
+        <v>2668</v>
       </c>
       <c r="AY56" t="s">
-        <v>1639</v>
+        <v>1706</v>
       </c>
       <c r="AZ56" t="s">
-        <v>2603</v>
+        <v>2669</v>
       </c>
       <c r="BA56" t="s">
-        <v>2604</v>
+        <v>2670</v>
       </c>
       <c r="BB56" t="s">
-        <v>2159</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="57" spans="1:187">
       <c r="A57" t="s">
         <v>597</v>
       </c>
       <c r="B57" t="s">
         <v>229</v>
       </c>
       <c r="C57" t="s">
         <v>230</v>
       </c>
       <c r="D57" t="s">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>598</v>
       </c>
       <c r="F57">
         <v>1</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
         <v>599</v>
       </c>
@@ -24515,111 +25238,111 @@
         <v>601</v>
       </c>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57" t="s">
         <v>602</v>
       </c>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57" t="s">
         <v>603</v>
       </c>
       <c r="U57" t="s">
         <v>604</v>
       </c>
       <c r="V57" t="s">
         <v>239</v>
       </c>
       <c r="W57" t="s">
         <v>605</v>
       </c>
       <c r="X57" t="s">
-        <v>2605</v>
+        <v>2671</v>
       </c>
       <c r="Y57" t="s">
-        <v>2606</v>
+        <v>2672</v>
       </c>
       <c r="Z57" t="s">
-        <v>2607</v>
+        <v>2673</v>
       </c>
       <c r="AA57" t="s">
-        <v>2608</v>
+        <v>2674</v>
       </c>
       <c r="AB57" t="s">
-        <v>1770</v>
+        <v>1837</v>
       </c>
       <c r="AC57" t="s">
-        <v>1771</v>
+        <v>1838</v>
       </c>
       <c r="AD57" t="s">
-        <v>2609</v>
+        <v>2675</v>
       </c>
       <c r="AE57" t="s">
-        <v>2610</v>
+        <v>2676</v>
       </c>
       <c r="AF57" t="s">
-        <v>1773</v>
+        <v>1840</v>
       </c>
       <c r="AG57" t="s">
-        <v>1772</v>
+        <v>1839</v>
       </c>
       <c r="AH57" t="s">
-        <v>1774</v>
+        <v>1841</v>
       </c>
       <c r="AI57" t="s">
-        <v>2611</v>
+        <v>2677</v>
       </c>
       <c r="AJ57" t="s">
-        <v>2612</v>
+        <v>2678</v>
       </c>
       <c r="AK57" t="s">
-        <v>2613</v>
+        <v>2679</v>
       </c>
       <c r="AL57" t="s">
-        <v>2614</v>
+        <v>2680</v>
       </c>
       <c r="AM57" t="s">
-        <v>2615</v>
+        <v>2681</v>
       </c>
       <c r="AN57" t="s">
-        <v>2616</v>
+        <v>2682</v>
       </c>
       <c r="AO57" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AP57" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AQ57" t="s">
-        <v>2617</v>
+        <v>2683</v>
       </c>
       <c r="AR57" t="s">
-        <v>2618</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="58" spans="1:187">
       <c r="A58" t="s">
         <v>606</v>
       </c>
       <c r="B58" t="s">
         <v>39</v>
       </c>
       <c r="C58" t="s">
         <v>40</v>
       </c>
       <c r="D58" t="s">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>41</v>
       </c>
       <c r="F58">
         <v>0</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
         <v>607</v>
       </c>
@@ -24639,81 +25362,81 @@
       <c r="N58" t="s">
         <v>609</v>
       </c>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58"/>
       <c r="R58" t="s">
         <v>65</v>
       </c>
       <c r="S58" t="s">
         <v>610</v>
       </c>
       <c r="T58" t="s">
         <v>611</v>
       </c>
       <c r="U58" t="s">
         <v>49</v>
       </c>
       <c r="V58" t="s">
         <v>48</v>
       </c>
       <c r="W58" t="s">
         <v>612</v>
       </c>
       <c r="X58" t="s">
-        <v>2619</v>
+        <v>2685</v>
       </c>
       <c r="Y58" t="s">
-        <v>2620</v>
+        <v>2686</v>
       </c>
       <c r="Z58" t="s">
-        <v>2621</v>
+        <v>2687</v>
       </c>
       <c r="AA58" t="s">
-        <v>1293</v>
+        <v>1361</v>
       </c>
       <c r="AB58" t="s">
-        <v>2266</v>
+        <v>2332</v>
       </c>
       <c r="AC58" t="s">
-        <v>1281</v>
+        <v>1349</v>
       </c>
       <c r="AD58" t="s">
-        <v>2622</v>
+        <v>2688</v>
       </c>
       <c r="AE58" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AF58" t="s">
-        <v>2159</v>
+        <v>2225</v>
       </c>
       <c r="AG58" t="s">
-        <v>2623</v>
+        <v>2689</v>
       </c>
       <c r="AH58" t="s">
-        <v>1284</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="59" spans="1:187">
       <c r="A59" t="s">
         <v>613</v>
       </c>
       <c r="B59" t="s">
         <v>614</v>
       </c>
       <c r="C59" t="s">
         <v>25</v>
       </c>
       <c r="D59" t="s">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>72</v>
       </c>
       <c r="F59">
         <v>1</v>
       </c>
       <c r="G59">
         <v>39315709</v>
       </c>
       <c r="H59" t="s">
@@ -24735,84 +25458,84 @@
         <v>77</v>
       </c>
       <c r="N59" t="s">
         <v>617</v>
       </c>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59" t="s">
         <v>79</v>
       </c>
       <c r="S59"/>
       <c r="T59" t="s">
         <v>618</v>
       </c>
       <c r="U59" t="s">
         <v>35</v>
       </c>
       <c r="V59" t="s">
         <v>36</v>
       </c>
       <c r="W59" t="s">
         <v>619</v>
       </c>
       <c r="X59" t="s">
-        <v>2624</v>
+        <v>2690</v>
       </c>
       <c r="Y59" t="s">
-        <v>2625</v>
+        <v>2691</v>
       </c>
       <c r="Z59" t="s">
-        <v>2626</v>
+        <v>2692</v>
       </c>
       <c r="AA59" t="s">
-        <v>2279</v>
+        <v>2345</v>
       </c>
       <c r="AB59" t="s">
-        <v>2627</v>
+        <v>2693</v>
       </c>
       <c r="AC59" t="s">
-        <v>2628</v>
+        <v>2694</v>
       </c>
       <c r="AD59" t="s">
-        <v>2629</v>
+        <v>2695</v>
       </c>
       <c r="AE59" t="s">
-        <v>1262</v>
+        <v>1330</v>
       </c>
       <c r="AF59" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AG59" t="s">
-        <v>2630</v>
+        <v>2696</v>
       </c>
       <c r="AH59" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="AI59" t="s">
-        <v>2631</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="60" spans="1:187">
       <c r="A60" t="s">
         <v>620</v>
       </c>
       <c r="B60" t="s">
         <v>621</v>
       </c>
       <c r="C60" t="s">
         <v>398</v>
       </c>
       <c r="D60" t="s">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>41</v>
       </c>
       <c r="F60">
         <v>0</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
         <v>622</v>
       </c>
@@ -24832,174 +25555,174 @@
       <c r="N60" t="s">
         <v>624</v>
       </c>
       <c r="O60"/>
       <c r="P60"/>
       <c r="Q60"/>
       <c r="R60" t="s">
         <v>65</v>
       </c>
       <c r="S60" t="s">
         <v>625</v>
       </c>
       <c r="T60" t="s">
         <v>626</v>
       </c>
       <c r="U60" t="s">
         <v>627</v>
       </c>
       <c r="V60" t="s">
         <v>408</v>
       </c>
       <c r="W60" t="s">
         <v>628</v>
       </c>
       <c r="X60" t="s">
-        <v>2209</v>
+        <v>2275</v>
       </c>
       <c r="Y60" t="s">
-        <v>2211</v>
+        <v>2277</v>
       </c>
       <c r="Z60" t="s">
-        <v>2632</v>
+        <v>2698</v>
       </c>
       <c r="AA60" t="s">
-        <v>2633</v>
+        <v>2699</v>
       </c>
       <c r="AB60" t="s">
-        <v>2634</v>
+        <v>2700</v>
       </c>
       <c r="AC60" t="s">
-        <v>2635</v>
+        <v>2701</v>
       </c>
       <c r="AD60" t="s">
-        <v>2247</v>
+        <v>2313</v>
       </c>
       <c r="AE60" t="s">
-        <v>1734</v>
+        <v>1801</v>
       </c>
       <c r="AF60" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AG60" t="s">
-        <v>2176</v>
+        <v>2242</v>
       </c>
       <c r="AH60" t="s">
-        <v>2636</v>
+        <v>2702</v>
       </c>
       <c r="AI60" t="s">
-        <v>2637</v>
+        <v>2703</v>
       </c>
       <c r="AJ60" t="s">
-        <v>2638</v>
+        <v>2704</v>
       </c>
       <c r="AK60" t="s">
-        <v>2639</v>
+        <v>2705</v>
       </c>
       <c r="AL60" t="s">
-        <v>2640</v>
+        <v>2706</v>
       </c>
       <c r="AM60" t="s">
-        <v>2641</v>
+        <v>2707</v>
       </c>
       <c r="AN60" t="s">
-        <v>2642</v>
+        <v>2708</v>
       </c>
       <c r="AO60" t="s">
-        <v>2643</v>
+        <v>2709</v>
       </c>
       <c r="AP60" t="s">
-        <v>2644</v>
+        <v>2710</v>
       </c>
       <c r="AQ60" t="s">
-        <v>2645</v>
+        <v>2711</v>
       </c>
       <c r="AR60" t="s">
-        <v>2646</v>
+        <v>2712</v>
       </c>
       <c r="AS60" t="s">
-        <v>2647</v>
+        <v>2713</v>
       </c>
       <c r="AT60" t="s">
-        <v>2648</v>
+        <v>2714</v>
       </c>
       <c r="AU60" t="s">
-        <v>2649</v>
+        <v>2715</v>
       </c>
       <c r="AV60" t="s">
-        <v>2650</v>
+        <v>2716</v>
       </c>
       <c r="AW60" t="s">
-        <v>2651</v>
+        <v>2717</v>
       </c>
       <c r="AX60" t="s">
-        <v>2652</v>
+        <v>2718</v>
       </c>
       <c r="AY60" t="s">
-        <v>2653</v>
+        <v>2719</v>
       </c>
       <c r="AZ60" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="BA60" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="BB60" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="BC60" t="s">
-        <v>1455</v>
+        <v>1523</v>
       </c>
       <c r="BD60" t="s">
-        <v>1454</v>
+        <v>1522</v>
       </c>
       <c r="BE60" t="s">
-        <v>2116</v>
+        <v>2183</v>
       </c>
       <c r="BF60" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="BG60" t="s">
-        <v>1457</v>
+        <v>1525</v>
       </c>
       <c r="BH60" t="s">
-        <v>1456</v>
+        <v>1524</v>
       </c>
       <c r="BI60" t="s">
-        <v>1759</v>
+        <v>1826</v>
       </c>
       <c r="BJ60" t="s">
-        <v>1576</v>
+        <v>1643</v>
       </c>
       <c r="BK60" t="s">
-        <v>1638</v>
+        <v>1705</v>
       </c>
       <c r="BL60" t="s">
-        <v>1459</v>
+        <v>1527</v>
       </c>
       <c r="BM60" t="s">
-        <v>2159</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="61" spans="1:187">
       <c r="A61" t="s">
         <v>629</v>
       </c>
       <c r="B61" t="s">
         <v>39</v>
       </c>
       <c r="C61" t="s">
         <v>40</v>
       </c>
       <c r="D61" t="s">
         <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>72</v>
       </c>
       <c r="F61">
         <v>1</v>
       </c>
       <c r="G61">
         <v>39441067</v>
       </c>
       <c r="H61" t="s">
@@ -25021,75 +25744,75 @@
         <v>77</v>
       </c>
       <c r="N61" t="s">
         <v>631</v>
       </c>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61" t="s">
         <v>79</v>
       </c>
       <c r="S61"/>
       <c r="T61" t="s">
         <v>632</v>
       </c>
       <c r="U61" t="s">
         <v>49</v>
       </c>
       <c r="V61" t="s">
         <v>48</v>
       </c>
       <c r="W61" t="s">
         <v>633</v>
       </c>
       <c r="X61" t="s">
-        <v>2654</v>
+        <v>2720</v>
       </c>
       <c r="Y61" t="s">
-        <v>2621</v>
+        <v>2687</v>
       </c>
       <c r="Z61" t="s">
-        <v>2655</v>
+        <v>2721</v>
       </c>
       <c r="AA61" t="s">
-        <v>1281</v>
+        <v>1349</v>
       </c>
       <c r="AB61" t="s">
-        <v>2266</v>
+        <v>2332</v>
       </c>
       <c r="AC61" t="s">
-        <v>2656</v>
+        <v>2722</v>
       </c>
       <c r="AD61" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AE61" t="s">
-        <v>1934</v>
+        <v>2001</v>
       </c>
       <c r="AF61" t="s">
-        <v>1284</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="62" spans="1:187">
       <c r="A62" t="s">
         <v>634</v>
       </c>
       <c r="B62" t="s">
         <v>39</v>
       </c>
       <c r="C62" t="s">
         <v>40</v>
       </c>
       <c r="D62" t="s">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>72</v>
       </c>
       <c r="F62">
         <v>1</v>
       </c>
       <c r="G62">
         <v>39194188</v>
       </c>
       <c r="H62" t="s">
@@ -25115,117 +25838,117 @@
       </c>
       <c r="O62"/>
       <c r="P62">
         <v>10</v>
       </c>
       <c r="Q62">
         <v>15</v>
       </c>
       <c r="R62" t="s">
         <v>637</v>
       </c>
       <c r="S62"/>
       <c r="T62" t="s">
         <v>640</v>
       </c>
       <c r="U62" t="s">
         <v>471</v>
       </c>
       <c r="V62" t="s">
         <v>48</v>
       </c>
       <c r="W62" t="s">
         <v>641</v>
       </c>
       <c r="X62" t="s">
-        <v>2657</v>
+        <v>2723</v>
       </c>
       <c r="Y62" t="s">
-        <v>2658</v>
+        <v>2724</v>
       </c>
       <c r="Z62" t="s">
-        <v>2659</v>
+        <v>2725</v>
       </c>
       <c r="AA62" t="s">
-        <v>2660</v>
+        <v>2726</v>
       </c>
       <c r="AB62" t="s">
-        <v>2661</v>
+        <v>2727</v>
       </c>
       <c r="AC62" t="s">
-        <v>2662</v>
+        <v>2728</v>
       </c>
       <c r="AD62" t="s">
-        <v>2663</v>
+        <v>2729</v>
       </c>
       <c r="AE62" t="s">
-        <v>2664</v>
+        <v>2730</v>
       </c>
       <c r="AF62" t="s">
-        <v>2264</v>
+        <v>2330</v>
       </c>
       <c r="AG62" t="s">
-        <v>1293</v>
+        <v>1361</v>
       </c>
       <c r="AH62" t="s">
-        <v>2268</v>
+        <v>2334</v>
       </c>
       <c r="AI62" t="s">
-        <v>2267</v>
+        <v>2333</v>
       </c>
       <c r="AJ62" t="s">
-        <v>2266</v>
+        <v>2332</v>
       </c>
       <c r="AK62" t="s">
-        <v>2269</v>
+        <v>2335</v>
       </c>
       <c r="AL62" t="s">
-        <v>2265</v>
+        <v>2331</v>
       </c>
       <c r="AM62" t="s">
-        <v>2128</v>
+        <v>2195</v>
       </c>
       <c r="AN62" t="s">
-        <v>1281</v>
+        <v>1349</v>
       </c>
       <c r="AO62" t="s">
-        <v>2270</v>
+        <v>2336</v>
       </c>
       <c r="AP62" t="s">
-        <v>2665</v>
+        <v>2731</v>
       </c>
       <c r="AQ62" t="s">
-        <v>2272</v>
+        <v>2338</v>
       </c>
       <c r="AR62" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AS62" t="s">
-        <v>1460</v>
+        <v>1528</v>
       </c>
       <c r="AT62" t="s">
-        <v>1284</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="63" spans="1:187">
       <c r="A63" t="s">
         <v>642</v>
       </c>
       <c r="B63" t="s">
         <v>39</v>
       </c>
       <c r="C63" t="s">
         <v>40</v>
       </c>
       <c r="D63" t="s">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>72</v>
       </c>
       <c r="F63">
         <v>1</v>
       </c>
       <c r="G63">
         <v>39251624</v>
       </c>
       <c r="H63" t="s">
@@ -25251,162 +25974,162 @@
       </c>
       <c r="O63"/>
       <c r="P63">
         <v>1</v>
       </c>
       <c r="Q63">
         <v>15</v>
       </c>
       <c r="R63" t="s">
         <v>146</v>
       </c>
       <c r="S63"/>
       <c r="T63" t="s">
         <v>646</v>
       </c>
       <c r="U63" t="s">
         <v>647</v>
       </c>
       <c r="V63" t="s">
         <v>648</v>
       </c>
       <c r="W63" t="s">
         <v>649</v>
       </c>
       <c r="X63" t="s">
-        <v>2666</v>
+        <v>2732</v>
       </c>
       <c r="Y63" t="s">
-        <v>2667</v>
+        <v>2733</v>
       </c>
       <c r="Z63" t="s">
-        <v>2668</v>
+        <v>2734</v>
       </c>
       <c r="AA63" t="s">
-        <v>2669</v>
+        <v>2735</v>
       </c>
       <c r="AB63" t="s">
-        <v>2670</v>
+        <v>2736</v>
       </c>
       <c r="AC63" t="s">
-        <v>2671</v>
+        <v>2737</v>
       </c>
       <c r="AD63" t="s">
-        <v>2672</v>
+        <v>2738</v>
       </c>
       <c r="AE63" t="s">
-        <v>2673</v>
+        <v>2739</v>
       </c>
       <c r="AF63" t="s">
-        <v>2674</v>
+        <v>2740</v>
       </c>
       <c r="AG63" t="s">
-        <v>2675</v>
+        <v>2741</v>
       </c>
       <c r="AH63" t="s">
-        <v>2676</v>
+        <v>2742</v>
       </c>
       <c r="AI63" t="s">
-        <v>2677</v>
+        <v>2743</v>
       </c>
       <c r="AJ63" t="s">
-        <v>2678</v>
+        <v>2744</v>
       </c>
       <c r="AK63" t="s">
-        <v>2679</v>
+        <v>2745</v>
       </c>
       <c r="AL63" t="s">
-        <v>2680</v>
+        <v>2746</v>
       </c>
       <c r="AM63" t="s">
-        <v>2681</v>
+        <v>2747</v>
       </c>
       <c r="AN63" t="s">
-        <v>2121</v>
+        <v>2188</v>
       </c>
       <c r="AO63" t="s">
-        <v>2682</v>
+        <v>2748</v>
       </c>
       <c r="AP63" t="s">
-        <v>2268</v>
+        <v>2334</v>
       </c>
       <c r="AQ63" t="s">
-        <v>2683</v>
+        <v>2749</v>
       </c>
       <c r="AR63" t="s">
-        <v>1281</v>
+        <v>1349</v>
       </c>
       <c r="AS63" t="s">
-        <v>2684</v>
+        <v>2750</v>
       </c>
       <c r="AT63" t="s">
-        <v>2685</v>
+        <v>2751</v>
       </c>
       <c r="AU63" t="s">
-        <v>2686</v>
+        <v>2752</v>
       </c>
       <c r="AV63" t="s">
-        <v>2687</v>
+        <v>2753</v>
       </c>
       <c r="AW63" t="s">
-        <v>2688</v>
+        <v>2754</v>
       </c>
       <c r="AX63" t="s">
-        <v>2689</v>
+        <v>2755</v>
       </c>
       <c r="AY63" t="s">
-        <v>2690</v>
+        <v>2756</v>
       </c>
       <c r="AZ63" t="s">
-        <v>2691</v>
+        <v>2757</v>
       </c>
       <c r="BA63" t="s">
-        <v>2692</v>
+        <v>2758</v>
       </c>
       <c r="BB63" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="BC63" t="s">
-        <v>2693</v>
+        <v>2759</v>
       </c>
       <c r="BD63" t="s">
-        <v>2694</v>
+        <v>2760</v>
       </c>
       <c r="BE63" t="s">
-        <v>2160</v>
+        <v>2226</v>
       </c>
       <c r="BF63" t="s">
-        <v>1460</v>
+        <v>1528</v>
       </c>
       <c r="BG63" t="s">
-        <v>1459</v>
+        <v>1527</v>
       </c>
       <c r="BH63" t="s">
-        <v>1301</v>
+        <v>1369</v>
       </c>
       <c r="BI63" t="s">
-        <v>2695</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="64" spans="1:187">
       <c r="A64" t="s">
         <v>650</v>
       </c>
       <c r="B64" t="s">
         <v>24</v>
       </c>
       <c r="C64" t="s">
         <v>25</v>
       </c>
       <c r="D64" t="s">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>72</v>
       </c>
       <c r="F64">
         <v>1</v>
       </c>
       <c r="G64">
         <v>39468350</v>
       </c>
       <c r="H64" t="s">
@@ -25428,195 +26151,195 @@
         <v>655</v>
       </c>
       <c r="N64" t="s">
         <v>656</v>
       </c>
       <c r="O64"/>
       <c r="P64"/>
       <c r="Q64"/>
       <c r="R64" t="s">
         <v>657</v>
       </c>
       <c r="S64"/>
       <c r="T64" t="s">
         <v>658</v>
       </c>
       <c r="U64" t="s">
         <v>659</v>
       </c>
       <c r="V64" t="s">
         <v>660</v>
       </c>
       <c r="W64" t="s">
         <v>661</v>
       </c>
       <c r="X64" t="s">
-        <v>2696</v>
+        <v>2762</v>
       </c>
       <c r="Y64" t="s">
-        <v>2697</v>
+        <v>2763</v>
       </c>
       <c r="Z64" t="s">
-        <v>2698</v>
+        <v>2764</v>
       </c>
       <c r="AA64" t="s">
-        <v>2699</v>
+        <v>2765</v>
       </c>
       <c r="AB64" t="s">
-        <v>2700</v>
+        <v>2766</v>
       </c>
       <c r="AC64" t="s">
-        <v>2701</v>
+        <v>2767</v>
       </c>
       <c r="AD64" t="s">
-        <v>2702</v>
+        <v>2768</v>
       </c>
       <c r="AE64" t="s">
-        <v>2703</v>
+        <v>2769</v>
       </c>
       <c r="AF64" t="s">
-        <v>2704</v>
+        <v>2770</v>
       </c>
       <c r="AG64" t="s">
-        <v>2705</v>
+        <v>2771</v>
       </c>
       <c r="AH64" t="s">
-        <v>2706</v>
+        <v>2772</v>
       </c>
       <c r="AI64" t="s">
-        <v>2707</v>
+        <v>2773</v>
       </c>
       <c r="AJ64" t="s">
-        <v>2708</v>
+        <v>2774</v>
       </c>
       <c r="AK64" t="s">
-        <v>2709</v>
+        <v>2775</v>
       </c>
       <c r="AL64" t="s">
-        <v>2710</v>
+        <v>2776</v>
       </c>
       <c r="AM64" t="s">
-        <v>2711</v>
+        <v>2777</v>
       </c>
       <c r="AN64" t="s">
-        <v>2712</v>
+        <v>2778</v>
       </c>
       <c r="AO64" t="s">
-        <v>2713</v>
+        <v>2779</v>
       </c>
       <c r="AP64" t="s">
-        <v>2714</v>
+        <v>2780</v>
       </c>
       <c r="AQ64" t="s">
-        <v>2715</v>
+        <v>2781</v>
       </c>
       <c r="AR64" t="s">
-        <v>2716</v>
+        <v>2782</v>
       </c>
       <c r="AS64" t="s">
-        <v>2717</v>
+        <v>2783</v>
       </c>
       <c r="AT64" t="s">
-        <v>2718</v>
+        <v>2784</v>
       </c>
       <c r="AU64" t="s">
-        <v>2719</v>
+        <v>2785</v>
       </c>
       <c r="AV64" t="s">
-        <v>2720</v>
+        <v>2786</v>
       </c>
       <c r="AW64" t="s">
-        <v>2721</v>
+        <v>2787</v>
       </c>
       <c r="AX64" t="s">
-        <v>2722</v>
+        <v>2788</v>
       </c>
       <c r="AY64" t="s">
-        <v>2723</v>
+        <v>2789</v>
       </c>
       <c r="AZ64" t="s">
-        <v>2724</v>
+        <v>2790</v>
       </c>
       <c r="BA64" t="s">
-        <v>1262</v>
+        <v>1330</v>
       </c>
       <c r="BB64" t="s">
-        <v>1866</v>
+        <v>1933</v>
       </c>
       <c r="BC64" t="s">
-        <v>2725</v>
+        <v>2791</v>
       </c>
       <c r="BD64" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="BE64" t="s">
-        <v>2726</v>
+        <v>2792</v>
       </c>
       <c r="BF64" t="s">
-        <v>1319</v>
+        <v>1387</v>
       </c>
       <c r="BG64" t="s">
-        <v>2727</v>
+        <v>2793</v>
       </c>
       <c r="BH64" t="s">
-        <v>2728</v>
+        <v>2794</v>
       </c>
       <c r="BI64" t="s">
-        <v>2729</v>
+        <v>2795</v>
       </c>
       <c r="BJ64" t="s">
-        <v>2730</v>
+        <v>2796</v>
       </c>
       <c r="BK64" t="s">
-        <v>2731</v>
+        <v>2797</v>
       </c>
       <c r="BL64" t="s">
-        <v>2732</v>
+        <v>2798</v>
       </c>
       <c r="BM64" t="s">
-        <v>2733</v>
+        <v>2799</v>
       </c>
       <c r="BN64" t="s">
-        <v>2734</v>
+        <v>2800</v>
       </c>
       <c r="BO64" t="s">
-        <v>2735</v>
+        <v>2801</v>
       </c>
       <c r="BP64" t="s">
-        <v>1587</v>
+        <v>1654</v>
       </c>
       <c r="BQ64" t="s">
-        <v>1574</v>
+        <v>1641</v>
       </c>
       <c r="BR64" t="s">
-        <v>1334</v>
+        <v>1402</v>
       </c>
       <c r="BS64" t="s">
-        <v>1459</v>
+        <v>1527</v>
       </c>
       <c r="BT64" t="s">
-        <v>1879</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="65" spans="1:187">
       <c r="A65" t="s">
         <v>662</v>
       </c>
       <c r="B65" t="s">
         <v>663</v>
       </c>
       <c r="C65" t="s">
         <v>664</v>
       </c>
       <c r="D65" t="s">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>27</v>
       </c>
       <c r="F65">
         <v>2</v>
       </c>
       <c r="G65">
         <v>39516053</v>
       </c>
       <c r="H65" t="s">
@@ -25638,66 +26361,66 @@
         <v>669</v>
       </c>
       <c r="N65" t="s">
         <v>670</v>
       </c>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65"/>
       <c r="R65" t="s">
         <v>671</v>
       </c>
       <c r="S65"/>
       <c r="T65" t="s">
         <v>672</v>
       </c>
       <c r="U65" t="s">
         <v>327</v>
       </c>
       <c r="V65" t="s">
         <v>328</v>
       </c>
       <c r="W65" t="s">
         <v>673</v>
       </c>
       <c r="X65" t="s">
-        <v>2736</v>
+        <v>2802</v>
       </c>
       <c r="Y65" t="s">
-        <v>2737</v>
+        <v>2803</v>
       </c>
       <c r="Z65" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AA65" t="s">
-        <v>1628</v>
+        <v>1695</v>
       </c>
       <c r="AB65" t="s">
-        <v>1948</v>
+        <v>2015</v>
       </c>
       <c r="AC65" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="66" spans="1:187">
       <c r="A66" t="s">
         <v>674</v>
       </c>
       <c r="B66" t="s">
         <v>675</v>
       </c>
       <c r="C66" t="s">
         <v>676</v>
       </c>
       <c r="D66" t="s">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>41</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
         <v>677</v>
       </c>
@@ -25717,117 +26440,117 @@
       <c r="N66" t="s">
         <v>679</v>
       </c>
       <c r="O66"/>
       <c r="P66"/>
       <c r="Q66"/>
       <c r="R66" t="s">
         <v>65</v>
       </c>
       <c r="S66" t="s">
         <v>680</v>
       </c>
       <c r="T66" t="s">
         <v>681</v>
       </c>
       <c r="U66" t="s">
         <v>682</v>
       </c>
       <c r="V66" t="s">
         <v>173</v>
       </c>
       <c r="W66" t="s">
         <v>683</v>
       </c>
       <c r="X66" t="s">
-        <v>2738</v>
+        <v>2804</v>
       </c>
       <c r="Y66" t="s">
-        <v>2739</v>
+        <v>2805</v>
       </c>
       <c r="Z66" t="s">
-        <v>2740</v>
+        <v>2806</v>
       </c>
       <c r="AA66" t="s">
-        <v>2741</v>
+        <v>2807</v>
       </c>
       <c r="AB66" t="s">
-        <v>2742</v>
+        <v>2808</v>
       </c>
       <c r="AC66" t="s">
-        <v>2743</v>
+        <v>2809</v>
       </c>
       <c r="AD66" t="s">
-        <v>2744</v>
+        <v>2810</v>
       </c>
       <c r="AE66" t="s">
-        <v>1506</v>
+        <v>1574</v>
       </c>
       <c r="AF66" t="s">
-        <v>2745</v>
+        <v>2811</v>
       </c>
       <c r="AG66" t="s">
-        <v>1510</v>
+        <v>1578</v>
       </c>
       <c r="AH66" t="s">
-        <v>1365</v>
+        <v>1433</v>
       </c>
       <c r="AI66" t="s">
-        <v>1512</v>
+        <v>1580</v>
       </c>
       <c r="AJ66" t="s">
-        <v>1361</v>
+        <v>1429</v>
       </c>
       <c r="AK66" t="s">
-        <v>1509</v>
+        <v>1577</v>
       </c>
       <c r="AL66" t="s">
-        <v>2746</v>
+        <v>2812</v>
       </c>
       <c r="AM66" t="s">
-        <v>1507</v>
+        <v>1575</v>
       </c>
       <c r="AN66" t="s">
-        <v>2747</v>
+        <v>2813</v>
       </c>
       <c r="AO66" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AP66" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AQ66" t="s">
-        <v>2748</v>
+        <v>2814</v>
       </c>
       <c r="AR66" t="s">
-        <v>1335</v>
+        <v>1403</v>
       </c>
       <c r="AS66" t="s">
-        <v>1324</v>
+        <v>1392</v>
       </c>
       <c r="AT66" t="s">
-        <v>1580</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="67" spans="1:187">
       <c r="A67" t="s">
         <v>684</v>
       </c>
       <c r="B67" t="s">
         <v>446</v>
       </c>
       <c r="C67" t="s">
         <v>447</v>
       </c>
       <c r="D67" t="s">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>72</v>
       </c>
       <c r="F67">
         <v>1</v>
       </c>
       <c r="G67">
         <v>39747487</v>
       </c>
       <c r="H67" t="s">
@@ -25849,183 +26572,183 @@
         <v>168</v>
       </c>
       <c r="N67" t="s">
         <v>687</v>
       </c>
       <c r="O67"/>
       <c r="P67"/>
       <c r="Q67"/>
       <c r="R67" t="s">
         <v>170</v>
       </c>
       <c r="S67"/>
       <c r="T67" t="s">
         <v>688</v>
       </c>
       <c r="U67" t="s">
         <v>453</v>
       </c>
       <c r="V67" t="s">
         <v>408</v>
       </c>
       <c r="W67" t="s">
         <v>689</v>
       </c>
       <c r="X67" t="s">
-        <v>2210</v>
+        <v>2276</v>
       </c>
       <c r="Y67" t="s">
-        <v>2237</v>
+        <v>2303</v>
       </c>
       <c r="Z67" t="s">
-        <v>2238</v>
+        <v>2304</v>
       </c>
       <c r="AA67" t="s">
-        <v>2749</v>
+        <v>2815</v>
       </c>
       <c r="AB67" t="s">
-        <v>2750</v>
+        <v>2816</v>
       </c>
       <c r="AC67" t="s">
-        <v>2751</v>
+        <v>2817</v>
       </c>
       <c r="AD67" t="s">
-        <v>2752</v>
+        <v>2818</v>
       </c>
       <c r="AE67" t="s">
-        <v>2753</v>
+        <v>2819</v>
       </c>
       <c r="AF67" t="s">
-        <v>2754</v>
+        <v>2820</v>
       </c>
       <c r="AG67" t="s">
-        <v>2755</v>
+        <v>2821</v>
       </c>
       <c r="AH67" t="s">
-        <v>2054</v>
+        <v>2121</v>
       </c>
       <c r="AI67" t="s">
-        <v>2245</v>
+        <v>2311</v>
       </c>
       <c r="AJ67" t="s">
-        <v>2246</v>
+        <v>2312</v>
       </c>
       <c r="AK67" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="AL67" t="s">
-        <v>2176</v>
+        <v>2242</v>
       </c>
       <c r="AM67" t="s">
-        <v>2756</v>
+        <v>2822</v>
       </c>
       <c r="AN67" t="s">
-        <v>2757</v>
+        <v>2823</v>
       </c>
       <c r="AO67" t="s">
-        <v>2758</v>
+        <v>2824</v>
       </c>
       <c r="AP67" t="s">
-        <v>2759</v>
+        <v>2825</v>
       </c>
       <c r="AQ67" t="s">
-        <v>2252</v>
+        <v>2318</v>
       </c>
       <c r="AR67" t="s">
-        <v>2253</v>
+        <v>2319</v>
       </c>
       <c r="AS67" t="s">
-        <v>2333</v>
+        <v>2320</v>
       </c>
       <c r="AT67" t="s">
-        <v>2760</v>
+        <v>2826</v>
       </c>
       <c r="AU67" t="s">
-        <v>2761</v>
+        <v>2827</v>
       </c>
       <c r="AV67" t="s">
-        <v>2762</v>
+        <v>2828</v>
       </c>
       <c r="AW67" t="s">
-        <v>2763</v>
+        <v>2829</v>
       </c>
       <c r="AX67" t="s">
-        <v>2764</v>
+        <v>2830</v>
       </c>
       <c r="AY67" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AZ67" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="BA67" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="BB67" t="s">
-        <v>2765</v>
+        <v>2831</v>
       </c>
       <c r="BC67" t="s">
-        <v>2116</v>
+        <v>2183</v>
       </c>
       <c r="BD67" t="s">
-        <v>1456</v>
+        <v>1524</v>
       </c>
       <c r="BE67" t="s">
-        <v>1459</v>
+        <v>1527</v>
       </c>
       <c r="BF67" t="s">
-        <v>1460</v>
+        <v>1528</v>
       </c>
       <c r="BG67" t="s">
-        <v>1761</v>
+        <v>1828</v>
       </c>
       <c r="BH67" t="s">
-        <v>1454</v>
+        <v>1522</v>
       </c>
       <c r="BI67" t="s">
-        <v>1759</v>
+        <v>1826</v>
       </c>
       <c r="BJ67" t="s">
-        <v>1690</v>
+        <v>1757</v>
       </c>
       <c r="BK67" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="BL67" t="s">
-        <v>2071</v>
+        <v>2138</v>
       </c>
       <c r="BM67" t="s">
-        <v>2072</v>
+        <v>2139</v>
       </c>
       <c r="BN67" t="s">
-        <v>2256</v>
+        <v>2322</v>
       </c>
       <c r="BO67" t="s">
-        <v>2766</v>
+        <v>2832</v>
       </c>
       <c r="BP67" t="s">
-        <v>2767</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="68" spans="1:187">
       <c r="A68" t="s">
         <v>690</v>
       </c>
       <c r="B68" t="s">
         <v>517</v>
       </c>
       <c r="C68" t="s">
         <v>518</v>
       </c>
       <c r="D68" t="s">
         <v>82</v>
       </c>
       <c r="E68" t="s">
         <v>72</v>
       </c>
       <c r="F68">
         <v>1</v>
       </c>
       <c r="G68">
         <v>39890954</v>
       </c>
       <c r="H68" t="s">
@@ -26047,183 +26770,183 @@
         <v>542</v>
       </c>
       <c r="N68" t="s">
         <v>693</v>
       </c>
       <c r="O68"/>
       <c r="P68"/>
       <c r="Q68"/>
       <c r="R68" t="s">
         <v>544</v>
       </c>
       <c r="S68"/>
       <c r="T68" t="s">
         <v>694</v>
       </c>
       <c r="U68" t="s">
         <v>695</v>
       </c>
       <c r="V68" t="s">
         <v>696</v>
       </c>
       <c r="W68" t="s">
         <v>697</v>
       </c>
       <c r="X68" t="s">
-        <v>2768</v>
+        <v>2834</v>
       </c>
       <c r="Y68" t="s">
-        <v>2769</v>
+        <v>2835</v>
       </c>
       <c r="Z68" t="s">
-        <v>2770</v>
+        <v>2836</v>
       </c>
       <c r="AA68" t="s">
-        <v>2771</v>
+        <v>2837</v>
       </c>
       <c r="AB68" t="s">
-        <v>2772</v>
+        <v>2838</v>
       </c>
       <c r="AC68" t="s">
-        <v>2773</v>
+        <v>2839</v>
       </c>
       <c r="AD68" t="s">
-        <v>2774</v>
+        <v>2840</v>
       </c>
       <c r="AE68" t="s">
-        <v>2775</v>
+        <v>2841</v>
       </c>
       <c r="AF68" t="s">
+        <v>2842</v>
+      </c>
+      <c r="AG68" t="s">
         <v>2776</v>
       </c>
-      <c r="AG68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH68" t="s">
-        <v>2777</v>
+        <v>2843</v>
       </c>
       <c r="AI68" t="s">
-        <v>2778</v>
+        <v>2844</v>
       </c>
       <c r="AJ68" t="s">
-        <v>2779</v>
+        <v>2845</v>
       </c>
       <c r="AK68" t="s">
-        <v>2780</v>
+        <v>2846</v>
       </c>
       <c r="AL68" t="s">
-        <v>2781</v>
+        <v>2847</v>
       </c>
       <c r="AM68" t="s">
-        <v>2782</v>
+        <v>2848</v>
       </c>
       <c r="AN68" t="s">
-        <v>2783</v>
+        <v>2849</v>
       </c>
       <c r="AO68" t="s">
-        <v>2394</v>
+        <v>2459</v>
       </c>
       <c r="AP68" t="s">
-        <v>2784</v>
+        <v>2850</v>
       </c>
       <c r="AQ68" t="s">
-        <v>2785</v>
+        <v>2851</v>
       </c>
       <c r="AR68" t="s">
-        <v>2786</v>
+        <v>2852</v>
       </c>
       <c r="AS68" t="s">
-        <v>2787</v>
+        <v>2853</v>
       </c>
       <c r="AT68" t="s">
-        <v>2788</v>
+        <v>2854</v>
       </c>
       <c r="AU68" t="s">
-        <v>2789</v>
+        <v>2855</v>
       </c>
       <c r="AV68" t="s">
-        <v>2790</v>
+        <v>2856</v>
       </c>
       <c r="AW68" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AX68" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AY68" t="s">
-        <v>2791</v>
+        <v>2857</v>
       </c>
       <c r="AZ68" t="s">
-        <v>2792</v>
+        <v>2858</v>
       </c>
       <c r="BA68" t="s">
-        <v>2793</v>
+        <v>2859</v>
       </c>
       <c r="BB68" t="s">
-        <v>1800</v>
+        <v>1867</v>
       </c>
       <c r="BC68" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="BD68" t="s">
-        <v>2794</v>
+        <v>2860</v>
       </c>
       <c r="BE68" t="s">
-        <v>1491</v>
+        <v>1559</v>
       </c>
       <c r="BF68" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="BG68" t="s">
-        <v>1460</v>
+        <v>1528</v>
       </c>
       <c r="BH68" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="BI68" t="s">
-        <v>1383</v>
+        <v>1451</v>
       </c>
       <c r="BJ68" t="s">
-        <v>2795</v>
+        <v>2861</v>
       </c>
       <c r="BK68" t="s">
-        <v>2796</v>
+        <v>2862</v>
       </c>
       <c r="BL68" t="s">
-        <v>2160</v>
+        <v>2226</v>
       </c>
       <c r="BM68" t="s">
-        <v>1583</v>
+        <v>1650</v>
       </c>
       <c r="BN68" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="BO68" t="s">
-        <v>1332</v>
+        <v>1400</v>
       </c>
       <c r="BP68" t="s">
-        <v>2797</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="69" spans="1:187">
       <c r="A69" t="s">
         <v>698</v>
       </c>
       <c r="B69" t="s">
         <v>397</v>
       </c>
       <c r="C69" t="s">
         <v>398</v>
       </c>
       <c r="D69" t="s">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>27</v>
       </c>
       <c r="F69">
         <v>2</v>
       </c>
       <c r="G69">
         <v>40011163</v>
       </c>
       <c r="H69" t="s">
@@ -26245,99 +26968,99 @@
         <v>703</v>
       </c>
       <c r="N69" t="s">
         <v>704</v>
       </c>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69"/>
       <c r="R69" t="s">
         <v>705</v>
       </c>
       <c r="S69"/>
       <c r="T69" t="s">
         <v>706</v>
       </c>
       <c r="U69" t="s">
         <v>707</v>
       </c>
       <c r="V69" t="s">
         <v>708</v>
       </c>
       <c r="W69" t="s">
         <v>709</v>
       </c>
       <c r="X69" t="s">
-        <v>2798</v>
+        <v>2864</v>
       </c>
       <c r="Y69" t="s">
-        <v>2799</v>
+        <v>2865</v>
       </c>
       <c r="Z69" t="s">
-        <v>2178</v>
+        <v>2244</v>
       </c>
       <c r="AA69" t="s">
-        <v>2177</v>
+        <v>2243</v>
       </c>
       <c r="AB69" t="s">
-        <v>2176</v>
+        <v>2242</v>
       </c>
       <c r="AC69" t="s">
-        <v>2182</v>
+        <v>2248</v>
       </c>
       <c r="AD69" t="s">
-        <v>2800</v>
+        <v>2866</v>
       </c>
       <c r="AE69" t="s">
-        <v>2801</v>
+        <v>2867</v>
       </c>
       <c r="AF69" t="s">
-        <v>2802</v>
+        <v>2868</v>
       </c>
       <c r="AG69" t="s">
-        <v>2803</v>
+        <v>2869</v>
       </c>
       <c r="AH69" t="s">
-        <v>2804</v>
+        <v>2870</v>
       </c>
       <c r="AI69" t="s">
-        <v>2805</v>
+        <v>2871</v>
       </c>
       <c r="AJ69" t="s">
-        <v>2806</v>
+        <v>2872</v>
       </c>
       <c r="AK69" t="s">
-        <v>2186</v>
+        <v>2252</v>
       </c>
       <c r="AL69" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AM69" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AN69" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="70" spans="1:187">
       <c r="A70" t="s">
         <v>710</v>
       </c>
       <c r="B70" t="s">
         <v>152</v>
       </c>
       <c r="C70" t="s">
         <v>176</v>
       </c>
       <c r="D70" t="s">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>72</v>
       </c>
       <c r="F70">
         <v>1</v>
       </c>
       <c r="G70">
         <v>40033019</v>
       </c>
       <c r="H70" t="s">
@@ -26359,141 +27082,141 @@
         <v>388</v>
       </c>
       <c r="N70" t="s">
         <v>713</v>
       </c>
       <c r="O70"/>
       <c r="P70"/>
       <c r="Q70"/>
       <c r="R70" t="s">
         <v>391</v>
       </c>
       <c r="S70"/>
       <c r="T70" t="s">
         <v>714</v>
       </c>
       <c r="U70" t="s">
         <v>715</v>
       </c>
       <c r="V70" t="s">
         <v>716</v>
       </c>
       <c r="W70" t="s">
         <v>717</v>
       </c>
       <c r="X70" t="s">
-        <v>2807</v>
+        <v>2873</v>
       </c>
       <c r="Y70" t="s">
-        <v>2808</v>
+        <v>2874</v>
       </c>
       <c r="Z70" t="s">
-        <v>2809</v>
+        <v>2875</v>
       </c>
       <c r="AA70" t="s">
-        <v>2810</v>
+        <v>2876</v>
       </c>
       <c r="AB70" t="s">
-        <v>2811</v>
+        <v>2877</v>
       </c>
       <c r="AC70" t="s">
-        <v>2812</v>
+        <v>2878</v>
       </c>
       <c r="AD70" t="s">
-        <v>2813</v>
+        <v>2879</v>
       </c>
       <c r="AE70" t="s">
-        <v>2814</v>
+        <v>2880</v>
       </c>
       <c r="AF70" t="s">
-        <v>2815</v>
+        <v>2881</v>
       </c>
       <c r="AG70" t="s">
-        <v>1654</v>
+        <v>1721</v>
       </c>
       <c r="AH70" t="s">
-        <v>2816</v>
+        <v>2882</v>
       </c>
       <c r="AI70" t="s">
-        <v>1474</v>
+        <v>1542</v>
       </c>
       <c r="AJ70" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AK70" t="s">
-        <v>1655</v>
+        <v>1722</v>
       </c>
       <c r="AL70" t="s">
-        <v>2817</v>
+        <v>2883</v>
       </c>
       <c r="AM70" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AN70" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AO70" t="s">
-        <v>2818</v>
+        <v>2884</v>
       </c>
       <c r="AP70" t="s">
-        <v>2112</v>
+        <v>2179</v>
       </c>
       <c r="AQ70" t="s">
-        <v>1870</v>
+        <v>1937</v>
       </c>
       <c r="AR70" t="s">
-        <v>1874</v>
+        <v>1941</v>
       </c>
       <c r="AS70" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="AT70" t="s">
-        <v>2819</v>
+        <v>2885</v>
       </c>
       <c r="AU70" t="s">
-        <v>2820</v>
+        <v>2886</v>
       </c>
       <c r="AV70" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="AW70" t="s">
-        <v>1696</v>
+        <v>1763</v>
       </c>
       <c r="AX70" t="s">
-        <v>1334</v>
+        <v>1402</v>
       </c>
       <c r="AY70" t="s">
-        <v>2821</v>
+        <v>2887</v>
       </c>
       <c r="AZ70" t="s">
-        <v>1583</v>
+        <v>1650</v>
       </c>
       <c r="BA70" t="s">
-        <v>2822</v>
+        <v>2888</v>
       </c>
       <c r="BB70" t="s">
-        <v>2458</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="71" spans="1:187">
       <c r="A71" t="s">
         <v>718</v>
       </c>
       <c r="B71" t="s">
         <v>621</v>
       </c>
       <c r="C71" t="s">
         <v>719</v>
       </c>
       <c r="D71" t="s">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>72</v>
       </c>
       <c r="F71">
         <v>1</v>
       </c>
       <c r="G71">
         <v>40050611</v>
       </c>
       <c r="H71" t="s">
@@ -26519,222 +27242,222 @@
       </c>
       <c r="O71"/>
       <c r="P71">
         <v>1</v>
       </c>
       <c r="Q71">
         <v>16</v>
       </c>
       <c r="R71" t="s">
         <v>146</v>
       </c>
       <c r="S71"/>
       <c r="T71" t="s">
         <v>626</v>
       </c>
       <c r="U71" t="s">
         <v>627</v>
       </c>
       <c r="V71" t="s">
         <v>408</v>
       </c>
       <c r="W71" t="s">
         <v>723</v>
       </c>
       <c r="X71" t="s">
-        <v>2209</v>
+        <v>2275</v>
       </c>
       <c r="Y71" t="s">
-        <v>2211</v>
+        <v>2277</v>
       </c>
       <c r="Z71" t="s">
-        <v>2823</v>
+        <v>2889</v>
       </c>
       <c r="AA71" t="s">
-        <v>2824</v>
+        <v>2890</v>
       </c>
       <c r="AB71" t="s">
-        <v>2825</v>
+        <v>2891</v>
       </c>
       <c r="AC71" t="s">
-        <v>2826</v>
+        <v>2892</v>
       </c>
       <c r="AD71" t="s">
-        <v>2827</v>
+        <v>2893</v>
       </c>
       <c r="AE71" t="s">
-        <v>2828</v>
+        <v>2894</v>
       </c>
       <c r="AF71" t="s">
-        <v>2829</v>
+        <v>2895</v>
       </c>
       <c r="AG71" t="s">
-        <v>2830</v>
+        <v>2896</v>
       </c>
       <c r="AH71" t="s">
-        <v>2831</v>
+        <v>2897</v>
       </c>
       <c r="AI71" t="s">
-        <v>2832</v>
+        <v>2898</v>
       </c>
       <c r="AJ71" t="s">
-        <v>2833</v>
+        <v>2899</v>
       </c>
       <c r="AK71" t="s">
-        <v>2834</v>
+        <v>2900</v>
       </c>
       <c r="AL71" t="s">
-        <v>2835</v>
+        <v>2901</v>
       </c>
       <c r="AM71" t="s">
-        <v>2634</v>
+        <v>2700</v>
       </c>
       <c r="AN71" t="s">
-        <v>2054</v>
+        <v>2121</v>
       </c>
       <c r="AO71" t="s">
-        <v>2635</v>
+        <v>2701</v>
       </c>
       <c r="AP71" t="s">
-        <v>2247</v>
+        <v>2313</v>
       </c>
       <c r="AQ71" t="s">
-        <v>1734</v>
+        <v>1801</v>
       </c>
       <c r="AR71" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AS71" t="s">
-        <v>2176</v>
+        <v>2242</v>
       </c>
       <c r="AT71" t="s">
-        <v>2836</v>
+        <v>2902</v>
       </c>
       <c r="AU71" t="s">
-        <v>2837</v>
+        <v>2903</v>
       </c>
       <c r="AV71" t="s">
-        <v>2838</v>
+        <v>2904</v>
       </c>
       <c r="AW71" t="s">
-        <v>2839</v>
+        <v>2905</v>
       </c>
       <c r="AX71" t="s">
-        <v>2840</v>
+        <v>2906</v>
       </c>
       <c r="AY71" t="s">
-        <v>2643</v>
+        <v>2709</v>
       </c>
       <c r="AZ71" t="s">
-        <v>2644</v>
+        <v>2710</v>
       </c>
       <c r="BA71" t="s">
-        <v>2640</v>
+        <v>2706</v>
       </c>
       <c r="BB71" t="s">
-        <v>2641</v>
+        <v>2707</v>
       </c>
       <c r="BC71" t="s">
-        <v>2642</v>
+        <v>2708</v>
       </c>
       <c r="BD71" t="s">
-        <v>2645</v>
+        <v>2711</v>
       </c>
       <c r="BE71" t="s">
-        <v>2646</v>
+        <v>2712</v>
       </c>
       <c r="BF71" t="s">
-        <v>2647</v>
+        <v>2713</v>
       </c>
       <c r="BG71" t="s">
-        <v>2648</v>
+        <v>2714</v>
       </c>
       <c r="BH71" t="s">
-        <v>2649</v>
+        <v>2715</v>
       </c>
       <c r="BI71" t="s">
-        <v>2650</v>
+        <v>2716</v>
       </c>
       <c r="BJ71" t="s">
-        <v>2651</v>
+        <v>2717</v>
       </c>
       <c r="BK71" t="s">
-        <v>2652</v>
+        <v>2718</v>
       </c>
       <c r="BL71" t="s">
-        <v>2653</v>
+        <v>2719</v>
       </c>
       <c r="BM71" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="BN71" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="BO71" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="BP71" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="BQ71" t="s">
-        <v>2841</v>
+        <v>2907</v>
       </c>
       <c r="BR71" t="s">
-        <v>1690</v>
+        <v>1757</v>
       </c>
       <c r="BS71" t="s">
-        <v>1638</v>
+        <v>1705</v>
       </c>
       <c r="BT71" t="s">
-        <v>1761</v>
+        <v>1828</v>
       </c>
       <c r="BU71" t="s">
-        <v>1454</v>
+        <v>1522</v>
       </c>
       <c r="BV71" t="s">
-        <v>1759</v>
+        <v>1826</v>
       </c>
       <c r="BW71" t="s">
-        <v>1456</v>
+        <v>1524</v>
       </c>
       <c r="BX71" t="s">
-        <v>1459</v>
+        <v>1527</v>
       </c>
       <c r="BY71" t="s">
-        <v>2116</v>
+        <v>2183</v>
       </c>
       <c r="BZ71" t="s">
-        <v>1455</v>
+        <v>1523</v>
       </c>
       <c r="CA71" t="s">
-        <v>2160</v>
+        <v>2226</v>
       </c>
       <c r="CB71" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="CC71" t="s">
-        <v>2071</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="72" spans="1:187">
       <c r="A72" t="s">
         <v>724</v>
       </c>
       <c r="B72" t="s">
         <v>675</v>
       </c>
       <c r="C72" t="s">
         <v>676</v>
       </c>
       <c r="D72" t="s">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>27</v>
       </c>
       <c r="F72">
         <v>2</v>
       </c>
       <c r="G72">
         <v>40030157</v>
       </c>
       <c r="H72" t="s">
@@ -26756,63 +27479,63 @@
         <v>729</v>
       </c>
       <c r="N72" t="s">
         <v>730</v>
       </c>
       <c r="O72"/>
       <c r="P72"/>
       <c r="Q72"/>
       <c r="R72" t="s">
         <v>731</v>
       </c>
       <c r="S72"/>
       <c r="T72" t="s">
         <v>732</v>
       </c>
       <c r="U72" t="s">
         <v>125</v>
       </c>
       <c r="V72" t="s">
         <v>173</v>
       </c>
       <c r="W72" t="s">
         <v>733</v>
       </c>
       <c r="X72" t="s">
-        <v>2842</v>
+        <v>2908</v>
       </c>
       <c r="Y72" t="s">
-        <v>1361</v>
+        <v>1429</v>
       </c>
       <c r="Z72" t="s">
-        <v>1509</v>
+        <v>1577</v>
       </c>
       <c r="AA72" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AB72" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="73" spans="1:187">
       <c r="A73" t="s">
         <v>734</v>
       </c>
       <c r="B73" t="s">
         <v>621</v>
       </c>
       <c r="C73" t="s">
         <v>719</v>
       </c>
       <c r="D73" t="s">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>735</v>
       </c>
       <c r="F73">
         <v>2</v>
       </c>
       <c r="G73">
         <v>40148352</v>
       </c>
       <c r="H73" t="s">
@@ -26838,93 +27561,93 @@
       </c>
       <c r="O73"/>
       <c r="P73">
         <v>1</v>
       </c>
       <c r="Q73">
         <v>16</v>
       </c>
       <c r="R73" t="s">
         <v>146</v>
       </c>
       <c r="S73"/>
       <c r="T73" t="s">
         <v>626</v>
       </c>
       <c r="U73" t="s">
         <v>627</v>
       </c>
       <c r="V73" t="s">
         <v>408</v>
       </c>
       <c r="W73" t="s">
         <v>739</v>
       </c>
       <c r="X73" t="s">
-        <v>2843</v>
+        <v>2909</v>
       </c>
       <c r="Y73" t="s">
-        <v>2844</v>
+        <v>2910</v>
       </c>
       <c r="Z73" t="s">
-        <v>2635</v>
+        <v>2701</v>
       </c>
       <c r="AA73" t="s">
-        <v>2247</v>
+        <v>2313</v>
       </c>
       <c r="AB73" t="s">
-        <v>1734</v>
+        <v>1801</v>
       </c>
       <c r="AC73" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AD73" t="s">
-        <v>2176</v>
+        <v>2242</v>
       </c>
       <c r="AE73" t="s">
-        <v>2845</v>
+        <v>2911</v>
       </c>
       <c r="AF73" t="s">
-        <v>2637</v>
+        <v>2703</v>
       </c>
       <c r="AG73" t="s">
-        <v>2846</v>
+        <v>2912</v>
       </c>
       <c r="AH73" t="s">
-        <v>2847</v>
+        <v>2913</v>
       </c>
       <c r="AI73" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AJ73" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AK73" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AL73" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="74" spans="1:187">
       <c r="A74" t="s">
         <v>740</v>
       </c>
       <c r="B74" t="s">
         <v>741</v>
       </c>
       <c r="C74" t="s">
         <v>742</v>
       </c>
       <c r="D74" t="s">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>72</v>
       </c>
       <c r="F74">
         <v>1</v>
       </c>
       <c r="G74">
         <v>40240327</v>
       </c>
       <c r="H74" t="s">
@@ -26950,291 +27673,291 @@
       </c>
       <c r="O74"/>
       <c r="P74">
         <v>1</v>
       </c>
       <c r="Q74">
         <v>16</v>
       </c>
       <c r="R74" t="s">
         <v>146</v>
       </c>
       <c r="S74"/>
       <c r="T74" t="s">
         <v>746</v>
       </c>
       <c r="U74" t="s">
         <v>747</v>
       </c>
       <c r="V74" t="s">
         <v>556</v>
       </c>
       <c r="W74" t="s">
         <v>748</v>
       </c>
       <c r="X74" t="s">
-        <v>2848</v>
+        <v>2914</v>
       </c>
       <c r="Y74" t="s">
-        <v>2849</v>
+        <v>2915</v>
       </c>
       <c r="Z74" t="s">
-        <v>2850</v>
+        <v>2916</v>
       </c>
       <c r="AA74" t="s">
-        <v>2851</v>
+        <v>2917</v>
       </c>
       <c r="AB74" t="s">
-        <v>2852</v>
+        <v>2918</v>
       </c>
       <c r="AC74" t="s">
-        <v>2853</v>
+        <v>2919</v>
       </c>
       <c r="AD74" t="s">
-        <v>2854</v>
+        <v>2920</v>
       </c>
       <c r="AE74" t="s">
-        <v>2855</v>
+        <v>2921</v>
       </c>
       <c r="AF74" t="s">
-        <v>2856</v>
+        <v>2922</v>
       </c>
       <c r="AG74" t="s">
-        <v>2857</v>
+        <v>2923</v>
       </c>
       <c r="AH74" t="s">
-        <v>2858</v>
+        <v>2924</v>
       </c>
       <c r="AI74" t="s">
-        <v>2859</v>
+        <v>2925</v>
       </c>
       <c r="AJ74" t="s">
-        <v>2860</v>
+        <v>2926</v>
       </c>
       <c r="AK74" t="s">
-        <v>2861</v>
+        <v>2927</v>
       </c>
       <c r="AL74" t="s">
-        <v>2862</v>
+        <v>2928</v>
       </c>
       <c r="AM74" t="s">
-        <v>2863</v>
+        <v>2929</v>
       </c>
       <c r="AN74" t="s">
-        <v>2864</v>
+        <v>2930</v>
       </c>
       <c r="AO74" t="s">
-        <v>2865</v>
+        <v>2931</v>
       </c>
       <c r="AP74" t="s">
-        <v>2866</v>
+        <v>2932</v>
       </c>
       <c r="AQ74" t="s">
-        <v>2867</v>
+        <v>2933</v>
       </c>
       <c r="AR74" t="s">
-        <v>2868</v>
+        <v>2934</v>
       </c>
       <c r="AS74" t="s">
-        <v>2869</v>
+        <v>2935</v>
       </c>
       <c r="AT74" t="s">
-        <v>2870</v>
+        <v>2936</v>
       </c>
       <c r="AU74" t="s">
-        <v>2871</v>
+        <v>2937</v>
       </c>
       <c r="AV74" t="s">
-        <v>2872</v>
+        <v>2938</v>
       </c>
       <c r="AW74" t="s">
-        <v>2873</v>
+        <v>2939</v>
       </c>
       <c r="AX74" t="s">
-        <v>2874</v>
+        <v>2940</v>
       </c>
       <c r="AY74" t="s">
-        <v>2875</v>
+        <v>2941</v>
       </c>
       <c r="AZ74" t="s">
-        <v>2876</v>
+        <v>2942</v>
       </c>
       <c r="BA74" t="s">
-        <v>2877</v>
+        <v>2943</v>
       </c>
       <c r="BB74" t="s">
-        <v>2878</v>
+        <v>2944</v>
       </c>
       <c r="BC74" t="s">
-        <v>2879</v>
+        <v>2945</v>
       </c>
       <c r="BD74" t="s">
-        <v>2880</v>
+        <v>2946</v>
       </c>
       <c r="BE74" t="s">
-        <v>2881</v>
+        <v>2947</v>
       </c>
       <c r="BF74" t="s">
-        <v>2882</v>
+        <v>2948</v>
       </c>
       <c r="BG74" t="s">
-        <v>2883</v>
+        <v>2949</v>
       </c>
       <c r="BH74" t="s">
-        <v>2884</v>
+        <v>2950</v>
       </c>
       <c r="BI74" t="s">
-        <v>2885</v>
+        <v>2951</v>
       </c>
       <c r="BJ74" t="s">
-        <v>2886</v>
+        <v>2952</v>
       </c>
       <c r="BK74" t="s">
-        <v>2887</v>
+        <v>2953</v>
       </c>
       <c r="BL74" t="s">
-        <v>2888</v>
+        <v>2954</v>
       </c>
       <c r="BM74" t="s">
-        <v>2889</v>
+        <v>2955</v>
       </c>
       <c r="BN74" t="s">
-        <v>2890</v>
+        <v>2956</v>
       </c>
       <c r="BO74" t="s">
-        <v>2394</v>
+        <v>2459</v>
       </c>
       <c r="BP74" t="s">
-        <v>2176</v>
+        <v>2242</v>
       </c>
       <c r="BQ74" t="s">
-        <v>2493</v>
+        <v>2559</v>
       </c>
       <c r="BR74" t="s">
-        <v>2891</v>
+        <v>2957</v>
       </c>
       <c r="BS74" t="s">
-        <v>2892</v>
+        <v>2958</v>
       </c>
       <c r="BT74" t="s">
-        <v>2893</v>
+        <v>2959</v>
       </c>
       <c r="BU74" t="s">
-        <v>2894</v>
+        <v>2960</v>
       </c>
       <c r="BV74" t="s">
-        <v>2895</v>
+        <v>2961</v>
       </c>
       <c r="BW74" t="s">
-        <v>2896</v>
+        <v>2962</v>
       </c>
       <c r="BX74" t="s">
-        <v>2897</v>
+        <v>2963</v>
       </c>
       <c r="BY74" t="s">
-        <v>2898</v>
+        <v>2964</v>
       </c>
       <c r="BZ74" t="s">
-        <v>2899</v>
+        <v>2965</v>
       </c>
       <c r="CA74" t="s">
-        <v>2900</v>
+        <v>2966</v>
       </c>
       <c r="CB74" t="s">
-        <v>2901</v>
+        <v>2967</v>
       </c>
       <c r="CC74" t="s">
-        <v>2902</v>
+        <v>2968</v>
       </c>
       <c r="CD74" t="s">
-        <v>2903</v>
+        <v>2969</v>
       </c>
       <c r="CE74" t="s">
-        <v>2904</v>
+        <v>2970</v>
       </c>
       <c r="CF74" t="s">
-        <v>2905</v>
+        <v>2971</v>
       </c>
       <c r="CG74" t="s">
-        <v>2906</v>
+        <v>2972</v>
       </c>
       <c r="CH74" t="s">
-        <v>2907</v>
+        <v>2973</v>
       </c>
       <c r="CI74" t="s">
-        <v>2908</v>
+        <v>2974</v>
       </c>
       <c r="CJ74" t="s">
-        <v>2909</v>
+        <v>2975</v>
       </c>
       <c r="CK74" t="s">
-        <v>2614</v>
+        <v>2680</v>
       </c>
       <c r="CL74" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="CM74" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="CN74" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="CO74" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="CP74" t="s">
-        <v>2910</v>
+        <v>2976</v>
       </c>
       <c r="CQ74" t="s">
-        <v>1642</v>
+        <v>1709</v>
       </c>
       <c r="CR74" t="s">
-        <v>1455</v>
+        <v>1523</v>
       </c>
       <c r="CS74" t="s">
-        <v>1454</v>
+        <v>1522</v>
       </c>
       <c r="CT74" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="CU74" t="s">
-        <v>2116</v>
+        <v>2183</v>
       </c>
       <c r="CV74" t="s">
-        <v>2911</v>
+        <v>2977</v>
       </c>
       <c r="CW74" t="s">
-        <v>1759</v>
+        <v>1826</v>
       </c>
       <c r="CX74" t="s">
-        <v>1690</v>
+        <v>1757</v>
       </c>
       <c r="CY74" t="s">
-        <v>1459</v>
+        <v>1527</v>
       </c>
       <c r="CZ74" t="s">
-        <v>1761</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="75" spans="1:187">
       <c r="A75" t="s">
         <v>749</v>
       </c>
       <c r="B75" t="s">
         <v>104</v>
       </c>
       <c r="C75" t="s">
         <v>105</v>
       </c>
       <c r="D75" t="s">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>72</v>
       </c>
       <c r="F75">
         <v>1</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
         <v>750</v>
       </c>
@@ -27252,84 +27975,84 @@
       </c>
       <c r="M75"/>
       <c r="N75" t="s">
         <v>752</v>
       </c>
       <c r="O75"/>
       <c r="P75"/>
       <c r="Q75"/>
       <c r="R75" t="s">
         <v>111</v>
       </c>
       <c r="S75"/>
       <c r="T75" t="s">
         <v>753</v>
       </c>
       <c r="U75" t="s">
         <v>754</v>
       </c>
       <c r="V75" t="s">
         <v>114</v>
       </c>
       <c r="W75" t="s">
         <v>755</v>
       </c>
       <c r="X75" t="s">
-        <v>2912</v>
+        <v>2978</v>
       </c>
       <c r="Y75" t="s">
-        <v>2913</v>
+        <v>2979</v>
       </c>
       <c r="Z75" t="s">
-        <v>2914</v>
+        <v>2980</v>
       </c>
       <c r="AA75" t="s">
-        <v>2915</v>
+        <v>2981</v>
       </c>
       <c r="AB75" t="s">
-        <v>2916</v>
+        <v>2982</v>
       </c>
       <c r="AC75" t="s">
-        <v>1342</v>
+        <v>1410</v>
       </c>
       <c r="AD75" t="s">
-        <v>2194</v>
+        <v>2260</v>
       </c>
       <c r="AE75" t="s">
-        <v>1341</v>
+        <v>1409</v>
       </c>
       <c r="AF75" t="s">
-        <v>2917</v>
+        <v>2983</v>
       </c>
       <c r="AG75" t="s">
-        <v>1345</v>
+        <v>1413</v>
       </c>
       <c r="AH75" t="s">
-        <v>2918</v>
+        <v>2984</v>
       </c>
       <c r="AI75" t="s">
-        <v>2919</v>
+        <v>2985</v>
       </c>
     </row>
     <row r="76" spans="1:187">
       <c r="A76" t="s">
         <v>756</v>
       </c>
       <c r="B76" t="s">
         <v>675</v>
       </c>
       <c r="C76" t="s">
         <v>676</v>
       </c>
       <c r="D76" t="s">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>72</v>
       </c>
       <c r="F76">
         <v>1</v>
       </c>
       <c r="G76">
         <v>40360814</v>
       </c>
       <c r="H76" t="s">
@@ -27351,171 +28074,171 @@
         <v>168</v>
       </c>
       <c r="N76" t="s">
         <v>759</v>
       </c>
       <c r="O76"/>
       <c r="P76"/>
       <c r="Q76"/>
       <c r="R76" t="s">
         <v>170</v>
       </c>
       <c r="S76"/>
       <c r="T76" t="s">
         <v>760</v>
       </c>
       <c r="U76" t="s">
         <v>682</v>
       </c>
       <c r="V76" t="s">
         <v>173</v>
       </c>
       <c r="W76" t="s">
         <v>761</v>
       </c>
       <c r="X76" t="s">
-        <v>2738</v>
+        <v>2804</v>
       </c>
       <c r="Y76" t="s">
-        <v>2920</v>
+        <v>2986</v>
       </c>
       <c r="Z76" t="s">
-        <v>2921</v>
+        <v>2987</v>
       </c>
       <c r="AA76" t="s">
-        <v>2922</v>
+        <v>2988</v>
       </c>
       <c r="AB76" t="s">
-        <v>2923</v>
+        <v>2989</v>
       </c>
       <c r="AC76" t="s">
-        <v>2924</v>
+        <v>2990</v>
       </c>
       <c r="AD76" t="s">
-        <v>2925</v>
+        <v>2991</v>
       </c>
       <c r="AE76" t="s">
-        <v>2926</v>
+        <v>2992</v>
       </c>
       <c r="AF76" t="s">
-        <v>2744</v>
+        <v>2810</v>
       </c>
       <c r="AG76" t="s">
-        <v>2742</v>
+        <v>2808</v>
       </c>
       <c r="AH76" t="s">
-        <v>2743</v>
+        <v>2809</v>
       </c>
       <c r="AI76" t="s">
-        <v>2927</v>
+        <v>2993</v>
       </c>
       <c r="AJ76" t="s">
-        <v>2928</v>
+        <v>2994</v>
       </c>
       <c r="AK76" t="s">
-        <v>2929</v>
+        <v>2995</v>
       </c>
       <c r="AL76" t="s">
-        <v>2930</v>
+        <v>2996</v>
       </c>
       <c r="AM76" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AN76" t="s">
-        <v>1506</v>
+        <v>1574</v>
       </c>
       <c r="AO76" t="s">
-        <v>2745</v>
+        <v>2811</v>
       </c>
       <c r="AP76" t="s">
-        <v>1510</v>
+        <v>1578</v>
       </c>
       <c r="AQ76" t="s">
-        <v>1365</v>
+        <v>1433</v>
       </c>
       <c r="AR76" t="s">
-        <v>1512</v>
+        <v>1580</v>
       </c>
       <c r="AS76" t="s">
-        <v>1361</v>
+        <v>1429</v>
       </c>
       <c r="AT76" t="s">
-        <v>1509</v>
+        <v>1577</v>
       </c>
       <c r="AU76" t="s">
-        <v>2746</v>
+        <v>2812</v>
       </c>
       <c r="AV76" t="s">
-        <v>1507</v>
+        <v>1575</v>
       </c>
       <c r="AW76" t="s">
-        <v>1511</v>
+        <v>1579</v>
       </c>
       <c r="AX76" t="s">
-        <v>2931</v>
+        <v>2997</v>
       </c>
       <c r="AY76" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AZ76" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="BA76" t="s">
-        <v>2932</v>
+        <v>2998</v>
       </c>
       <c r="BB76" t="s">
-        <v>2003</v>
+        <v>2070</v>
       </c>
       <c r="BC76" t="s">
+        <v>1460</v>
+      </c>
+      <c r="BD76" t="s">
+        <v>2075</v>
+      </c>
+      <c r="BE76" t="s">
         <v>1392</v>
       </c>
-      <c r="BD76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BF76" t="s">
-        <v>1390</v>
+        <v>1458</v>
       </c>
       <c r="BG76" t="s">
-        <v>1332</v>
+        <v>1400</v>
       </c>
       <c r="BH76" t="s">
-        <v>1875</v>
+        <v>1942</v>
       </c>
       <c r="BI76" t="s">
-        <v>1335</v>
+        <v>1403</v>
       </c>
       <c r="BJ76" t="s">
-        <v>1386</v>
+        <v>1454</v>
       </c>
       <c r="BK76" t="s">
-        <v>1301</v>
+        <v>1369</v>
       </c>
       <c r="BL76" t="s">
-        <v>2933</v>
+        <v>2999</v>
       </c>
     </row>
     <row r="77" spans="1:187">
       <c r="A77" t="s">
         <v>762</v>
       </c>
       <c r="B77" t="s">
         <v>517</v>
       </c>
       <c r="C77" t="s">
         <v>518</v>
       </c>
       <c r="D77" t="s">
         <v>82</v>
       </c>
       <c r="E77" t="s">
         <v>72</v>
       </c>
       <c r="F77">
         <v>1</v>
       </c>
       <c r="G77">
         <v>40403134</v>
       </c>
       <c r="H77" t="s">
@@ -27537,219 +28260,219 @@
         <v>767</v>
       </c>
       <c r="N77" t="s">
         <v>768</v>
       </c>
       <c r="O77"/>
       <c r="P77"/>
       <c r="Q77"/>
       <c r="R77" t="s">
         <v>765</v>
       </c>
       <c r="S77"/>
       <c r="T77" t="s">
         <v>769</v>
       </c>
       <c r="U77" t="s">
         <v>770</v>
       </c>
       <c r="V77" t="s">
         <v>525</v>
       </c>
       <c r="W77" t="s">
         <v>771</v>
       </c>
       <c r="X77" t="s">
-        <v>2934</v>
+        <v>3000</v>
       </c>
       <c r="Y77" t="s">
-        <v>2935</v>
+        <v>3001</v>
       </c>
       <c r="Z77" t="s">
-        <v>2936</v>
+        <v>3002</v>
       </c>
       <c r="AA77" t="s">
-        <v>2937</v>
+        <v>3003</v>
       </c>
       <c r="AB77" t="s">
-        <v>2938</v>
+        <v>3004</v>
       </c>
       <c r="AC77" t="s">
-        <v>2939</v>
+        <v>3005</v>
       </c>
       <c r="AD77" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AE77" t="s">
-        <v>2940</v>
+        <v>3006</v>
       </c>
       <c r="AF77" t="s">
-        <v>2941</v>
+        <v>3007</v>
       </c>
       <c r="AG77" t="s">
-        <v>2890</v>
+        <v>2956</v>
       </c>
       <c r="AH77" t="s">
-        <v>2942</v>
+        <v>3008</v>
       </c>
       <c r="AI77" t="s">
-        <v>2943</v>
+        <v>3009</v>
       </c>
       <c r="AJ77" t="s">
-        <v>2944</v>
+        <v>3010</v>
       </c>
       <c r="AK77" t="s">
-        <v>2945</v>
+        <v>3011</v>
       </c>
       <c r="AL77" t="s">
-        <v>2946</v>
+        <v>3012</v>
       </c>
       <c r="AM77" t="s">
-        <v>2947</v>
+        <v>3013</v>
       </c>
       <c r="AN77" t="s">
-        <v>2948</v>
+        <v>3014</v>
       </c>
       <c r="AO77" t="s">
-        <v>2949</v>
+        <v>3015</v>
       </c>
       <c r="AP77" t="s">
-        <v>2950</v>
+        <v>3016</v>
       </c>
       <c r="AQ77" t="s">
-        <v>2780</v>
+        <v>2846</v>
       </c>
       <c r="AR77" t="s">
-        <v>1512</v>
+        <v>1580</v>
       </c>
       <c r="AS77" t="s">
-        <v>2951</v>
+        <v>3017</v>
       </c>
       <c r="AT77" t="s">
-        <v>2952</v>
+        <v>3018</v>
       </c>
       <c r="AU77" t="s">
-        <v>2394</v>
+        <v>2459</v>
       </c>
       <c r="AV77" t="s">
-        <v>2953</v>
+        <v>3019</v>
       </c>
       <c r="AW77" t="s">
-        <v>2954</v>
+        <v>3020</v>
       </c>
       <c r="AX77" t="s">
-        <v>2955</v>
+        <v>3021</v>
       </c>
       <c r="AY77" t="s">
-        <v>2956</v>
+        <v>3022</v>
       </c>
       <c r="AZ77" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="BA77" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="BB77" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="BC77" t="s">
-        <v>1345</v>
+        <v>1413</v>
       </c>
       <c r="BD77" t="s">
-        <v>2614</v>
+        <v>2680</v>
       </c>
       <c r="BE77" t="s">
-        <v>2957</v>
+        <v>3023</v>
       </c>
       <c r="BF77" t="s">
-        <v>1322</v>
+        <v>1390</v>
       </c>
       <c r="BG77" t="s">
-        <v>2958</v>
+        <v>3024</v>
       </c>
       <c r="BH77" t="s">
-        <v>2911</v>
+        <v>2977</v>
       </c>
       <c r="BI77" t="s">
-        <v>1334</v>
+        <v>1402</v>
       </c>
       <c r="BJ77" t="s">
-        <v>2414</v>
+        <v>2479</v>
       </c>
       <c r="BK77" t="s">
-        <v>2959</v>
+        <v>3025</v>
       </c>
       <c r="BL77" t="s">
-        <v>1324</v>
+        <v>1392</v>
       </c>
       <c r="BM77" t="s">
-        <v>1900</v>
+        <v>1967</v>
       </c>
       <c r="BN77" t="s">
-        <v>2023</v>
+        <v>2090</v>
       </c>
       <c r="BO77" t="s">
-        <v>2960</v>
+        <v>3026</v>
       </c>
       <c r="BP77" t="s">
-        <v>2961</v>
+        <v>3027</v>
       </c>
       <c r="BQ77" t="s">
-        <v>1327</v>
+        <v>1395</v>
       </c>
       <c r="BR77" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="BS77" t="s">
-        <v>2159</v>
+        <v>2225</v>
       </c>
       <c r="BT77" t="s">
-        <v>2820</v>
+        <v>2886</v>
       </c>
       <c r="BU77" t="s">
-        <v>2962</v>
+        <v>3028</v>
       </c>
       <c r="BV77" t="s">
-        <v>1934</v>
+        <v>2001</v>
       </c>
       <c r="BW77" t="s">
-        <v>1573</v>
+        <v>1640</v>
       </c>
       <c r="BX77" t="s">
-        <v>1383</v>
+        <v>1451</v>
       </c>
       <c r="BY77" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="BZ77" t="s">
-        <v>1301</v>
+        <v>1369</v>
       </c>
       <c r="CA77" t="s">
-        <v>2963</v>
+        <v>3029</v>
       </c>
       <c r="CB77" t="s">
-        <v>2964</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="78" spans="1:187">
       <c r="A78" t="s">
         <v>772</v>
       </c>
       <c r="B78" t="s">
         <v>528</v>
       </c>
       <c r="C78" t="s">
         <v>529</v>
       </c>
       <c r="D78" t="s">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>27</v>
       </c>
       <c r="F78">
         <v>2</v>
       </c>
       <c r="G78">
         <v>40629869</v>
       </c>
       <c r="H78" t="s">
@@ -27777,63 +28500,63 @@
         <v>779</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
       <c r="Q78">
         <v>22</v>
       </c>
       <c r="R78" t="s">
         <v>780</v>
       </c>
       <c r="S78"/>
       <c r="T78" t="s">
         <v>781</v>
       </c>
       <c r="U78" t="s">
         <v>782</v>
       </c>
       <c r="V78" t="s">
         <v>535</v>
       </c>
       <c r="W78" t="s">
         <v>783</v>
       </c>
       <c r="X78" t="s">
-        <v>2965</v>
+        <v>3031</v>
       </c>
       <c r="Y78" t="s">
-        <v>2966</v>
+        <v>3032</v>
       </c>
       <c r="Z78" t="s">
-        <v>1999</v>
+        <v>2066</v>
       </c>
       <c r="AA78" t="s">
-        <v>2412</v>
+        <v>2477</v>
       </c>
       <c r="AB78" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="79" spans="1:187">
       <c r="A79" t="s">
         <v>784</v>
       </c>
       <c r="B79" t="s">
         <v>104</v>
       </c>
       <c r="C79" t="s">
         <v>105</v>
       </c>
       <c r="D79" t="s">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>72</v>
       </c>
       <c r="F79">
         <v>1</v>
       </c>
       <c r="G79">
         <v>40908366</v>
       </c>
       <c r="H79" t="s">
@@ -27855,219 +28578,219 @@
         <v>168</v>
       </c>
       <c r="N79" t="s">
         <v>787</v>
       </c>
       <c r="O79"/>
       <c r="P79"/>
       <c r="Q79"/>
       <c r="R79" t="s">
         <v>170</v>
       </c>
       <c r="S79"/>
       <c r="T79" t="s">
         <v>788</v>
       </c>
       <c r="U79" t="s">
         <v>789</v>
       </c>
       <c r="V79" t="s">
         <v>790</v>
       </c>
       <c r="W79" t="s">
         <v>791</v>
       </c>
       <c r="X79" t="s">
-        <v>2967</v>
+        <v>3033</v>
       </c>
       <c r="Y79" t="s">
-        <v>2968</v>
+        <v>3034</v>
       </c>
       <c r="Z79" t="s">
-        <v>2969</v>
+        <v>3035</v>
       </c>
       <c r="AA79" t="s">
-        <v>2970</v>
+        <v>3036</v>
       </c>
       <c r="AB79" t="s">
-        <v>2971</v>
+        <v>3037</v>
       </c>
       <c r="AC79" t="s">
-        <v>2972</v>
+        <v>3038</v>
       </c>
       <c r="AD79" t="s">
-        <v>2973</v>
+        <v>3039</v>
       </c>
       <c r="AE79" t="s">
-        <v>2974</v>
+        <v>3040</v>
       </c>
       <c r="AF79" t="s">
-        <v>2975</v>
+        <v>3041</v>
       </c>
       <c r="AG79" t="s">
-        <v>2976</v>
+        <v>3042</v>
       </c>
       <c r="AH79" t="s">
-        <v>2977</v>
+        <v>3043</v>
       </c>
       <c r="AI79" t="s">
-        <v>2978</v>
+        <v>3044</v>
       </c>
       <c r="AJ79" t="s">
-        <v>2979</v>
+        <v>3045</v>
       </c>
       <c r="AK79" t="s">
-        <v>2980</v>
+        <v>3046</v>
       </c>
       <c r="AL79" t="s">
-        <v>2981</v>
+        <v>3047</v>
       </c>
       <c r="AM79" t="s">
-        <v>2982</v>
+        <v>3048</v>
       </c>
       <c r="AN79" t="s">
-        <v>2983</v>
+        <v>3049</v>
       </c>
       <c r="AO79" t="s">
-        <v>2984</v>
+        <v>3050</v>
       </c>
       <c r="AP79" t="s">
-        <v>2985</v>
+        <v>3051</v>
       </c>
       <c r="AQ79" t="s">
-        <v>2986</v>
+        <v>3052</v>
       </c>
       <c r="AR79" t="s">
-        <v>2987</v>
+        <v>3053</v>
       </c>
       <c r="AS79" t="s">
-        <v>2988</v>
+        <v>3054</v>
       </c>
       <c r="AT79" t="s">
-        <v>2989</v>
+        <v>3055</v>
       </c>
       <c r="AU79" t="s">
-        <v>2990</v>
+        <v>3056</v>
       </c>
       <c r="AV79" t="s">
-        <v>2991</v>
+        <v>3057</v>
       </c>
       <c r="AW79" t="s">
-        <v>1343</v>
+        <v>1411</v>
       </c>
       <c r="AX79" t="s">
-        <v>2992</v>
+        <v>3058</v>
       </c>
       <c r="AY79" t="s">
-        <v>2993</v>
+        <v>3059</v>
       </c>
       <c r="AZ79" t="s">
-        <v>2994</v>
+        <v>3060</v>
       </c>
       <c r="BA79" t="s">
-        <v>2995</v>
+        <v>3061</v>
       </c>
       <c r="BB79" t="s">
-        <v>2952</v>
+        <v>3018</v>
       </c>
       <c r="BC79" t="s">
-        <v>1341</v>
+        <v>1409</v>
       </c>
       <c r="BD79" t="s">
-        <v>2996</v>
+        <v>3062</v>
       </c>
       <c r="BE79" t="s">
-        <v>2997</v>
+        <v>3063</v>
       </c>
       <c r="BF79" t="s">
-        <v>2998</v>
+        <v>3064</v>
       </c>
       <c r="BG79" t="s">
-        <v>2999</v>
+        <v>3065</v>
       </c>
       <c r="BH79" t="s">
-        <v>3000</v>
+        <v>3066</v>
       </c>
       <c r="BI79" t="s">
-        <v>3001</v>
+        <v>3067</v>
       </c>
       <c r="BJ79" t="s">
-        <v>3002</v>
+        <v>3068</v>
       </c>
       <c r="BK79" t="s">
-        <v>3003</v>
+        <v>3069</v>
       </c>
       <c r="BL79" t="s">
-        <v>3004</v>
+        <v>3070</v>
       </c>
       <c r="BM79" t="s">
-        <v>3005</v>
+        <v>3071</v>
       </c>
       <c r="BN79" t="s">
-        <v>3006</v>
+        <v>3072</v>
       </c>
       <c r="BO79" t="s">
-        <v>1345</v>
+        <v>1413</v>
       </c>
       <c r="BP79" t="s">
-        <v>3007</v>
+        <v>3073</v>
       </c>
       <c r="BQ79" t="s">
-        <v>3008</v>
+        <v>3074</v>
       </c>
       <c r="BR79" t="s">
-        <v>3009</v>
+        <v>3075</v>
       </c>
       <c r="BS79" t="s">
-        <v>3010</v>
+        <v>3076</v>
       </c>
       <c r="BT79" t="s">
-        <v>3011</v>
+        <v>3077</v>
       </c>
       <c r="BU79" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="BV79" t="s">
-        <v>1900</v>
+        <v>1967</v>
       </c>
       <c r="BW79" t="s">
-        <v>1332</v>
+        <v>1400</v>
       </c>
       <c r="BX79" t="s">
-        <v>1454</v>
+        <v>1522</v>
       </c>
       <c r="BY79" t="s">
-        <v>1455</v>
+        <v>1523</v>
       </c>
       <c r="BZ79" t="s">
-        <v>2157</v>
+        <v>2223</v>
       </c>
       <c r="CA79" t="s">
-        <v>1576</v>
+        <v>1643</v>
       </c>
       <c r="CB79" t="s">
-        <v>3012</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="80" spans="1:187">
       <c r="A80" t="s">
         <v>792</v>
       </c>
       <c r="B80" t="s">
         <v>793</v>
       </c>
       <c r="C80" t="s">
         <v>794</v>
       </c>
       <c r="D80" t="s">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>72</v>
       </c>
       <c r="F80">
         <v>1</v>
       </c>
       <c r="G80">
         <v>40897715</v>
       </c>
       <c r="H80" t="s">
@@ -28093,219 +28816,219 @@
       </c>
       <c r="O80"/>
       <c r="P80">
         <v>1</v>
       </c>
       <c r="Q80">
         <v>16</v>
       </c>
       <c r="R80" t="s">
         <v>146</v>
       </c>
       <c r="S80"/>
       <c r="T80" t="s">
         <v>798</v>
       </c>
       <c r="U80" t="s">
         <v>799</v>
       </c>
       <c r="V80" t="s">
         <v>373</v>
       </c>
       <c r="W80" t="s">
         <v>800</v>
       </c>
       <c r="X80" t="s">
-        <v>3013</v>
+        <v>3079</v>
       </c>
       <c r="Y80" t="s">
-        <v>2024</v>
+        <v>2091</v>
       </c>
       <c r="Z80" t="s">
-        <v>3014</v>
+        <v>3080</v>
       </c>
       <c r="AA80" t="s">
-        <v>3015</v>
+        <v>3081</v>
       </c>
       <c r="AB80" t="s">
-        <v>3016</v>
+        <v>3082</v>
       </c>
       <c r="AC80" t="s">
-        <v>3017</v>
+        <v>3083</v>
       </c>
       <c r="AD80" t="s">
-        <v>3018</v>
+        <v>3084</v>
       </c>
       <c r="AE80" t="s">
-        <v>3019</v>
+        <v>3085</v>
       </c>
       <c r="AF80" t="s">
-        <v>3020</v>
+        <v>3086</v>
       </c>
       <c r="AG80" t="s">
-        <v>3021</v>
+        <v>3087</v>
       </c>
       <c r="AH80" t="s">
-        <v>3022</v>
+        <v>3088</v>
       </c>
       <c r="AI80" t="s">
-        <v>3023</v>
+        <v>3089</v>
       </c>
       <c r="AJ80" t="s">
-        <v>3024</v>
+        <v>3090</v>
       </c>
       <c r="AK80" t="s">
-        <v>3025</v>
+        <v>3091</v>
       </c>
       <c r="AL80" t="s">
-        <v>3026</v>
+        <v>3092</v>
       </c>
       <c r="AM80" t="s">
-        <v>3027</v>
+        <v>3093</v>
       </c>
       <c r="AN80" t="s">
-        <v>3028</v>
+        <v>3094</v>
       </c>
       <c r="AO80" t="s">
-        <v>3029</v>
+        <v>3095</v>
       </c>
       <c r="AP80" t="s">
-        <v>1734</v>
+        <v>1801</v>
       </c>
       <c r="AQ80" t="s">
-        <v>3030</v>
+        <v>3096</v>
       </c>
       <c r="AR80" t="s">
-        <v>3031</v>
+        <v>3097</v>
       </c>
       <c r="AS80" t="s">
-        <v>3032</v>
+        <v>3098</v>
       </c>
       <c r="AT80" t="s">
-        <v>3033</v>
+        <v>3099</v>
       </c>
       <c r="AU80" t="s">
-        <v>3034</v>
+        <v>3100</v>
       </c>
       <c r="AV80" t="s">
-        <v>1361</v>
+        <v>1429</v>
       </c>
       <c r="AW80" t="s">
-        <v>3035</v>
+        <v>3101</v>
       </c>
       <c r="AX80" t="s">
-        <v>3036</v>
+        <v>3102</v>
       </c>
       <c r="AY80" t="s">
-        <v>3037</v>
+        <v>3103</v>
       </c>
       <c r="AZ80" t="s">
-        <v>3038</v>
+        <v>3104</v>
       </c>
       <c r="BA80" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="BB80" t="s">
-        <v>2058</v>
+        <v>2125</v>
       </c>
       <c r="BC80" t="s">
-        <v>3039</v>
+        <v>3105</v>
       </c>
       <c r="BD80" t="s">
-        <v>3040</v>
+        <v>3106</v>
       </c>
       <c r="BE80" t="s">
-        <v>3041</v>
+        <v>3107</v>
       </c>
       <c r="BF80" t="s">
-        <v>3042</v>
+        <v>3108</v>
       </c>
       <c r="BG80" t="s">
-        <v>3043</v>
+        <v>3109</v>
       </c>
       <c r="BH80" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="BI80" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="BJ80" t="s">
-        <v>1805</v>
+        <v>1872</v>
       </c>
       <c r="BK80" t="s">
-        <v>3044</v>
+        <v>3110</v>
       </c>
       <c r="BL80" t="s">
-        <v>1570</v>
+        <v>1637</v>
       </c>
       <c r="BM80" t="s">
-        <v>3045</v>
+        <v>3111</v>
       </c>
       <c r="BN80" t="s">
-        <v>1638</v>
+        <v>1705</v>
       </c>
       <c r="BO80" t="s">
-        <v>1328</v>
+        <v>1396</v>
       </c>
       <c r="BP80" t="s">
-        <v>1491</v>
+        <v>1559</v>
       </c>
       <c r="BQ80" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="BR80" t="s">
-        <v>1460</v>
+        <v>1528</v>
       </c>
       <c r="BS80" t="s">
-        <v>1587</v>
+        <v>1654</v>
       </c>
       <c r="BT80" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="BU80" t="s">
-        <v>3046</v>
+        <v>3112</v>
       </c>
       <c r="BV80" t="s">
-        <v>2160</v>
+        <v>2226</v>
       </c>
       <c r="BW80" t="s">
-        <v>3047</v>
+        <v>3113</v>
       </c>
       <c r="BX80" t="s">
-        <v>1934</v>
+        <v>2001</v>
       </c>
       <c r="BY80" t="s">
-        <v>2820</v>
+        <v>2886</v>
       </c>
       <c r="BZ80" t="s">
-        <v>1322</v>
+        <v>1390</v>
       </c>
       <c r="CA80" t="s">
-        <v>1301</v>
+        <v>1369</v>
       </c>
       <c r="CB80" t="s">
-        <v>3048</v>
+        <v>3114</v>
       </c>
     </row>
     <row r="81" spans="1:187">
       <c r="A81" t="s">
         <v>801</v>
       </c>
       <c r="B81" t="s">
         <v>517</v>
       </c>
       <c r="C81" t="s">
         <v>518</v>
       </c>
       <c r="D81" t="s">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>27</v>
       </c>
       <c r="F81">
         <v>2</v>
       </c>
       <c r="G81">
         <v>40965983</v>
       </c>
       <c r="H81" t="s">
@@ -28327,72 +29050,72 @@
         <v>806</v>
       </c>
       <c r="N81" t="s">
         <v>807</v>
       </c>
       <c r="O81"/>
       <c r="P81"/>
       <c r="Q81"/>
       <c r="R81" t="s">
         <v>808</v>
       </c>
       <c r="S81"/>
       <c r="T81" t="s">
         <v>809</v>
       </c>
       <c r="U81" t="s">
         <v>810</v>
       </c>
       <c r="V81" t="s">
         <v>525</v>
       </c>
       <c r="W81" t="s">
         <v>811</v>
       </c>
       <c r="X81" t="s">
-        <v>3049</v>
+        <v>3115</v>
       </c>
       <c r="Y81" t="s">
-        <v>3050</v>
+        <v>3116</v>
       </c>
       <c r="Z81" t="s">
-        <v>2941</v>
+        <v>3007</v>
       </c>
       <c r="AA81" t="s">
-        <v>2394</v>
+        <v>2459</v>
       </c>
       <c r="AB81" t="s">
-        <v>3051</v>
+        <v>3117</v>
       </c>
       <c r="AC81" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AD81" t="s">
-        <v>2614</v>
+        <v>2680</v>
       </c>
       <c r="AE81" t="s">
-        <v>3052</v>
+        <v>3118</v>
       </c>
     </row>
     <row r="82" spans="1:187">
       <c r="A82" t="s">
         <v>812</v>
       </c>
       <c r="B82" t="s">
         <v>229</v>
       </c>
       <c r="C82" t="s">
         <v>230</v>
       </c>
       <c r="D82" t="s">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>598</v>
       </c>
       <c r="F82">
         <v>1</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
         <v>813</v>
       </c>
@@ -28406,99 +29129,99 @@
         <v>601</v>
       </c>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82" t="s">
         <v>815</v>
       </c>
       <c r="O82"/>
       <c r="P82"/>
       <c r="Q82"/>
       <c r="R82"/>
       <c r="S82"/>
       <c r="T82" t="s">
         <v>816</v>
       </c>
       <c r="U82" t="s">
         <v>817</v>
       </c>
       <c r="V82" t="s">
         <v>818</v>
       </c>
       <c r="W82" t="s">
         <v>819</v>
       </c>
       <c r="X82" t="s">
-        <v>3053</v>
+        <v>3119</v>
       </c>
       <c r="Y82" t="s">
-        <v>3054</v>
+        <v>3120</v>
       </c>
       <c r="Z82" t="s">
-        <v>3055</v>
+        <v>3121</v>
       </c>
       <c r="AA82" t="s">
-        <v>1770</v>
+        <v>1837</v>
       </c>
       <c r="AB82" t="s">
-        <v>2607</v>
+        <v>2673</v>
       </c>
       <c r="AC82" t="s">
-        <v>3056</v>
+        <v>3122</v>
       </c>
       <c r="AD82" t="s">
-        <v>1769</v>
+        <v>1836</v>
       </c>
       <c r="AE82" t="s">
-        <v>3057</v>
+        <v>3123</v>
       </c>
       <c r="AF82" t="s">
-        <v>3058</v>
+        <v>3124</v>
       </c>
       <c r="AG82" t="s">
-        <v>3059</v>
+        <v>3125</v>
       </c>
       <c r="AH82" t="s">
-        <v>1774</v>
+        <v>1841</v>
       </c>
       <c r="AI82" t="s">
-        <v>3060</v>
+        <v>3126</v>
       </c>
       <c r="AJ82" t="s">
-        <v>3061</v>
+        <v>3127</v>
       </c>
       <c r="AK82" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AL82" t="s">
-        <v>3062</v>
+        <v>3128</v>
       </c>
       <c r="AM82" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AN82" t="s">
-        <v>1301</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="83" spans="1:187">
       <c r="A83" t="s">
         <v>820</v>
       </c>
       <c r="B83" t="s">
         <v>162</v>
       </c>
       <c r="C83" t="s">
         <v>163</v>
       </c>
       <c r="D83" t="s">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>72</v>
       </c>
       <c r="F83">
         <v>1</v>
       </c>
       <c r="G83">
         <v>41145704</v>
       </c>
       <c r="H83" t="s">
@@ -28518,153 +29241,153 @@
         <v>824</v>
       </c>
       <c r="N83" t="s">
         <v>825</v>
       </c>
       <c r="O83"/>
       <c r="P83"/>
       <c r="Q83"/>
       <c r="R83" t="s">
         <v>826</v>
       </c>
       <c r="S83"/>
       <c r="T83" t="s">
         <v>827</v>
       </c>
       <c r="U83" t="s">
         <v>828</v>
       </c>
       <c r="V83" t="s">
         <v>173</v>
       </c>
       <c r="W83" t="s">
         <v>829</v>
       </c>
       <c r="X83" t="s">
-        <v>3063</v>
+        <v>3129</v>
       </c>
       <c r="Y83" t="s">
-        <v>3064</v>
+        <v>3130</v>
       </c>
       <c r="Z83" t="s">
-        <v>3065</v>
+        <v>3131</v>
       </c>
       <c r="AA83" t="s">
-        <v>3066</v>
+        <v>3132</v>
       </c>
       <c r="AB83" t="s">
-        <v>3067</v>
+        <v>3133</v>
       </c>
       <c r="AC83" t="s">
-        <v>3068</v>
+        <v>3134</v>
       </c>
       <c r="AD83" t="s">
-        <v>3069</v>
+        <v>3135</v>
       </c>
       <c r="AE83" t="s">
-        <v>3070</v>
+        <v>3136</v>
       </c>
       <c r="AF83" t="s">
-        <v>2504</v>
+        <v>2570</v>
       </c>
       <c r="AG83" t="s">
-        <v>2746</v>
+        <v>2812</v>
       </c>
       <c r="AH83" t="s">
-        <v>1508</v>
+        <v>1576</v>
       </c>
       <c r="AI83" t="s">
-        <v>3071</v>
+        <v>3137</v>
       </c>
       <c r="AJ83" t="s">
-        <v>1510</v>
+        <v>1578</v>
       </c>
       <c r="AK83" t="s">
-        <v>3072</v>
+        <v>3138</v>
       </c>
       <c r="AL83" t="s">
-        <v>1509</v>
+        <v>1577</v>
       </c>
       <c r="AM83" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AN83" t="s">
-        <v>3073</v>
+        <v>3139</v>
       </c>
       <c r="AO83" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AP83" t="s">
-        <v>3074</v>
+        <v>3140</v>
       </c>
       <c r="AQ83" t="s">
-        <v>3075</v>
+        <v>3141</v>
       </c>
       <c r="AR83" t="s">
-        <v>3076</v>
+        <v>3142</v>
       </c>
       <c r="AS83" t="s">
-        <v>3077</v>
+        <v>3143</v>
       </c>
       <c r="AT83" t="s">
-        <v>3078</v>
+        <v>3144</v>
       </c>
       <c r="AU83" t="s">
-        <v>3079</v>
+        <v>3145</v>
       </c>
       <c r="AV83" t="s">
-        <v>1325</v>
+        <v>1393</v>
       </c>
       <c r="AW83" t="s">
-        <v>2004</v>
+        <v>2071</v>
       </c>
       <c r="AX83" t="s">
+        <v>1460</v>
+      </c>
+      <c r="AY83" t="s">
+        <v>1453</v>
+      </c>
+      <c r="AZ83" t="s">
+        <v>1454</v>
+      </c>
+      <c r="BA83" t="s">
+        <v>3146</v>
+      </c>
+      <c r="BB83" t="s">
+        <v>1458</v>
+      </c>
+      <c r="BC83" t="s">
+        <v>2075</v>
+      </c>
+      <c r="BD83" t="s">
         <v>1392</v>
       </c>
-      <c r="AY83" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="BE83" t="s">
-        <v>3081</v>
+        <v>3147</v>
       </c>
       <c r="BF83" t="s">
-        <v>1301</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="84" spans="1:187">
       <c r="A84" t="s">
         <v>830</v>
       </c>
       <c r="B84" t="s">
         <v>152</v>
       </c>
       <c r="C84" t="s">
         <v>176</v>
       </c>
       <c r="D84" t="s">
         <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>72</v>
       </c>
       <c r="F84">
         <v>1</v>
       </c>
       <c r="G84">
         <v>41123450</v>
       </c>
       <c r="H84" t="s">
@@ -28690,150 +29413,150 @@
       </c>
       <c r="O84"/>
       <c r="P84">
         <v>12</v>
       </c>
       <c r="Q84">
         <v>224</v>
       </c>
       <c r="R84" t="s">
         <v>837</v>
       </c>
       <c r="S84"/>
       <c r="T84" t="s">
         <v>838</v>
       </c>
       <c r="U84" t="s">
         <v>839</v>
       </c>
       <c r="V84" t="s">
         <v>716</v>
       </c>
       <c r="W84" t="s">
         <v>840</v>
       </c>
       <c r="X84" t="s">
-        <v>3082</v>
+        <v>3148</v>
       </c>
       <c r="Y84" t="s">
-        <v>3083</v>
+        <v>3149</v>
       </c>
       <c r="Z84" t="s">
-        <v>3084</v>
+        <v>3150</v>
       </c>
       <c r="AA84" t="s">
-        <v>3085</v>
+        <v>3151</v>
       </c>
       <c r="AB84" t="s">
-        <v>3086</v>
+        <v>3152</v>
       </c>
       <c r="AC84" t="s">
-        <v>3087</v>
+        <v>3153</v>
       </c>
       <c r="AD84" t="s">
-        <v>3088</v>
+        <v>3154</v>
       </c>
       <c r="AE84" t="s">
-        <v>3089</v>
+        <v>3155</v>
       </c>
       <c r="AF84" t="s">
-        <v>2449</v>
+        <v>2515</v>
       </c>
       <c r="AG84" t="s">
-        <v>3090</v>
+        <v>3156</v>
       </c>
       <c r="AH84" t="s">
-        <v>1474</v>
+        <v>1542</v>
       </c>
       <c r="AI84" t="s">
-        <v>3091</v>
+        <v>3157</v>
       </c>
       <c r="AJ84" t="s">
-        <v>3092</v>
+        <v>3158</v>
       </c>
       <c r="AK84" t="s">
-        <v>3093</v>
+        <v>3159</v>
       </c>
       <c r="AL84" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AM84" t="s">
-        <v>2454</v>
+        <v>2520</v>
       </c>
       <c r="AN84" t="s">
-        <v>1655</v>
+        <v>1722</v>
       </c>
       <c r="AO84" t="s">
-        <v>3094</v>
+        <v>3160</v>
       </c>
       <c r="AP84" t="s">
-        <v>3095</v>
+        <v>3161</v>
       </c>
       <c r="AQ84" t="s">
-        <v>3096</v>
+        <v>3162</v>
       </c>
       <c r="AR84" t="s">
-        <v>3097</v>
+        <v>3163</v>
       </c>
       <c r="AS84" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AT84" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AU84" t="s">
-        <v>3098</v>
+        <v>3164</v>
       </c>
       <c r="AV84" t="s">
-        <v>3099</v>
+        <v>3165</v>
       </c>
       <c r="AW84" t="s">
-        <v>3100</v>
+        <v>3166</v>
       </c>
       <c r="AX84" t="s">
-        <v>1583</v>
+        <v>1650</v>
       </c>
       <c r="AY84" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="AZ84" t="s">
-        <v>1332</v>
+        <v>1400</v>
       </c>
       <c r="BA84" t="s">
-        <v>3101</v>
+        <v>3167</v>
       </c>
       <c r="BB84" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="BC84" t="s">
-        <v>1900</v>
+        <v>1967</v>
       </c>
       <c r="BD84" t="s">
-        <v>3102</v>
+        <v>3168</v>
       </c>
       <c r="BE84" t="s">
-        <v>1331</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="85" spans="1:187">
       <c r="A85" t="s">
         <v>841</v>
       </c>
       <c r="B85" t="s">
         <v>24</v>
       </c>
       <c r="C85" t="s">
         <v>25</v>
       </c>
       <c r="D85" t="s">
         <v>82</v>
       </c>
       <c r="E85" t="s">
         <v>27</v>
       </c>
       <c r="F85">
         <v>2</v>
       </c>
       <c r="G85">
         <v>41052926</v>
       </c>
       <c r="H85" t="s">
@@ -28857,63 +29580,63 @@
       <c r="N85" t="s">
         <v>846</v>
       </c>
       <c r="O85" t="s">
         <v>847</v>
       </c>
       <c r="P85"/>
       <c r="Q85"/>
       <c r="R85" t="s">
         <v>848</v>
       </c>
       <c r="S85"/>
       <c r="T85" t="s">
         <v>849</v>
       </c>
       <c r="U85" t="s">
         <v>850</v>
       </c>
       <c r="V85" t="s">
         <v>851</v>
       </c>
       <c r="W85" t="s">
         <v>852</v>
       </c>
       <c r="X85" t="s">
-        <v>3103</v>
+        <v>3169</v>
       </c>
       <c r="Y85" t="s">
-        <v>3104</v>
+        <v>3170</v>
       </c>
       <c r="Z85" t="s">
-        <v>1262</v>
+        <v>1330</v>
       </c>
       <c r="AA85" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AB85" t="s">
-        <v>2793</v>
+        <v>2859</v>
       </c>
     </row>
     <row r="86" spans="1:187">
       <c r="A86" t="s">
         <v>853</v>
       </c>
       <c r="B86" t="s">
         <v>320</v>
       </c>
       <c r="C86" t="s">
         <v>321</v>
       </c>
       <c r="D86" t="s">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>72</v>
       </c>
       <c r="F86">
         <v>1</v>
       </c>
       <c r="G86">
         <v>39116201</v>
       </c>
       <c r="H86" t="s">
@@ -28941,156 +29664,156 @@
         <v>114610</v>
       </c>
       <c r="P86">
         <v>8</v>
       </c>
       <c r="Q86">
         <v>43</v>
       </c>
       <c r="R86" t="s">
         <v>858</v>
       </c>
       <c r="S86"/>
       <c r="T86" t="s">
         <v>326</v>
       </c>
       <c r="U86" t="s">
         <v>327</v>
       </c>
       <c r="V86" t="s">
         <v>328</v>
       </c>
       <c r="W86" t="s">
         <v>859</v>
       </c>
       <c r="X86" t="s">
-        <v>3105</v>
+        <v>3171</v>
       </c>
       <c r="Y86" t="s">
-        <v>3106</v>
+        <v>3172</v>
       </c>
       <c r="Z86" t="s">
-        <v>3107</v>
+        <v>3173</v>
       </c>
       <c r="AA86" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AB86" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="AC86" t="s">
-        <v>1310</v>
+        <v>1378</v>
       </c>
       <c r="AD86" t="s">
-        <v>1948</v>
+        <v>2015</v>
       </c>
       <c r="AE86" t="s">
-        <v>3108</v>
+        <v>3174</v>
       </c>
       <c r="AF86" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AG86" t="s">
-        <v>3109</v>
+        <v>3175</v>
       </c>
       <c r="AH86" t="s">
-        <v>1953</v>
+        <v>2020</v>
       </c>
       <c r="AI86" t="s">
-        <v>1954</v>
+        <v>2021</v>
       </c>
       <c r="AJ86" t="s">
-        <v>1955</v>
+        <v>2022</v>
       </c>
       <c r="AK86" t="s">
-        <v>1956</v>
+        <v>2023</v>
       </c>
       <c r="AL86" t="s">
-        <v>1957</v>
+        <v>2024</v>
       </c>
       <c r="AM86" t="s">
-        <v>1958</v>
+        <v>2025</v>
       </c>
       <c r="AN86" t="s">
-        <v>1959</v>
+        <v>2026</v>
       </c>
       <c r="AO86" t="s">
-        <v>1960</v>
+        <v>2027</v>
       </c>
       <c r="AP86" t="s">
-        <v>1961</v>
+        <v>2028</v>
       </c>
       <c r="AQ86" t="s">
-        <v>1962</v>
+        <v>2029</v>
       </c>
       <c r="AR86" t="s">
-        <v>1963</v>
+        <v>2030</v>
       </c>
       <c r="AS86" t="s">
-        <v>1964</v>
+        <v>2031</v>
       </c>
       <c r="AT86" t="s">
-        <v>1965</v>
+        <v>2032</v>
       </c>
       <c r="AU86" t="s">
-        <v>1966</v>
+        <v>2033</v>
       </c>
       <c r="AV86" t="s">
-        <v>1967</v>
+        <v>2034</v>
       </c>
       <c r="AW86" t="s">
-        <v>1968</v>
+        <v>2035</v>
       </c>
       <c r="AX86" t="s">
-        <v>1969</v>
+        <v>2036</v>
       </c>
       <c r="AY86" t="s">
-        <v>1952</v>
+        <v>2019</v>
       </c>
       <c r="AZ86" t="s">
-        <v>1416</v>
+        <v>1484</v>
       </c>
       <c r="BA86" t="s">
-        <v>1322</v>
+        <v>1390</v>
       </c>
       <c r="BB86" t="s">
-        <v>1874</v>
+        <v>1941</v>
       </c>
       <c r="BC86" t="s">
-        <v>1692</v>
+        <v>1759</v>
       </c>
       <c r="BD86" t="s">
-        <v>1574</v>
+        <v>1641</v>
       </c>
       <c r="BE86" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="BF86" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="BG86" t="s">
-        <v>1951</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="87" spans="1:187">
       <c r="A87" t="s">
         <v>860</v>
       </c>
       <c r="B87" t="s">
         <v>397</v>
       </c>
       <c r="C87" t="s">
         <v>398</v>
       </c>
       <c r="D87" t="s">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>72</v>
       </c>
       <c r="F87">
         <v>1</v>
       </c>
       <c r="G87">
         <v>40637235</v>
       </c>
       <c r="H87" t="s">
@@ -29116,159 +29839,159 @@
       </c>
       <c r="O87"/>
       <c r="P87">
         <v>13</v>
       </c>
       <c r="Q87">
         <v>53</v>
       </c>
       <c r="R87" t="s">
         <v>79</v>
       </c>
       <c r="S87"/>
       <c r="T87" t="s">
         <v>864</v>
       </c>
       <c r="U87" t="s">
         <v>584</v>
       </c>
       <c r="V87" t="s">
         <v>865</v>
       </c>
       <c r="W87" t="s">
         <v>866</v>
       </c>
       <c r="X87" t="s">
-        <v>3110</v>
+        <v>3176</v>
       </c>
       <c r="Y87" t="s">
-        <v>2211</v>
+        <v>2277</v>
       </c>
       <c r="Z87" t="s">
-        <v>1303</v>
+        <v>1371</v>
       </c>
       <c r="AA87" t="s">
-        <v>3111</v>
+        <v>3177</v>
       </c>
       <c r="AB87" t="s">
-        <v>3112</v>
+        <v>3178</v>
       </c>
       <c r="AC87" t="s">
-        <v>3113</v>
+        <v>3179</v>
       </c>
       <c r="AD87" t="s">
-        <v>3114</v>
+        <v>3180</v>
       </c>
       <c r="AE87" t="s">
-        <v>3115</v>
+        <v>3181</v>
       </c>
       <c r="AF87" t="s">
-        <v>3116</v>
+        <v>3182</v>
       </c>
       <c r="AG87" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AH87" t="s">
-        <v>2545</v>
+        <v>2611</v>
       </c>
       <c r="AI87" t="s">
-        <v>2328</v>
+        <v>2394</v>
       </c>
       <c r="AJ87" t="s">
-        <v>3117</v>
+        <v>3183</v>
       </c>
       <c r="AK87" t="s">
-        <v>3118</v>
+        <v>3184</v>
       </c>
       <c r="AL87" t="s">
-        <v>2176</v>
+        <v>2242</v>
       </c>
       <c r="AM87" t="s">
-        <v>2544</v>
+        <v>2610</v>
       </c>
       <c r="AN87" t="s">
-        <v>3119</v>
+        <v>3185</v>
       </c>
       <c r="AO87" t="s">
-        <v>3120</v>
+        <v>3186</v>
       </c>
       <c r="AP87" t="s">
-        <v>3121</v>
+        <v>3187</v>
       </c>
       <c r="AQ87" t="s">
-        <v>3122</v>
+        <v>3188</v>
       </c>
       <c r="AR87" t="s">
-        <v>2549</v>
+        <v>2615</v>
       </c>
       <c r="AS87" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AT87" t="s">
-        <v>1413</v>
+        <v>1481</v>
       </c>
       <c r="AU87" t="s">
-        <v>2550</v>
+        <v>2616</v>
       </c>
       <c r="AV87" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AW87" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AX87" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AY87" t="s">
-        <v>3123</v>
+        <v>3189</v>
       </c>
       <c r="AZ87" t="s">
-        <v>2586</v>
+        <v>2652</v>
       </c>
       <c r="BA87" t="s">
-        <v>1322</v>
+        <v>1390</v>
       </c>
       <c r="BB87" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="BC87" t="s">
-        <v>3124</v>
+        <v>3190</v>
       </c>
       <c r="BD87" t="s">
-        <v>1934</v>
+        <v>2001</v>
       </c>
       <c r="BE87" t="s">
-        <v>3125</v>
+        <v>3191</v>
       </c>
       <c r="BF87" t="s">
-        <v>1460</v>
+        <v>1528</v>
       </c>
       <c r="BG87" t="s">
-        <v>1301</v>
+        <v>1369</v>
       </c>
       <c r="BH87" t="s">
-        <v>3126</v>
+        <v>3192</v>
       </c>
     </row>
     <row r="88" spans="1:187">
       <c r="A88" t="s">
         <v>867</v>
       </c>
       <c r="B88" t="s">
         <v>356</v>
       </c>
       <c r="C88" t="s">
         <v>357</v>
       </c>
       <c r="D88" t="s">
         <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>72</v>
       </c>
       <c r="F88">
         <v>1</v>
       </c>
       <c r="G88">
         <v>40089065</v>
       </c>
       <c r="H88" t="s">
@@ -29296,168 +30019,168 @@
         <v>100946</v>
       </c>
       <c r="P88">
         <v>4</v>
       </c>
       <c r="Q88">
         <v>24</v>
       </c>
       <c r="R88" t="s">
         <v>874</v>
       </c>
       <c r="S88"/>
       <c r="T88" t="s">
         <v>593</v>
       </c>
       <c r="U88" t="s">
         <v>594</v>
       </c>
       <c r="V88" t="s">
         <v>595</v>
       </c>
       <c r="W88" t="s">
         <v>875</v>
       </c>
       <c r="X88" t="s">
-        <v>3127</v>
+        <v>3193</v>
       </c>
       <c r="Y88" t="s">
-        <v>3128</v>
+        <v>3194</v>
       </c>
       <c r="Z88" t="s">
-        <v>3129</v>
+        <v>3195</v>
       </c>
       <c r="AA88" t="s">
-        <v>3130</v>
+        <v>3196</v>
       </c>
       <c r="AB88" t="s">
-        <v>3131</v>
+        <v>3197</v>
       </c>
       <c r="AC88" t="s">
-        <v>3132</v>
+        <v>3198</v>
       </c>
       <c r="AD88" t="s">
-        <v>3133</v>
+        <v>3199</v>
       </c>
       <c r="AE88" t="s">
-        <v>3134</v>
+        <v>3200</v>
       </c>
       <c r="AF88" t="s">
-        <v>3135</v>
+        <v>3201</v>
       </c>
       <c r="AG88" t="s">
-        <v>3136</v>
+        <v>3202</v>
       </c>
       <c r="AH88" t="s">
-        <v>2103</v>
+        <v>2170</v>
       </c>
       <c r="AI88" t="s">
-        <v>2593</v>
+        <v>2659</v>
       </c>
       <c r="AJ88" t="s">
-        <v>2594</v>
+        <v>2660</v>
       </c>
       <c r="AK88" t="s">
-        <v>1552</v>
+        <v>1619</v>
       </c>
       <c r="AL88" t="s">
-        <v>2592</v>
+        <v>2658</v>
       </c>
       <c r="AM88" t="s">
-        <v>2058</v>
+        <v>2125</v>
       </c>
       <c r="AN88" t="s">
-        <v>2453</v>
+        <v>2519</v>
       </c>
       <c r="AO88" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AP88" t="s">
-        <v>3137</v>
+        <v>3203</v>
       </c>
       <c r="AQ88" t="s">
-        <v>3138</v>
+        <v>3204</v>
       </c>
       <c r="AR88" t="s">
-        <v>3139</v>
+        <v>3205</v>
       </c>
       <c r="AS88" t="s">
-        <v>3140</v>
+        <v>3206</v>
       </c>
       <c r="AT88" t="s">
-        <v>3141</v>
+        <v>3207</v>
       </c>
       <c r="AU88" t="s">
-        <v>2598</v>
+        <v>2664</v>
       </c>
       <c r="AV88" t="s">
-        <v>2599</v>
+        <v>2665</v>
       </c>
       <c r="AW88" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AX88" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AY88" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AZ88" t="s">
-        <v>3142</v>
+        <v>3208</v>
       </c>
       <c r="BA88" t="s">
-        <v>2112</v>
+        <v>2179</v>
       </c>
       <c r="BB88" t="s">
-        <v>1900</v>
+        <v>1967</v>
       </c>
       <c r="BC88" t="s">
-        <v>1696</v>
+        <v>1763</v>
       </c>
       <c r="BD88" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="BE88" t="s">
-        <v>2601</v>
+        <v>2667</v>
       </c>
       <c r="BF88" t="s">
-        <v>1332</v>
+        <v>1400</v>
       </c>
       <c r="BG88" t="s">
-        <v>2602</v>
+        <v>2668</v>
       </c>
       <c r="BH88" t="s">
-        <v>1639</v>
+        <v>1706</v>
       </c>
       <c r="BI88" t="s">
-        <v>2603</v>
+        <v>2669</v>
       </c>
       <c r="BJ88" t="s">
-        <v>2604</v>
+        <v>2670</v>
       </c>
       <c r="BK88" t="s">
-        <v>2159</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="89" spans="1:187">
       <c r="A89" t="s">
         <v>876</v>
       </c>
       <c r="B89" t="s">
         <v>104</v>
       </c>
       <c r="C89" t="s">
         <v>105</v>
       </c>
       <c r="D89" t="s">
         <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>72</v>
       </c>
       <c r="F89">
         <v>1</v>
       </c>
       <c r="G89">
         <v>40231624</v>
       </c>
       <c r="H89" t="s">
@@ -29483,81 +30206,81 @@
       </c>
       <c r="O89"/>
       <c r="P89">
         <v>26</v>
       </c>
       <c r="Q89">
         <v>64</v>
       </c>
       <c r="R89" t="s">
         <v>883</v>
       </c>
       <c r="S89"/>
       <c r="T89" t="s">
         <v>884</v>
       </c>
       <c r="U89" t="s">
         <v>754</v>
       </c>
       <c r="V89" t="s">
         <v>114</v>
       </c>
       <c r="W89" t="s">
         <v>885</v>
       </c>
       <c r="X89" t="s">
-        <v>3143</v>
+        <v>3209</v>
       </c>
       <c r="Y89" t="s">
-        <v>3144</v>
+        <v>3210</v>
       </c>
       <c r="Z89" t="s">
-        <v>3145</v>
+        <v>3211</v>
       </c>
       <c r="AA89" t="s">
-        <v>2915</v>
+        <v>2981</v>
       </c>
       <c r="AB89" t="s">
-        <v>2916</v>
+        <v>2982</v>
       </c>
       <c r="AC89" t="s">
-        <v>1342</v>
+        <v>1410</v>
       </c>
       <c r="AD89" t="s">
-        <v>2194</v>
+        <v>2260</v>
       </c>
       <c r="AE89" t="s">
-        <v>1341</v>
+        <v>1409</v>
       </c>
       <c r="AF89" t="s">
-        <v>3146</v>
+        <v>3212</v>
       </c>
       <c r="AG89" t="s">
-        <v>1345</v>
+        <v>1413</v>
       </c>
       <c r="AH89" t="s">
-        <v>3147</v>
+        <v>3213</v>
       </c>
     </row>
     <row r="90" spans="1:187">
       <c r="A90" t="s">
         <v>886</v>
       </c>
       <c r="B90" t="s">
         <v>104</v>
       </c>
       <c r="C90" t="s">
         <v>105</v>
       </c>
       <c r="D90" t="s">
         <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>72</v>
       </c>
       <c r="F90">
         <v>1</v>
       </c>
       <c r="G90">
         <v>37278361</v>
       </c>
       <c r="H90" t="s">
@@ -29583,87 +30306,87 @@
       </c>
       <c r="O90"/>
       <c r="P90">
         <v>31</v>
       </c>
       <c r="Q90">
         <v>62</v>
       </c>
       <c r="R90" t="s">
         <v>883</v>
       </c>
       <c r="S90"/>
       <c r="T90" t="s">
         <v>112</v>
       </c>
       <c r="U90" t="s">
         <v>113</v>
       </c>
       <c r="V90" t="s">
         <v>114</v>
       </c>
       <c r="W90" t="s">
         <v>889</v>
       </c>
       <c r="X90" t="s">
-        <v>3148</v>
+        <v>3214</v>
       </c>
       <c r="Y90" t="s">
-        <v>3149</v>
+        <v>3215</v>
       </c>
       <c r="Z90" t="s">
-        <v>1340</v>
+        <v>1408</v>
       </c>
       <c r="AA90" t="s">
-        <v>3150</v>
+        <v>3216</v>
       </c>
       <c r="AB90" t="s">
-        <v>1341</v>
+        <v>1409</v>
       </c>
       <c r="AC90" t="s">
-        <v>1342</v>
+        <v>1410</v>
       </c>
       <c r="AD90" t="s">
-        <v>1343</v>
+        <v>1411</v>
       </c>
       <c r="AE90" t="s">
-        <v>3151</v>
+        <v>3217</v>
       </c>
       <c r="AF90" t="s">
-        <v>1345</v>
+        <v>1413</v>
       </c>
       <c r="AG90" t="s">
-        <v>3152</v>
+        <v>3218</v>
       </c>
       <c r="AH90" t="s">
-        <v>3153</v>
+        <v>3219</v>
       </c>
       <c r="AI90" t="s">
-        <v>3154</v>
+        <v>3220</v>
       </c>
       <c r="AJ90" t="s">
-        <v>3155</v>
+        <v>3221</v>
       </c>
     </row>
     <row r="91" spans="1:187">
       <c r="A91" t="s">
         <v>890</v>
       </c>
       <c r="B91" t="s">
         <v>891</v>
       </c>
       <c r="C91" t="s">
         <v>892</v>
       </c>
       <c r="D91" t="s">
         <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>72</v>
       </c>
       <c r="F91">
         <v>1</v>
       </c>
       <c r="G91">
         <v>40823814</v>
       </c>
       <c r="H91" t="s">
@@ -29689,243 +30412,243 @@
       </c>
       <c r="O91"/>
       <c r="P91">
         <v>15</v>
       </c>
       <c r="Q91">
         <v>53</v>
       </c>
       <c r="R91" t="s">
         <v>79</v>
       </c>
       <c r="S91"/>
       <c r="T91" t="s">
         <v>896</v>
       </c>
       <c r="U91" t="s">
         <v>897</v>
       </c>
       <c r="V91" t="s">
         <v>595</v>
       </c>
       <c r="W91" t="s">
         <v>898</v>
       </c>
       <c r="X91" t="s">
-        <v>3156</v>
+        <v>3222</v>
       </c>
       <c r="Y91" t="s">
-        <v>3157</v>
+        <v>3223</v>
       </c>
       <c r="Z91" t="s">
-        <v>3158</v>
+        <v>3224</v>
       </c>
       <c r="AA91" t="s">
-        <v>3159</v>
+        <v>3225</v>
       </c>
       <c r="AB91" t="s">
-        <v>1547</v>
+        <v>1614</v>
       </c>
       <c r="AC91" t="s">
-        <v>1474</v>
+        <v>1542</v>
       </c>
       <c r="AD91" t="s">
-        <v>2449</v>
+        <v>2515</v>
       </c>
       <c r="AE91" t="s">
-        <v>3160</v>
+        <v>3226</v>
       </c>
       <c r="AF91" t="s">
-        <v>1734</v>
+        <v>1801</v>
       </c>
       <c r="AG91" t="s">
-        <v>1809</v>
+        <v>1876</v>
       </c>
       <c r="AH91" t="s">
-        <v>3161</v>
+        <v>3227</v>
       </c>
       <c r="AI91" t="s">
-        <v>2280</v>
+        <v>2346</v>
       </c>
       <c r="AJ91" t="s">
-        <v>3162</v>
+        <v>3228</v>
       </c>
       <c r="AK91" t="s">
-        <v>2227</v>
+        <v>2293</v>
       </c>
       <c r="AL91" t="s">
-        <v>3163</v>
+        <v>3229</v>
       </c>
       <c r="AM91" t="s">
-        <v>3164</v>
+        <v>3230</v>
       </c>
       <c r="AN91" t="s">
-        <v>2628</v>
+        <v>2694</v>
       </c>
       <c r="AO91" t="s">
-        <v>3165</v>
+        <v>3231</v>
       </c>
       <c r="AP91" t="s">
-        <v>3166</v>
+        <v>3232</v>
       </c>
       <c r="AQ91" t="s">
-        <v>3167</v>
+        <v>3233</v>
       </c>
       <c r="AR91" t="s">
-        <v>3168</v>
+        <v>3234</v>
       </c>
       <c r="AS91" t="s">
-        <v>2000</v>
+        <v>2067</v>
       </c>
       <c r="AT91" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="AU91" t="s">
-        <v>1310</v>
+        <v>1378</v>
       </c>
       <c r="AV91" t="s">
-        <v>1735</v>
+        <v>1802</v>
       </c>
       <c r="AW91" t="s">
-        <v>1787</v>
+        <v>1854</v>
       </c>
       <c r="AX91" t="s">
-        <v>2283</v>
+        <v>2349</v>
       </c>
       <c r="AY91" t="s">
-        <v>2454</v>
+        <v>2520</v>
       </c>
       <c r="AZ91" t="s">
-        <v>2282</v>
+        <v>2348</v>
       </c>
       <c r="BA91" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="BB91" t="s">
-        <v>3169</v>
+        <v>3235</v>
       </c>
       <c r="BC91" t="s">
-        <v>3170</v>
+        <v>3236</v>
       </c>
       <c r="BD91" t="s">
-        <v>3171</v>
+        <v>3237</v>
       </c>
       <c r="BE91" t="s">
-        <v>3172</v>
+        <v>3238</v>
       </c>
       <c r="BF91" t="s">
-        <v>3173</v>
+        <v>3239</v>
       </c>
       <c r="BG91" t="s">
-        <v>3174</v>
+        <v>3240</v>
       </c>
       <c r="BH91" t="s">
-        <v>3175</v>
+        <v>3241</v>
       </c>
       <c r="BI91" t="s">
-        <v>3176</v>
+        <v>3242</v>
       </c>
       <c r="BJ91" t="s">
-        <v>3177</v>
+        <v>3243</v>
       </c>
       <c r="BK91" t="s">
-        <v>3178</v>
+        <v>3244</v>
       </c>
       <c r="BL91" t="s">
-        <v>3179</v>
+        <v>3245</v>
       </c>
       <c r="BM91" t="s">
-        <v>3180</v>
+        <v>3246</v>
       </c>
       <c r="BN91" t="s">
-        <v>3181</v>
+        <v>3247</v>
       </c>
       <c r="BO91" t="s">
-        <v>3182</v>
+        <v>3248</v>
       </c>
       <c r="BP91" t="s">
-        <v>3183</v>
+        <v>3249</v>
       </c>
       <c r="BQ91" t="s">
-        <v>3184</v>
+        <v>3250</v>
       </c>
       <c r="BR91" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="BS91" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="BT91" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="BU91" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="BV91" t="s">
-        <v>1805</v>
+        <v>1872</v>
       </c>
       <c r="BW91" t="s">
-        <v>3185</v>
+        <v>3251</v>
       </c>
       <c r="BX91" t="s">
-        <v>3186</v>
+        <v>3252</v>
       </c>
       <c r="BY91" t="s">
-        <v>3187</v>
+        <v>3253</v>
       </c>
       <c r="BZ91" t="s">
-        <v>1464</v>
+        <v>1532</v>
       </c>
       <c r="CA91" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="CB91" t="s">
-        <v>1582</v>
+        <v>1649</v>
       </c>
       <c r="CC91" t="s">
-        <v>2159</v>
+        <v>2225</v>
       </c>
       <c r="CD91" t="s">
-        <v>1334</v>
+        <v>1402</v>
       </c>
       <c r="CE91" t="s">
-        <v>1460</v>
+        <v>1528</v>
       </c>
       <c r="CF91" t="s">
-        <v>1934</v>
+        <v>2001</v>
       </c>
       <c r="CG91" t="s">
-        <v>1692</v>
+        <v>1759</v>
       </c>
       <c r="CH91" t="s">
-        <v>2160</v>
+        <v>2226</v>
       </c>
       <c r="CI91" t="s">
-        <v>1288</v>
+        <v>1356</v>
       </c>
       <c r="CJ91" t="s">
-        <v>2797</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="92" spans="1:187">
       <c r="A92" t="s">
         <v>899</v>
       </c>
       <c r="B92" t="s">
         <v>24</v>
       </c>
       <c r="C92" t="s">
         <v>25</v>
       </c>
       <c r="D92" t="s">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>72</v>
       </c>
       <c r="F92">
         <v>1</v>
       </c>
       <c r="G92">
         <v>40911678</v>
       </c>
       <c r="H92" t="s">
@@ -29951,99 +30674,99 @@
       </c>
       <c r="O92"/>
       <c r="P92">
         <v>36</v>
       </c>
       <c r="Q92">
         <v>11</v>
       </c>
       <c r="R92" t="s">
         <v>905</v>
       </c>
       <c r="S92"/>
       <c r="T92" t="s">
         <v>906</v>
       </c>
       <c r="U92" t="s">
         <v>907</v>
       </c>
       <c r="V92" t="s">
         <v>851</v>
       </c>
       <c r="W92" t="s">
         <v>908</v>
       </c>
       <c r="X92" t="s">
-        <v>3188</v>
+        <v>3254</v>
       </c>
       <c r="Y92" t="s">
-        <v>3189</v>
+        <v>3255</v>
       </c>
       <c r="Z92" t="s">
-        <v>3190</v>
+        <v>3256</v>
       </c>
       <c r="AA92" t="s">
-        <v>3191</v>
+        <v>3257</v>
       </c>
       <c r="AB92" t="s">
-        <v>3192</v>
+        <v>3258</v>
       </c>
       <c r="AC92" t="s">
-        <v>2322</v>
+        <v>2388</v>
       </c>
       <c r="AD92" t="s">
-        <v>3193</v>
+        <v>3259</v>
       </c>
       <c r="AE92" t="s">
-        <v>1262</v>
+        <v>1330</v>
       </c>
       <c r="AF92" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AG92" t="s">
-        <v>1446</v>
+        <v>1514</v>
       </c>
       <c r="AH92" t="s">
-        <v>3194</v>
+        <v>3260</v>
       </c>
       <c r="AI92" t="s">
-        <v>3195</v>
+        <v>3261</v>
       </c>
       <c r="AJ92" t="s">
-        <v>3196</v>
+        <v>3262</v>
       </c>
       <c r="AK92" t="s">
-        <v>3197</v>
+        <v>3263</v>
       </c>
       <c r="AL92" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="AM92" t="s">
-        <v>2324</v>
+        <v>2390</v>
       </c>
       <c r="AN92" t="s">
-        <v>3198</v>
+        <v>3264</v>
       </c>
     </row>
     <row r="93" spans="1:187">
       <c r="A93" t="s">
         <v>909</v>
       </c>
       <c r="B93" t="s">
         <v>152</v>
       </c>
       <c r="C93" t="s">
         <v>176</v>
       </c>
       <c r="D93" t="s">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>41</v>
       </c>
       <c r="F93">
         <v>0</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
         <v>910</v>
       </c>
@@ -30063,174 +30786,174 @@
       <c r="N93" t="s">
         <v>912</v>
       </c>
       <c r="O93"/>
       <c r="P93"/>
       <c r="Q93"/>
       <c r="R93" t="s">
         <v>65</v>
       </c>
       <c r="S93" t="s">
         <v>913</v>
       </c>
       <c r="T93" t="s">
         <v>838</v>
       </c>
       <c r="U93" t="s">
         <v>839</v>
       </c>
       <c r="V93" t="s">
         <v>716</v>
       </c>
       <c r="W93" t="s">
         <v>914</v>
       </c>
       <c r="X93" t="s">
-        <v>3082</v>
+        <v>3148</v>
       </c>
       <c r="Y93" t="s">
-        <v>3199</v>
+        <v>3265</v>
       </c>
       <c r="Z93" t="s">
-        <v>3200</v>
+        <v>3266</v>
       </c>
       <c r="AA93" t="s">
-        <v>3201</v>
+        <v>3267</v>
       </c>
       <c r="AB93" t="s">
-        <v>3202</v>
+        <v>3268</v>
       </c>
       <c r="AC93" t="s">
-        <v>3203</v>
+        <v>3269</v>
       </c>
       <c r="AD93" t="s">
-        <v>3204</v>
+        <v>3270</v>
       </c>
       <c r="AE93" t="s">
-        <v>3205</v>
+        <v>3271</v>
       </c>
       <c r="AF93" t="s">
-        <v>3206</v>
+        <v>3272</v>
       </c>
       <c r="AG93" t="s">
-        <v>3207</v>
+        <v>3273</v>
       </c>
       <c r="AH93" t="s">
-        <v>3208</v>
+        <v>3274</v>
       </c>
       <c r="AI93" t="s">
-        <v>3209</v>
+        <v>3275</v>
       </c>
       <c r="AJ93" t="s">
-        <v>3087</v>
+        <v>3153</v>
       </c>
       <c r="AK93" t="s">
-        <v>3089</v>
+        <v>3155</v>
       </c>
       <c r="AL93" t="s">
-        <v>2449</v>
+        <v>2515</v>
       </c>
       <c r="AM93" t="s">
-        <v>3090</v>
+        <v>3156</v>
       </c>
       <c r="AN93" t="s">
-        <v>1474</v>
+        <v>1542</v>
       </c>
       <c r="AO93" t="s">
-        <v>3091</v>
+        <v>3157</v>
       </c>
       <c r="AP93" t="s">
-        <v>3092</v>
+        <v>3158</v>
       </c>
       <c r="AQ93" t="s">
-        <v>3093</v>
+        <v>3159</v>
       </c>
       <c r="AR93" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AS93" t="s">
-        <v>2454</v>
+        <v>2520</v>
       </c>
       <c r="AT93" t="s">
-        <v>1655</v>
+        <v>1722</v>
       </c>
       <c r="AU93" t="s">
-        <v>3094</v>
+        <v>3160</v>
       </c>
       <c r="AV93" t="s">
-        <v>3095</v>
+        <v>3161</v>
       </c>
       <c r="AW93" t="s">
-        <v>3210</v>
+        <v>3276</v>
       </c>
       <c r="AX93" t="s">
-        <v>3211</v>
+        <v>3277</v>
       </c>
       <c r="AY93" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AZ93" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="BA93" t="s">
-        <v>3212</v>
+        <v>3278</v>
       </c>
       <c r="BB93" t="s">
-        <v>3101</v>
+        <v>3167</v>
       </c>
       <c r="BC93" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="BD93" t="s">
-        <v>1383</v>
+        <v>1451</v>
       </c>
       <c r="BE93" t="s">
-        <v>3102</v>
+        <v>3168</v>
       </c>
       <c r="BF93" t="s">
-        <v>3100</v>
+        <v>3166</v>
       </c>
       <c r="BG93" t="s">
-        <v>1900</v>
+        <v>1967</v>
       </c>
       <c r="BH93" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="BI93" t="s">
-        <v>1583</v>
+        <v>1650</v>
       </c>
       <c r="BJ93" t="s">
-        <v>1332</v>
+        <v>1400</v>
       </c>
       <c r="BK93" t="s">
-        <v>1331</v>
+        <v>1399</v>
       </c>
       <c r="BL93" t="s">
-        <v>3099</v>
+        <v>3165</v>
       </c>
       <c r="BM93" t="s">
-        <v>1288</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="94" spans="1:187">
       <c r="A94" t="s">
         <v>915</v>
       </c>
       <c r="B94" t="s">
         <v>916</v>
       </c>
       <c r="C94" t="s">
         <v>588</v>
       </c>
       <c r="D94" t="s">
         <v>82</v>
       </c>
       <c r="E94" t="s">
         <v>27</v>
       </c>
       <c r="F94">
         <v>1</v>
       </c>
       <c r="G94">
         <v>39633012</v>
       </c>
       <c r="H94" t="s">
@@ -30258,66 +30981,66 @@
         <v>920</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
       <c r="Q94">
         <v>32</v>
       </c>
       <c r="R94" t="s">
         <v>170</v>
       </c>
       <c r="S94"/>
       <c r="T94" t="s">
         <v>921</v>
       </c>
       <c r="U94" t="s">
         <v>922</v>
       </c>
       <c r="V94" t="s">
         <v>373</v>
       </c>
       <c r="W94" t="s">
         <v>923</v>
       </c>
       <c r="X94" t="s">
-        <v>3213</v>
+        <v>3279</v>
       </c>
       <c r="Y94" t="s">
-        <v>3214</v>
+        <v>3280</v>
       </c>
       <c r="Z94" t="s">
-        <v>2058</v>
+        <v>2125</v>
       </c>
       <c r="AA94" t="s">
-        <v>3215</v>
+        <v>3281</v>
       </c>
       <c r="AB94" t="s">
-        <v>2692</v>
+        <v>2758</v>
       </c>
       <c r="AC94" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="95" spans="1:187">
       <c r="A95" t="s">
         <v>924</v>
       </c>
       <c r="B95" t="s">
         <v>528</v>
       </c>
       <c r="C95" t="s">
         <v>529</v>
       </c>
       <c r="D95" t="s">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>72</v>
       </c>
       <c r="F95">
         <v>1</v>
       </c>
       <c r="G95">
         <v>40488281</v>
       </c>
       <c r="H95" t="s">
@@ -30343,93 +31066,93 @@
       </c>
       <c r="O95"/>
       <c r="P95">
         <v>11</v>
       </c>
       <c r="Q95">
         <v>53</v>
       </c>
       <c r="R95" t="s">
         <v>79</v>
       </c>
       <c r="S95"/>
       <c r="T95" t="s">
         <v>781</v>
       </c>
       <c r="U95" t="s">
         <v>782</v>
       </c>
       <c r="V95" t="s">
         <v>535</v>
       </c>
       <c r="W95" t="s">
         <v>928</v>
       </c>
       <c r="X95" t="s">
-        <v>3216</v>
+        <v>3282</v>
       </c>
       <c r="Y95" t="s">
-        <v>3217</v>
+        <v>3283</v>
       </c>
       <c r="Z95" t="s">
-        <v>3218</v>
+        <v>3284</v>
       </c>
       <c r="AA95" t="s">
-        <v>3219</v>
+        <v>3285</v>
       </c>
       <c r="AB95" t="s">
-        <v>3220</v>
+        <v>3286</v>
       </c>
       <c r="AC95" t="s">
-        <v>3221</v>
+        <v>3287</v>
       </c>
       <c r="AD95" t="s">
-        <v>3222</v>
+        <v>3288</v>
       </c>
       <c r="AE95" t="s">
-        <v>2412</v>
+        <v>2477</v>
       </c>
       <c r="AF95" t="s">
-        <v>3223</v>
+        <v>3289</v>
       </c>
       <c r="AG95" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AH95" t="s">
-        <v>3224</v>
+        <v>3290</v>
       </c>
       <c r="AI95" t="s">
-        <v>1491</v>
+        <v>1559</v>
       </c>
       <c r="AJ95" t="s">
-        <v>1951</v>
+        <v>2018</v>
       </c>
       <c r="AK95" t="s">
-        <v>1390</v>
+        <v>1458</v>
       </c>
       <c r="AL95" t="s">
-        <v>3225</v>
+        <v>3291</v>
       </c>
     </row>
     <row r="96" spans="1:187">
       <c r="A96" t="s">
         <v>929</v>
       </c>
       <c r="B96" t="s">
         <v>528</v>
       </c>
       <c r="C96" t="s">
         <v>529</v>
       </c>
       <c r="D96" t="s">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>27</v>
       </c>
       <c r="F96">
         <v>1</v>
       </c>
       <c r="G96">
         <v>39408571</v>
       </c>
       <c r="H96" t="s">
@@ -30455,63 +31178,63 @@
         <v>10241</v>
       </c>
       <c r="P96">
         <v>19</v>
       </c>
       <c r="Q96">
         <v>25</v>
       </c>
       <c r="R96" t="s">
         <v>935</v>
       </c>
       <c r="S96"/>
       <c r="T96" t="s">
         <v>936</v>
       </c>
       <c r="U96" t="s">
         <v>937</v>
       </c>
       <c r="V96" t="s">
         <v>535</v>
       </c>
       <c r="W96" t="s">
         <v>938</v>
       </c>
       <c r="X96" t="s">
-        <v>3226</v>
+        <v>3292</v>
       </c>
       <c r="Y96" t="s">
-        <v>3227</v>
+        <v>3293</v>
       </c>
       <c r="Z96" t="s">
-        <v>3228</v>
+        <v>3294</v>
       </c>
       <c r="AA96" t="s">
-        <v>2412</v>
+        <v>2477</v>
       </c>
       <c r="AB96" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="97" spans="1:187">
       <c r="A97" t="s">
         <v>939</v>
       </c>
       <c r="B97" t="s">
         <v>940</v>
       </c>
       <c r="C97" t="s">
         <v>941</v>
       </c>
       <c r="D97" t="s">
         <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>41</v>
       </c>
       <c r="F97">
         <v>0</v>
       </c>
       <c r="G97"/>
       <c r="H97" t="s">
         <v>942</v>
       </c>
@@ -30531,129 +31254,129 @@
       <c r="N97" t="s">
         <v>944</v>
       </c>
       <c r="O97"/>
       <c r="P97"/>
       <c r="Q97"/>
       <c r="R97" t="s">
         <v>65</v>
       </c>
       <c r="S97" t="s">
         <v>945</v>
       </c>
       <c r="T97" t="s">
         <v>946</v>
       </c>
       <c r="U97" t="s">
         <v>947</v>
       </c>
       <c r="V97" t="s">
         <v>948</v>
       </c>
       <c r="W97" t="s">
         <v>949</v>
       </c>
       <c r="X97" t="s">
+        <v>3295</v>
+      </c>
+      <c r="Y97" t="s">
+        <v>3296</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>1876</v>
+      </c>
+      <c r="AA97" t="s">
+        <v>1801</v>
+      </c>
+      <c r="AB97" t="s">
+        <v>1509</v>
+      </c>
+      <c r="AC97" t="s">
+        <v>1854</v>
+      </c>
+      <c r="AD97" t="s">
         <v>3229</v>
       </c>
-      <c r="Y97" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AE97" t="s">
-        <v>3231</v>
+        <v>3297</v>
       </c>
       <c r="AF97" t="s">
-        <v>3232</v>
+        <v>3298</v>
       </c>
       <c r="AG97" t="s">
-        <v>3233</v>
+        <v>3299</v>
       </c>
       <c r="AH97" t="s">
-        <v>3234</v>
+        <v>3300</v>
       </c>
       <c r="AI97" t="s">
-        <v>3235</v>
+        <v>3301</v>
       </c>
       <c r="AJ97" t="s">
-        <v>3236</v>
+        <v>3302</v>
       </c>
       <c r="AK97" t="s">
-        <v>3237</v>
+        <v>3303</v>
       </c>
       <c r="AL97" t="s">
-        <v>3238</v>
+        <v>3304</v>
       </c>
       <c r="AM97" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AN97" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AO97" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AP97" t="s">
-        <v>3239</v>
+        <v>3305</v>
       </c>
       <c r="AQ97" t="s">
-        <v>3240</v>
+        <v>3306</v>
       </c>
       <c r="AR97" t="s">
-        <v>2160</v>
+        <v>2226</v>
       </c>
       <c r="AS97" t="s">
-        <v>3241</v>
+        <v>3307</v>
       </c>
       <c r="AT97" t="s">
-        <v>1762</v>
+        <v>1829</v>
       </c>
       <c r="AU97" t="s">
-        <v>3242</v>
+        <v>3308</v>
       </c>
       <c r="AV97" t="s">
-        <v>3243</v>
+        <v>3309</v>
       </c>
       <c r="AW97" t="s">
-        <v>1460</v>
+        <v>1528</v>
       </c>
       <c r="AX97" t="s">
-        <v>2159</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="98" spans="1:187">
       <c r="A98" t="s">
         <v>950</v>
       </c>
       <c r="B98" t="s">
         <v>675</v>
       </c>
       <c r="C98" t="s">
         <v>676</v>
       </c>
       <c r="D98" t="s">
         <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>41</v>
       </c>
       <c r="F98">
         <v>0</v>
       </c>
       <c r="G98"/>
       <c r="H98" t="s">
         <v>951</v>
       </c>
@@ -30673,195 +31396,201 @@
       <c r="N98" t="s">
         <v>953</v>
       </c>
       <c r="O98"/>
       <c r="P98"/>
       <c r="Q98"/>
       <c r="R98" t="s">
         <v>65</v>
       </c>
       <c r="S98" t="s">
         <v>954</v>
       </c>
       <c r="T98" t="s">
         <v>955</v>
       </c>
       <c r="U98" t="s">
         <v>317</v>
       </c>
       <c r="V98" t="s">
         <v>125</v>
       </c>
       <c r="W98" t="s">
         <v>956</v>
       </c>
       <c r="X98" t="s">
-        <v>3244</v>
+        <v>3310</v>
       </c>
       <c r="Y98" t="s">
-        <v>3245</v>
+        <v>3311</v>
       </c>
       <c r="Z98" t="s">
-        <v>3246</v>
+        <v>3312</v>
       </c>
       <c r="AA98" t="s">
-        <v>3247</v>
+        <v>3313</v>
       </c>
       <c r="AB98" t="s">
-        <v>3248</v>
+        <v>3314</v>
       </c>
       <c r="AC98" t="s">
-        <v>3249</v>
+        <v>3315</v>
       </c>
       <c r="AD98" t="s">
-        <v>3250</v>
+        <v>3316</v>
       </c>
       <c r="AE98" t="s">
-        <v>3251</v>
+        <v>3317</v>
       </c>
       <c r="AF98" t="s">
-        <v>3252</v>
+        <v>3318</v>
       </c>
       <c r="AG98" t="s">
-        <v>3253</v>
+        <v>3319</v>
       </c>
       <c r="AH98" t="s">
-        <v>3254</v>
+        <v>3320</v>
       </c>
       <c r="AI98" t="s">
-        <v>3255</v>
+        <v>3321</v>
       </c>
       <c r="AJ98" t="s">
-        <v>1927</v>
+        <v>3322</v>
       </c>
       <c r="AK98" t="s">
-        <v>3256</v>
+        <v>1994</v>
       </c>
       <c r="AL98" t="s">
-        <v>2526</v>
+        <v>3323</v>
       </c>
       <c r="AM98" t="s">
-        <v>1510</v>
+        <v>2592</v>
       </c>
       <c r="AN98" t="s">
-        <v>3034</v>
+        <v>1578</v>
       </c>
       <c r="AO98" t="s">
-        <v>3257</v>
+        <v>3100</v>
       </c>
       <c r="AP98" t="s">
-        <v>3258</v>
+        <v>3324</v>
       </c>
       <c r="AQ98" t="s">
-        <v>3259</v>
+        <v>3325</v>
       </c>
       <c r="AR98" t="s">
-        <v>3260</v>
+        <v>3326</v>
       </c>
       <c r="AS98" t="s">
-        <v>3261</v>
+        <v>3327</v>
       </c>
       <c r="AT98" t="s">
-        <v>3262</v>
+        <v>3328</v>
       </c>
       <c r="AU98" t="s">
-        <v>1509</v>
+        <v>3329</v>
       </c>
       <c r="AV98" t="s">
-        <v>1365</v>
+        <v>1577</v>
       </c>
       <c r="AW98" t="s">
-        <v>1361</v>
+        <v>1433</v>
       </c>
       <c r="AX98" t="s">
-        <v>3263</v>
+        <v>1429</v>
       </c>
       <c r="AY98" t="s">
-        <v>1317</v>
+        <v>3330</v>
       </c>
       <c r="AZ98" t="s">
-        <v>1276</v>
+        <v>1385</v>
       </c>
       <c r="BA98" t="s">
-        <v>1929</v>
+        <v>1344</v>
       </c>
       <c r="BB98" t="s">
-        <v>1796</v>
+        <v>1996</v>
       </c>
       <c r="BC98" t="s">
-        <v>1828</v>
+        <v>1863</v>
       </c>
       <c r="BD98" t="s">
-        <v>3264</v>
+        <v>1895</v>
       </c>
       <c r="BE98" t="s">
-        <v>1490</v>
+        <v>3331</v>
       </c>
       <c r="BF98" t="s">
-        <v>1420</v>
+        <v>1558</v>
       </c>
       <c r="BG98" t="s">
-        <v>1941</v>
+        <v>1488</v>
       </c>
       <c r="BH98" t="s">
-        <v>1424</v>
+        <v>2008</v>
       </c>
       <c r="BI98" t="s">
-        <v>3265</v>
+        <v>1492</v>
       </c>
       <c r="BJ98" t="s">
-        <v>1425</v>
+        <v>3332</v>
       </c>
       <c r="BK98" t="s">
-        <v>3266</v>
+        <v>1493</v>
       </c>
       <c r="BL98" t="s">
-        <v>1324</v>
+        <v>3333</v>
       </c>
       <c r="BM98" t="s">
-        <v>3267</v>
+        <v>1392</v>
       </c>
       <c r="BN98" t="s">
-        <v>1897</v>
+        <v>3334</v>
       </c>
       <c r="BO98" t="s">
-        <v>3268</v>
+        <v>1964</v>
       </c>
       <c r="BP98" t="s">
-        <v>3269</v>
+        <v>3335</v>
       </c>
       <c r="BQ98" t="s">
-        <v>1938</v>
+        <v>3336</v>
       </c>
       <c r="BR98" t="s">
-        <v>1390</v>
+        <v>2005</v>
       </c>
       <c r="BS98" t="s">
-        <v>1760</v>
+        <v>1458</v>
       </c>
       <c r="BT98" t="s">
-        <v>1426</v>
+        <v>1527</v>
+      </c>
+      <c r="BU98" t="s">
+        <v>1494</v>
+      </c>
+      <c r="BV98" t="s">
+        <v>1461</v>
       </c>
     </row>
     <row r="99" spans="1:187">
       <c r="A99" t="s">
         <v>957</v>
       </c>
       <c r="B99" t="s">
         <v>152</v>
       </c>
       <c r="C99" t="s">
         <v>176</v>
       </c>
       <c r="D99" t="s">
         <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>72</v>
       </c>
       <c r="F99">
         <v>1</v>
       </c>
       <c r="G99">
         <v>39739841</v>
       </c>
       <c r="H99" t="s">
@@ -30887,114 +31616,114 @@
       </c>
       <c r="O99"/>
       <c r="P99">
         <v>4</v>
       </c>
       <c r="Q99">
         <v>53</v>
       </c>
       <c r="R99" t="s">
         <v>79</v>
       </c>
       <c r="S99"/>
       <c r="T99" t="s">
         <v>961</v>
       </c>
       <c r="U99" t="s">
         <v>962</v>
       </c>
       <c r="V99" t="s">
         <v>963</v>
       </c>
       <c r="W99" t="s">
         <v>964</v>
       </c>
       <c r="X99" t="s">
-        <v>2210</v>
+        <v>2276</v>
       </c>
       <c r="Y99" t="s">
-        <v>2211</v>
+        <v>2277</v>
       </c>
       <c r="Z99" t="s">
-        <v>2027</v>
+        <v>2094</v>
       </c>
       <c r="AA99" t="s">
-        <v>3270</v>
+        <v>3337</v>
       </c>
       <c r="AB99" t="s">
-        <v>3271</v>
+        <v>3338</v>
       </c>
       <c r="AC99" t="s">
-        <v>3272</v>
+        <v>3339</v>
       </c>
       <c r="AD99" t="s">
-        <v>3273</v>
+        <v>3340</v>
       </c>
       <c r="AE99" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AF99" t="s">
-        <v>3274</v>
+        <v>3341</v>
       </c>
       <c r="AG99" t="s">
-        <v>3275</v>
+        <v>3342</v>
       </c>
       <c r="AH99" t="s">
-        <v>1474</v>
+        <v>1542</v>
       </c>
       <c r="AI99" t="s">
-        <v>3276</v>
+        <v>3343</v>
       </c>
       <c r="AJ99" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AK99" t="s">
-        <v>3168</v>
+        <v>3234</v>
       </c>
       <c r="AL99" t="s">
-        <v>3277</v>
+        <v>3344</v>
       </c>
       <c r="AM99" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AN99" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AO99" t="s">
-        <v>3186</v>
+        <v>3252</v>
       </c>
       <c r="AP99" t="s">
-        <v>3278</v>
+        <v>3345</v>
       </c>
       <c r="AQ99" t="s">
-        <v>3279</v>
+        <v>3346</v>
       </c>
       <c r="AR99" t="s">
-        <v>3280</v>
+        <v>3347</v>
       </c>
       <c r="AS99" t="s">
-        <v>3281</v>
+        <v>3348</v>
       </c>
     </row>
     <row r="100" spans="1:187">
       <c r="A100" t="s">
         <v>965</v>
       </c>
       <c r="B100" t="s">
         <v>614</v>
       </c>
       <c r="C100" t="s">
         <v>25</v>
       </c>
       <c r="D100" t="s">
         <v>82</v>
       </c>
       <c r="E100" t="s">
         <v>27</v>
       </c>
       <c r="F100">
         <v>1</v>
       </c>
       <c r="G100">
         <v>39085542</v>
       </c>
       <c r="H100" t="s">
@@ -31022,117 +31751,117 @@
         <v>969</v>
       </c>
       <c r="P100">
         <v>8023</v>
       </c>
       <c r="Q100">
         <v>632</v>
       </c>
       <c r="R100" t="s">
         <v>179</v>
       </c>
       <c r="S100"/>
       <c r="T100" t="s">
         <v>970</v>
       </c>
       <c r="U100" t="s">
         <v>971</v>
       </c>
       <c r="V100" t="s">
         <v>972</v>
       </c>
       <c r="W100" t="s">
         <v>973</v>
       </c>
       <c r="X100" t="s">
-        <v>3282</v>
+        <v>3349</v>
       </c>
       <c r="Y100" t="s">
-        <v>3283</v>
+        <v>3350</v>
       </c>
       <c r="Z100" t="s">
-        <v>3284</v>
+        <v>3351</v>
       </c>
       <c r="AA100" t="s">
-        <v>3285</v>
+        <v>3352</v>
       </c>
       <c r="AB100" t="s">
-        <v>3286</v>
+        <v>3353</v>
       </c>
       <c r="AC100" t="s">
-        <v>3287</v>
+        <v>3354</v>
       </c>
       <c r="AD100" t="s">
-        <v>3288</v>
+        <v>3355</v>
       </c>
       <c r="AE100" t="s">
-        <v>1262</v>
+        <v>1330</v>
       </c>
       <c r="AF100" t="s">
-        <v>3289</v>
+        <v>3356</v>
       </c>
       <c r="AG100" t="s">
-        <v>3290</v>
+        <v>3357</v>
       </c>
       <c r="AH100" t="s">
-        <v>2628</v>
+        <v>2694</v>
       </c>
       <c r="AI100" t="s">
-        <v>3291</v>
+        <v>3358</v>
       </c>
       <c r="AJ100" t="s">
-        <v>3292</v>
+        <v>3359</v>
       </c>
       <c r="AK100" t="s">
-        <v>3293</v>
+        <v>3360</v>
       </c>
       <c r="AL100" t="s">
-        <v>3294</v>
+        <v>3361</v>
       </c>
       <c r="AM100" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AN100" t="s">
-        <v>3295</v>
+        <v>3362</v>
       </c>
       <c r="AO100" t="s">
-        <v>1805</v>
+        <v>1872</v>
       </c>
       <c r="AP100" t="s">
-        <v>3296</v>
+        <v>3363</v>
       </c>
       <c r="AQ100" t="s">
-        <v>3297</v>
+        <v>3364</v>
       </c>
       <c r="AR100" t="s">
-        <v>3298</v>
+        <v>3365</v>
       </c>
       <c r="AS100" t="s">
-        <v>3299</v>
+        <v>3366</v>
       </c>
       <c r="AT100" t="s">
-        <v>3300</v>
+        <v>3367</v>
       </c>
     </row>
     <row r="101" spans="1:187">
       <c r="A101" t="s">
         <v>974</v>
       </c>
       <c r="B101" t="s">
         <v>916</v>
       </c>
       <c r="C101" t="s">
         <v>588</v>
       </c>
       <c r="D101" t="s">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>41</v>
       </c>
       <c r="F101">
         <v>0</v>
       </c>
       <c r="G101"/>
       <c r="H101" t="s">
         <v>975</v>
       </c>
@@ -31152,228 +31881,228 @@
       <c r="N101" t="s">
         <v>977</v>
       </c>
       <c r="O101"/>
       <c r="P101"/>
       <c r="Q101"/>
       <c r="R101" t="s">
         <v>65</v>
       </c>
       <c r="S101" t="s">
         <v>379</v>
       </c>
       <c r="T101" t="s">
         <v>978</v>
       </c>
       <c r="U101" t="s">
         <v>979</v>
       </c>
       <c r="V101" t="s">
         <v>922</v>
       </c>
       <c r="W101" t="s">
         <v>980</v>
       </c>
       <c r="X101" t="s">
-        <v>3301</v>
+        <v>3368</v>
       </c>
       <c r="Y101" t="s">
-        <v>3302</v>
+        <v>3369</v>
       </c>
       <c r="Z101" t="s">
-        <v>3303</v>
+        <v>3370</v>
       </c>
       <c r="AA101" t="s">
-        <v>3304</v>
+        <v>3371</v>
       </c>
       <c r="AB101" t="s">
-        <v>3305</v>
+        <v>3372</v>
       </c>
       <c r="AC101" t="s">
-        <v>3306</v>
+        <v>3373</v>
       </c>
       <c r="AD101" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AE101" t="s">
-        <v>1628</v>
+        <v>1695</v>
       </c>
       <c r="AF101" t="s">
-        <v>3307</v>
+        <v>3374</v>
       </c>
       <c r="AG101" t="s">
-        <v>3308</v>
+        <v>3375</v>
       </c>
       <c r="AH101" t="s">
-        <v>3309</v>
+        <v>3376</v>
       </c>
       <c r="AI101" t="s">
-        <v>3310</v>
+        <v>3377</v>
       </c>
       <c r="AJ101" t="s">
-        <v>3311</v>
+        <v>3378</v>
       </c>
       <c r="AK101" t="s">
-        <v>3312</v>
+        <v>3379</v>
       </c>
       <c r="AL101" t="s">
-        <v>3313</v>
+        <v>3380</v>
       </c>
       <c r="AM101" t="s">
-        <v>3314</v>
+        <v>3381</v>
       </c>
       <c r="AN101" t="s">
-        <v>3315</v>
+        <v>3382</v>
       </c>
       <c r="AO101" t="s">
-        <v>3316</v>
+        <v>3383</v>
       </c>
       <c r="AP101" t="s">
-        <v>3317</v>
+        <v>3384</v>
       </c>
       <c r="AQ101" t="s">
-        <v>3318</v>
+        <v>3385</v>
       </c>
       <c r="AR101" t="s">
-        <v>3319</v>
+        <v>3386</v>
       </c>
       <c r="AS101" t="s">
-        <v>3320</v>
+        <v>3387</v>
       </c>
       <c r="AT101" t="s">
-        <v>3321</v>
+        <v>3388</v>
       </c>
       <c r="AU101" t="s">
-        <v>3322</v>
+        <v>3389</v>
       </c>
       <c r="AV101" t="s">
-        <v>3323</v>
+        <v>3390</v>
       </c>
       <c r="AW101" t="s">
-        <v>2058</v>
+        <v>2125</v>
       </c>
       <c r="AX101" t="s">
-        <v>1657</v>
+        <v>1724</v>
       </c>
       <c r="AY101" t="s">
-        <v>3324</v>
+        <v>3391</v>
       </c>
       <c r="AZ101" t="s">
-        <v>3325</v>
+        <v>3392</v>
       </c>
       <c r="BA101" t="s">
-        <v>3215</v>
+        <v>3281</v>
       </c>
       <c r="BB101" t="s">
-        <v>2692</v>
+        <v>2758</v>
       </c>
       <c r="BC101" t="s">
-        <v>1447</v>
+        <v>1515</v>
       </c>
       <c r="BD101" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="BE101" t="s">
-        <v>1868</v>
+        <v>1935</v>
       </c>
       <c r="BF101" t="s">
-        <v>1916</v>
+        <v>1983</v>
       </c>
       <c r="BG101" t="s">
-        <v>2693</v>
+        <v>2759</v>
       </c>
       <c r="BH101" t="s">
-        <v>3326</v>
+        <v>3393</v>
       </c>
       <c r="BI101" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="BJ101" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="BK101" t="s">
-        <v>1574</v>
+        <v>1641</v>
       </c>
       <c r="BL101" t="s">
-        <v>1328</v>
+        <v>1396</v>
       </c>
       <c r="BM101" t="s">
-        <v>3327</v>
+        <v>3394</v>
       </c>
       <c r="BN101" t="s">
-        <v>1942</v>
+        <v>2009</v>
       </c>
       <c r="BO101" t="s">
-        <v>1324</v>
+        <v>1392</v>
       </c>
       <c r="BP101" t="s">
-        <v>1941</v>
+        <v>2008</v>
       </c>
       <c r="BQ101" t="s">
-        <v>3328</v>
+        <v>3395</v>
       </c>
       <c r="BR101" t="s">
-        <v>3329</v>
+        <v>3396</v>
       </c>
       <c r="BS101" t="s">
-        <v>1576</v>
+        <v>1643</v>
       </c>
       <c r="BT101" t="s">
-        <v>2158</v>
+        <v>2224</v>
       </c>
       <c r="BU101" t="s">
-        <v>1332</v>
+        <v>1400</v>
       </c>
       <c r="BV101" t="s">
-        <v>2961</v>
+        <v>3027</v>
       </c>
       <c r="BW101" t="s">
-        <v>1637</v>
+        <v>1704</v>
       </c>
       <c r="BX101" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="BY101" t="s">
-        <v>2160</v>
+        <v>2226</v>
       </c>
       <c r="BZ101" t="s">
-        <v>3330</v>
+        <v>3397</v>
       </c>
       <c r="CA101" t="s">
-        <v>1322</v>
+        <v>1390</v>
       </c>
       <c r="CB101" t="s">
-        <v>1301</v>
+        <v>1369</v>
       </c>
       <c r="CC101" t="s">
-        <v>1699</v>
+        <v>1766</v>
       </c>
       <c r="CD101" t="s">
-        <v>3331</v>
+        <v>3398</v>
       </c>
       <c r="CE101" t="s">
-        <v>3332</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="102" spans="1:187">
       <c r="A102" t="s">
         <v>981</v>
       </c>
       <c r="B102" t="s">
         <v>24</v>
       </c>
       <c r="C102" t="s">
         <v>25</v>
       </c>
       <c r="D102" t="s">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>41</v>
       </c>
       <c r="F102">
         <v>0</v>
       </c>
       <c r="G102"/>
       <c r="H102" t="s">
         <v>982</v>
       </c>
@@ -31393,144 +32122,144 @@
       <c r="N102" t="s">
         <v>984</v>
       </c>
       <c r="O102"/>
       <c r="P102"/>
       <c r="Q102"/>
       <c r="R102" t="s">
         <v>65</v>
       </c>
       <c r="S102" t="s">
         <v>985</v>
       </c>
       <c r="T102" t="s">
         <v>986</v>
       </c>
       <c r="U102" t="s">
         <v>987</v>
       </c>
       <c r="V102" t="s">
         <v>988</v>
       </c>
       <c r="W102" t="s">
         <v>989</v>
       </c>
       <c r="X102" t="s">
-        <v>3333</v>
+        <v>3400</v>
       </c>
       <c r="Y102" t="s">
-        <v>3334</v>
+        <v>3401</v>
       </c>
       <c r="Z102" t="s">
-        <v>3335</v>
+        <v>3402</v>
       </c>
       <c r="AA102" t="s">
-        <v>3336</v>
+        <v>3403</v>
       </c>
       <c r="AB102" t="s">
-        <v>3337</v>
+        <v>3404</v>
       </c>
       <c r="AC102" t="s">
-        <v>3338</v>
+        <v>3405</v>
       </c>
       <c r="AD102" t="s">
-        <v>3339</v>
+        <v>3406</v>
       </c>
       <c r="AE102" t="s">
-        <v>3340</v>
+        <v>3407</v>
       </c>
       <c r="AF102" t="s">
-        <v>3341</v>
+        <v>3408</v>
       </c>
       <c r="AG102" t="s">
-        <v>3342</v>
+        <v>3409</v>
       </c>
       <c r="AH102" t="s">
-        <v>3343</v>
+        <v>3410</v>
       </c>
       <c r="AI102" t="s">
-        <v>3344</v>
+        <v>3411</v>
       </c>
       <c r="AJ102" t="s">
-        <v>2322</v>
+        <v>2388</v>
       </c>
       <c r="AK102" t="s">
-        <v>1262</v>
+        <v>1330</v>
       </c>
       <c r="AL102" t="s">
-        <v>3345</v>
+        <v>3412</v>
       </c>
       <c r="AM102" t="s">
-        <v>3346</v>
+        <v>3413</v>
       </c>
       <c r="AN102" t="s">
-        <v>3347</v>
+        <v>3414</v>
       </c>
       <c r="AO102" t="s">
-        <v>3073</v>
+        <v>3139</v>
       </c>
       <c r="AP102" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AQ102" t="s">
-        <v>3348</v>
+        <v>3415</v>
       </c>
       <c r="AR102" t="s">
-        <v>1801</v>
+        <v>1868</v>
       </c>
       <c r="AS102" t="s">
-        <v>2007</v>
+        <v>2074</v>
       </c>
       <c r="AT102" t="s">
-        <v>1382</v>
+        <v>1450</v>
       </c>
       <c r="AU102" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="AV102" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="AW102" t="s">
-        <v>3349</v>
+        <v>3416</v>
       </c>
       <c r="AX102" t="s">
-        <v>2003</v>
+        <v>2070</v>
       </c>
       <c r="AY102" t="s">
-        <v>1578</v>
+        <v>1645</v>
       </c>
       <c r="AZ102" t="s">
-        <v>3350</v>
+        <v>3417</v>
       </c>
       <c r="BA102" t="s">
-        <v>3351</v>
+        <v>3418</v>
       </c>
       <c r="BB102" t="s">
-        <v>3243</v>
+        <v>3309</v>
       </c>
       <c r="BC102" t="s">
-        <v>1335</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="103" spans="1:187">
       <c r="A103" t="s">
         <v>990</v>
       </c>
       <c r="B103" t="s">
         <v>991</v>
       </c>
       <c r="C103" t="s">
         <v>992</v>
       </c>
       <c r="D103" t="s">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>41</v>
       </c>
       <c r="F103">
         <v>0</v>
       </c>
       <c r="G103"/>
       <c r="H103" t="s">
         <v>993</v>
       </c>
@@ -31550,105 +32279,105 @@
       <c r="N103" t="s">
         <v>995</v>
       </c>
       <c r="O103"/>
       <c r="P103"/>
       <c r="Q103"/>
       <c r="R103" t="s">
         <v>65</v>
       </c>
       <c r="S103" t="s">
         <v>996</v>
       </c>
       <c r="T103" t="s">
         <v>997</v>
       </c>
       <c r="U103" t="s">
         <v>998</v>
       </c>
       <c r="V103" t="s">
         <v>999</v>
       </c>
       <c r="W103" t="s">
         <v>1000</v>
       </c>
       <c r="X103" t="s">
-        <v>1303</v>
+        <v>1371</v>
       </c>
       <c r="Y103" t="s">
-        <v>3352</v>
+        <v>3419</v>
       </c>
       <c r="Z103" t="s">
-        <v>3353</v>
+        <v>3420</v>
       </c>
       <c r="AA103" t="s">
-        <v>3354</v>
+        <v>3421</v>
       </c>
       <c r="AB103" t="s">
-        <v>3355</v>
+        <v>3422</v>
       </c>
       <c r="AC103" t="s">
-        <v>3356</v>
+        <v>3423</v>
       </c>
       <c r="AD103" t="s">
-        <v>1438</v>
+        <v>1506</v>
       </c>
       <c r="AE103" t="s">
-        <v>3357</v>
+        <v>3424</v>
       </c>
       <c r="AF103" t="s">
-        <v>1435</v>
+        <v>1503</v>
       </c>
       <c r="AG103" t="s">
-        <v>3358</v>
+        <v>3425</v>
       </c>
       <c r="AH103" t="s">
-        <v>3359</v>
+        <v>3426</v>
       </c>
       <c r="AI103" t="s">
-        <v>3360</v>
+        <v>3427</v>
       </c>
       <c r="AJ103" t="s">
-        <v>3361</v>
+        <v>3428</v>
       </c>
       <c r="AK103" t="s">
-        <v>3362</v>
+        <v>3429</v>
       </c>
       <c r="AL103" t="s">
-        <v>1447</v>
+        <v>1515</v>
       </c>
       <c r="AM103" t="s">
-        <v>3363</v>
+        <v>3430</v>
       </c>
       <c r="AN103" t="s">
-        <v>1449</v>
+        <v>1517</v>
       </c>
       <c r="AO103" t="s">
-        <v>3364</v>
+        <v>3431</v>
       </c>
       <c r="AP103" t="s">
-        <v>1418</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="104" spans="1:187">
       <c r="A104" t="s">
         <v>1001</v>
       </c>
       <c r="B104" t="s">
         <v>128</v>
       </c>
       <c r="C104" t="s">
         <v>129</v>
       </c>
       <c r="D104" t="s">
         <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>27</v>
       </c>
       <c r="F104">
         <v>1</v>
       </c>
       <c r="G104"/>
       <c r="H104" t="s">
         <v>1002</v>
       </c>
@@ -31668,72 +32397,72 @@
       <c r="N104" t="s">
         <v>1006</v>
       </c>
       <c r="O104"/>
       <c r="P104"/>
       <c r="Q104">
         <v>2</v>
       </c>
       <c r="R104" t="s">
         <v>1007</v>
       </c>
       <c r="S104"/>
       <c r="T104" t="s">
         <v>1008</v>
       </c>
       <c r="U104" t="s">
         <v>1009</v>
       </c>
       <c r="V104" t="s">
         <v>197</v>
       </c>
       <c r="W104" t="s">
         <v>1010</v>
       </c>
       <c r="X104" t="s">
-        <v>3365</v>
+        <v>3432</v>
       </c>
       <c r="Y104" t="s">
-        <v>3366</v>
+        <v>3433</v>
       </c>
       <c r="Z104" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="AA104" t="s">
-        <v>1915</v>
+        <v>1982</v>
       </c>
       <c r="AB104" t="s">
-        <v>3367</v>
+        <v>3434</v>
       </c>
       <c r="AC104" t="s">
-        <v>3368</v>
+        <v>3435</v>
       </c>
       <c r="AD104" t="s">
-        <v>3369</v>
+        <v>3436</v>
       </c>
       <c r="AE104" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="105" spans="1:187">
       <c r="A105" t="s">
         <v>1011</v>
       </c>
       <c r="B105" t="s">
         <v>517</v>
       </c>
       <c r="C105" t="s">
         <v>518</v>
       </c>
       <c r="D105" t="s">
         <v>82</v>
       </c>
       <c r="E105" t="s">
         <v>1012</v>
       </c>
       <c r="F105">
         <v>2</v>
       </c>
       <c r="G105">
         <v>39488380</v>
       </c>
       <c r="H105" t="s">
@@ -31755,84 +32484,84 @@
       <c r="N105" t="s">
         <v>1017</v>
       </c>
       <c r="O105" t="s">
         <v>1018</v>
       </c>
       <c r="P105"/>
       <c r="Q105"/>
       <c r="R105" t="s">
         <v>1019</v>
       </c>
       <c r="S105"/>
       <c r="T105" t="s">
         <v>1020</v>
       </c>
       <c r="U105" t="s">
         <v>1021</v>
       </c>
       <c r="V105" t="s">
         <v>525</v>
       </c>
       <c r="W105" t="s">
         <v>1022</v>
       </c>
       <c r="X105" t="s">
-        <v>3370</v>
+        <v>3437</v>
       </c>
       <c r="Y105" t="s">
-        <v>1999</v>
+        <v>2066</v>
       </c>
       <c r="Z105" t="s">
-        <v>3371</v>
+        <v>3438</v>
       </c>
       <c r="AA105" t="s">
-        <v>3372</v>
+        <v>3439</v>
       </c>
       <c r="AB105" t="s">
-        <v>2394</v>
+        <v>2459</v>
       </c>
       <c r="AC105" t="s">
-        <v>3373</v>
+        <v>3440</v>
       </c>
       <c r="AD105" t="s">
-        <v>3374</v>
+        <v>3441</v>
       </c>
       <c r="AE105" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AF105" t="s">
-        <v>2614</v>
+        <v>2680</v>
       </c>
       <c r="AG105" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AH105" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AI105" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="106" spans="1:187">
       <c r="A106" t="s">
         <v>1023</v>
       </c>
       <c r="B106" t="s">
         <v>1024</v>
       </c>
       <c r="C106" t="s">
         <v>1025</v>
       </c>
       <c r="D106" t="s">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>72</v>
       </c>
       <c r="F106">
         <v>1</v>
       </c>
       <c r="G106">
         <v>41755636</v>
       </c>
       <c r="H106" t="s">
@@ -31858,150 +32587,150 @@
       </c>
       <c r="O106"/>
       <c r="P106">
         <v>5</v>
       </c>
       <c r="Q106">
         <v>54</v>
       </c>
       <c r="R106" t="s">
         <v>79</v>
       </c>
       <c r="S106"/>
       <c r="T106" t="s">
         <v>1029</v>
       </c>
       <c r="U106" t="s">
         <v>1030</v>
       </c>
       <c r="V106" t="s">
         <v>197</v>
       </c>
       <c r="W106" t="s">
         <v>1031</v>
       </c>
       <c r="X106" t="s">
-        <v>3375</v>
+        <v>3442</v>
       </c>
       <c r="Y106" t="s">
-        <v>3376</v>
+        <v>3443</v>
       </c>
       <c r="Z106" t="s">
-        <v>3377</v>
+        <v>3444</v>
       </c>
       <c r="AA106" t="s">
-        <v>3378</v>
+        <v>3445</v>
       </c>
       <c r="AB106" t="s">
-        <v>1310</v>
+        <v>1378</v>
       </c>
       <c r="AC106" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="AD106" t="s">
-        <v>2018</v>
+        <v>2085</v>
       </c>
       <c r="AE106" t="s">
-        <v>1891</v>
+        <v>1958</v>
       </c>
       <c r="AF106" t="s">
-        <v>3379</v>
+        <v>3446</v>
       </c>
       <c r="AG106" t="s">
-        <v>3380</v>
+        <v>3447</v>
       </c>
       <c r="AH106" t="s">
-        <v>3160</v>
+        <v>3226</v>
       </c>
       <c r="AI106" t="s">
-        <v>3035</v>
+        <v>3101</v>
       </c>
       <c r="AJ106" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AK106" t="s">
-        <v>3381</v>
+        <v>3448</v>
       </c>
       <c r="AL106" t="s">
-        <v>3382</v>
+        <v>3449</v>
       </c>
       <c r="AM106" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AN106" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AO106" t="s">
-        <v>3383</v>
+        <v>3450</v>
       </c>
       <c r="AP106" t="s">
-        <v>3384</v>
+        <v>3451</v>
       </c>
       <c r="AQ106" t="s">
-        <v>1383</v>
+        <v>1451</v>
       </c>
       <c r="AR106" t="s">
-        <v>1573</v>
+        <v>1640</v>
       </c>
       <c r="AS106" t="s">
-        <v>1422</v>
+        <v>1490</v>
       </c>
       <c r="AT106" t="s">
-        <v>1337</v>
+        <v>1405</v>
       </c>
       <c r="AU106" t="s">
-        <v>1464</v>
+        <v>1532</v>
       </c>
       <c r="AV106" t="s">
-        <v>1637</v>
+        <v>1704</v>
       </c>
       <c r="AW106" t="s">
-        <v>1576</v>
+        <v>1643</v>
       </c>
       <c r="AX106" t="s">
-        <v>1460</v>
+        <v>1528</v>
       </c>
       <c r="AY106" t="s">
-        <v>1580</v>
+        <v>1647</v>
       </c>
       <c r="AZ106" t="s">
-        <v>1514</v>
+        <v>1582</v>
       </c>
       <c r="BA106" t="s">
-        <v>1335</v>
+        <v>1403</v>
       </c>
       <c r="BB106" t="s">
-        <v>3385</v>
+        <v>3452</v>
       </c>
       <c r="BC106" t="s">
-        <v>1325</v>
+        <v>1393</v>
       </c>
       <c r="BD106" t="s">
-        <v>3386</v>
+        <v>3453</v>
       </c>
       <c r="BE106" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="107" spans="1:187">
       <c r="A107" t="s">
         <v>1032</v>
       </c>
       <c r="B107" t="s">
         <v>24</v>
       </c>
       <c r="C107" t="s">
         <v>25</v>
       </c>
       <c r="D107" t="s">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>72</v>
       </c>
       <c r="F107">
         <v>1</v>
       </c>
       <c r="G107">
         <v>41430436</v>
       </c>
       <c r="H107" t="s">
@@ -32023,174 +32752,174 @@
         <v>181</v>
       </c>
       <c r="N107" t="s">
         <v>1034</v>
       </c>
       <c r="O107"/>
       <c r="P107"/>
       <c r="Q107"/>
       <c r="R107" t="s">
         <v>179</v>
       </c>
       <c r="S107"/>
       <c r="T107" t="s">
         <v>986</v>
       </c>
       <c r="U107" t="s">
         <v>987</v>
       </c>
       <c r="V107" t="s">
         <v>988</v>
       </c>
       <c r="W107" t="s">
         <v>1035</v>
       </c>
       <c r="X107" t="s">
-        <v>3333</v>
+        <v>3400</v>
       </c>
       <c r="Y107" t="s">
-        <v>3387</v>
+        <v>3454</v>
       </c>
       <c r="Z107" t="s">
-        <v>3388</v>
+        <v>3455</v>
       </c>
       <c r="AA107" t="s">
-        <v>3389</v>
+        <v>3456</v>
       </c>
       <c r="AB107" t="s">
-        <v>3390</v>
+        <v>3457</v>
       </c>
       <c r="AC107" t="s">
-        <v>3391</v>
+        <v>3458</v>
       </c>
       <c r="AD107" t="s">
-        <v>3392</v>
+        <v>3459</v>
       </c>
       <c r="AE107" t="s">
-        <v>3336</v>
+        <v>3403</v>
       </c>
       <c r="AF107" t="s">
-        <v>3337</v>
+        <v>3404</v>
       </c>
       <c r="AG107" t="s">
-        <v>3339</v>
+        <v>3406</v>
       </c>
       <c r="AH107" t="s">
-        <v>3338</v>
+        <v>3405</v>
       </c>
       <c r="AI107" t="s">
-        <v>3340</v>
+        <v>3407</v>
       </c>
       <c r="AJ107" t="s">
-        <v>3341</v>
+        <v>3408</v>
       </c>
       <c r="AK107" t="s">
-        <v>3342</v>
+        <v>3409</v>
       </c>
       <c r="AL107" t="s">
-        <v>3343</v>
+        <v>3410</v>
       </c>
       <c r="AM107" t="s">
-        <v>3344</v>
+        <v>3411</v>
       </c>
       <c r="AN107" t="s">
-        <v>2322</v>
+        <v>2388</v>
       </c>
       <c r="AO107" t="s">
-        <v>1262</v>
+        <v>1330</v>
       </c>
       <c r="AP107" t="s">
-        <v>3345</v>
+        <v>3412</v>
       </c>
       <c r="AQ107" t="s">
-        <v>3346</v>
+        <v>3413</v>
       </c>
       <c r="AR107" t="s">
-        <v>3393</v>
+        <v>3460</v>
       </c>
       <c r="AS107" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AT107" t="s">
-        <v>3073</v>
+        <v>3139</v>
       </c>
       <c r="AU107" t="s">
-        <v>3348</v>
+        <v>3415</v>
       </c>
       <c r="AV107" t="s">
-        <v>1801</v>
+        <v>1868</v>
       </c>
       <c r="AW107" t="s">
-        <v>3394</v>
+        <v>3461</v>
       </c>
       <c r="AX107" t="s">
-        <v>2003</v>
+        <v>2070</v>
       </c>
       <c r="AY107" t="s">
-        <v>3081</v>
+        <v>3147</v>
       </c>
       <c r="AZ107" t="s">
-        <v>3395</v>
+        <v>3462</v>
       </c>
       <c r="BA107" t="s">
-        <v>2007</v>
+        <v>2074</v>
       </c>
       <c r="BB107" t="s">
-        <v>1578</v>
+        <v>1645</v>
       </c>
       <c r="BC107" t="s">
-        <v>1332</v>
+        <v>1400</v>
       </c>
       <c r="BD107" t="s">
-        <v>3349</v>
+        <v>3416</v>
       </c>
       <c r="BE107" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="BF107" t="s">
-        <v>3351</v>
+        <v>3418</v>
       </c>
       <c r="BG107" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="BH107" t="s">
-        <v>1382</v>
+        <v>1450</v>
       </c>
       <c r="BI107" t="s">
-        <v>3350</v>
+        <v>3417</v>
       </c>
       <c r="BJ107" t="s">
-        <v>3243</v>
+        <v>3309</v>
       </c>
       <c r="BK107" t="s">
-        <v>1335</v>
+        <v>1403</v>
       </c>
       <c r="BL107" t="s">
-        <v>2159</v>
+        <v>2225</v>
       </c>
       <c r="BM107" t="s">
-        <v>3396</v>
+        <v>3463</v>
       </c>
     </row>
     <row r="108" spans="1:187">
       <c r="A108" t="s">
         <v>1036</v>
       </c>
       <c r="B108" t="s">
         <v>1037</v>
       </c>
       <c r="C108" t="s">
         <v>1038</v>
       </c>
       <c r="D108" t="s">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>41</v>
       </c>
       <c r="F108">
         <v>0</v>
       </c>
       <c r="G108"/>
       <c r="H108" t="s">
         <v>1039</v>
       </c>
@@ -32210,171 +32939,171 @@
       <c r="N108" t="s">
         <v>1041</v>
       </c>
       <c r="O108"/>
       <c r="P108"/>
       <c r="Q108"/>
       <c r="R108" t="s">
         <v>65</v>
       </c>
       <c r="S108" t="s">
         <v>379</v>
       </c>
       <c r="T108" t="s">
         <v>1042</v>
       </c>
       <c r="U108" t="s">
         <v>1043</v>
       </c>
       <c r="V108" t="s">
         <v>408</v>
       </c>
       <c r="W108" t="s">
         <v>1044</v>
       </c>
       <c r="X108" t="s">
-        <v>3397</v>
+        <v>3464</v>
       </c>
       <c r="Y108" t="s">
-        <v>3398</v>
+        <v>3465</v>
       </c>
       <c r="Z108" t="s">
-        <v>3399</v>
+        <v>3466</v>
       </c>
       <c r="AA108" t="s">
-        <v>3400</v>
+        <v>3467</v>
       </c>
       <c r="AB108" t="s">
-        <v>3401</v>
+        <v>3468</v>
       </c>
       <c r="AC108" t="s">
-        <v>3402</v>
+        <v>3469</v>
       </c>
       <c r="AD108" t="s">
-        <v>3403</v>
+        <v>3470</v>
       </c>
       <c r="AE108" t="s">
-        <v>3404</v>
+        <v>3471</v>
       </c>
       <c r="AF108" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AG108" t="s">
-        <v>2246</v>
+        <v>2312</v>
       </c>
       <c r="AH108" t="s">
-        <v>3405</v>
+        <v>3472</v>
       </c>
       <c r="AI108" t="s">
-        <v>2245</v>
+        <v>2311</v>
       </c>
       <c r="AJ108" t="s">
-        <v>2780</v>
+        <v>2846</v>
       </c>
       <c r="AK108" t="s">
-        <v>2394</v>
+        <v>2459</v>
       </c>
       <c r="AL108" t="s">
-        <v>2176</v>
+        <v>2242</v>
       </c>
       <c r="AM108" t="s">
-        <v>3406</v>
+        <v>3473</v>
       </c>
       <c r="AN108" t="s">
-        <v>3407</v>
+        <v>3474</v>
       </c>
       <c r="AO108" t="s">
-        <v>3408</v>
+        <v>3475</v>
       </c>
       <c r="AP108" t="s">
-        <v>3409</v>
+        <v>3476</v>
       </c>
       <c r="AQ108" t="s">
-        <v>3410</v>
+        <v>3477</v>
       </c>
       <c r="AR108" t="s">
-        <v>3411</v>
+        <v>3478</v>
       </c>
       <c r="AS108" t="s">
-        <v>3412</v>
+        <v>3479</v>
       </c>
       <c r="AT108" t="s">
-        <v>3413</v>
+        <v>3480</v>
       </c>
       <c r="AU108" t="s">
-        <v>3414</v>
+        <v>3481</v>
       </c>
       <c r="AV108" t="s">
-        <v>3415</v>
+        <v>3482</v>
       </c>
       <c r="AW108" t="s">
-        <v>2614</v>
+        <v>2680</v>
       </c>
       <c r="AX108" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AY108" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AZ108" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="BA108" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="BB108" t="s">
-        <v>3416</v>
+        <v>3483</v>
       </c>
       <c r="BC108" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="BD108" t="s">
-        <v>1690</v>
+        <v>1757</v>
       </c>
       <c r="BE108" t="s">
-        <v>1761</v>
+        <v>1828</v>
       </c>
       <c r="BF108" t="s">
-        <v>1454</v>
+        <v>1522</v>
       </c>
       <c r="BG108" t="s">
-        <v>1456</v>
+        <v>1524</v>
       </c>
       <c r="BH108" t="s">
-        <v>1459</v>
+        <v>1527</v>
       </c>
       <c r="BI108" t="s">
-        <v>1455</v>
+        <v>1523</v>
       </c>
       <c r="BJ108" t="s">
-        <v>3417</v>
+        <v>3484</v>
       </c>
       <c r="BK108" t="s">
-        <v>2766</v>
+        <v>2832</v>
       </c>
       <c r="BL108" t="s">
-        <v>2767</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="109" spans="1:187">
       <c r="A109" t="s">
         <v>1045</v>
       </c>
       <c r="B109" t="s">
         <v>1046</v>
       </c>
       <c r="C109" t="s">
         <v>1047</v>
       </c>
       <c r="D109" t="s">
         <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>72</v>
       </c>
       <c r="F109">
         <v>1</v>
       </c>
       <c r="G109">
         <v>41786729</v>
       </c>
       <c r="H109" t="s">
@@ -32396,108 +33125,108 @@
         <v>144</v>
       </c>
       <c r="N109" t="s">
         <v>1050</v>
       </c>
       <c r="O109"/>
       <c r="P109"/>
       <c r="Q109"/>
       <c r="R109" t="s">
         <v>146</v>
       </c>
       <c r="S109"/>
       <c r="T109" t="s">
         <v>1051</v>
       </c>
       <c r="U109" t="s">
         <v>1052</v>
       </c>
       <c r="V109" t="s">
         <v>535</v>
       </c>
       <c r="W109" t="s">
         <v>1053</v>
       </c>
       <c r="X109" t="s">
-        <v>3418</v>
+        <v>3485</v>
       </c>
       <c r="Y109" t="s">
-        <v>3419</v>
+        <v>3486</v>
       </c>
       <c r="Z109" t="s">
-        <v>3420</v>
+        <v>3487</v>
       </c>
       <c r="AA109" t="s">
-        <v>3421</v>
+        <v>3488</v>
       </c>
       <c r="AB109" t="s">
-        <v>3422</v>
+        <v>3489</v>
       </c>
       <c r="AC109" t="s">
-        <v>3423</v>
+        <v>3490</v>
       </c>
       <c r="AD109" t="s">
-        <v>3424</v>
+        <v>3491</v>
       </c>
       <c r="AE109" t="s">
-        <v>3425</v>
+        <v>3492</v>
       </c>
       <c r="AF109" t="s">
-        <v>3426</v>
+        <v>3493</v>
       </c>
       <c r="AG109" t="s">
-        <v>3380</v>
+        <v>3447</v>
       </c>
       <c r="AH109" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="AI109" t="s">
-        <v>2412</v>
+        <v>2477</v>
       </c>
       <c r="AJ109" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AK109" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AL109" t="s">
-        <v>3427</v>
+        <v>3494</v>
       </c>
       <c r="AM109" t="s">
-        <v>1583</v>
+        <v>1650</v>
       </c>
       <c r="AN109" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="AO109" t="s">
-        <v>1383</v>
+        <v>1451</v>
       </c>
       <c r="AP109" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="AQ109" t="s">
-        <v>3428</v>
+        <v>3495</v>
       </c>
     </row>
     <row r="110" spans="1:187">
       <c r="A110" t="s">
         <v>1054</v>
       </c>
       <c r="B110" t="s">
         <v>117</v>
       </c>
       <c r="C110" t="s">
         <v>118</v>
       </c>
       <c r="D110" t="s">
         <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>27</v>
       </c>
       <c r="F110">
         <v>2</v>
       </c>
       <c r="G110">
         <v>39706758</v>
       </c>
       <c r="H110" t="s">
@@ -32525,81 +33254,81 @@
         <v>1058</v>
       </c>
       <c r="P110">
         <v>8</v>
       </c>
       <c r="Q110">
         <v>35</v>
       </c>
       <c r="R110" t="s">
         <v>671</v>
       </c>
       <c r="S110"/>
       <c r="T110" t="s">
         <v>1059</v>
       </c>
       <c r="U110" t="s">
         <v>125</v>
       </c>
       <c r="V110" t="s">
         <v>276</v>
       </c>
       <c r="W110" t="s">
         <v>1060</v>
       </c>
       <c r="X110" t="s">
-        <v>3429</v>
+        <v>3496</v>
       </c>
       <c r="Y110" t="s">
-        <v>3430</v>
+        <v>3497</v>
       </c>
       <c r="Z110" t="s">
-        <v>1361</v>
+        <v>1429</v>
       </c>
       <c r="AA110" t="s">
-        <v>3431</v>
+        <v>3498</v>
       </c>
       <c r="AB110" t="s">
-        <v>3432</v>
+        <v>3499</v>
       </c>
       <c r="AC110" t="s">
-        <v>1826</v>
+        <v>1893</v>
       </c>
       <c r="AD110" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AE110" t="s">
-        <v>3433</v>
+        <v>3500</v>
       </c>
       <c r="AF110" t="s">
-        <v>3434</v>
+        <v>3501</v>
       </c>
       <c r="AG110" t="s">
-        <v>1827</v>
+        <v>1894</v>
       </c>
       <c r="AH110" t="s">
-        <v>1828</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="111" spans="1:187">
       <c r="A111" t="s">
         <v>1061</v>
       </c>
       <c r="B111" t="s">
         <v>117</v>
       </c>
       <c r="C111" t="s">
         <v>118</v>
       </c>
       <c r="D111" t="s">
         <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>72</v>
       </c>
       <c r="F111">
         <v>1</v>
       </c>
       <c r="G111">
         <v>39979259</v>
       </c>
       <c r="H111" t="s">
@@ -32625,177 +33354,177 @@
       </c>
       <c r="O111"/>
       <c r="P111">
         <v>1</v>
       </c>
       <c r="Q111">
         <v>16</v>
       </c>
       <c r="R111" t="s">
         <v>146</v>
       </c>
       <c r="S111"/>
       <c r="T111" t="s">
         <v>1065</v>
       </c>
       <c r="U111" t="s">
         <v>1066</v>
       </c>
       <c r="V111" t="s">
         <v>1067</v>
       </c>
       <c r="W111" t="s">
         <v>1068</v>
       </c>
       <c r="X111" t="s">
-        <v>3435</v>
+        <v>3502</v>
       </c>
       <c r="Y111" t="s">
-        <v>3436</v>
+        <v>3503</v>
       </c>
       <c r="Z111" t="s">
-        <v>3437</v>
+        <v>3504</v>
       </c>
       <c r="AA111" t="s">
-        <v>3438</v>
+        <v>3505</v>
       </c>
       <c r="AB111" t="s">
-        <v>3439</v>
+        <v>3506</v>
       </c>
       <c r="AC111" t="s">
-        <v>3440</v>
+        <v>3507</v>
       </c>
       <c r="AD111" t="s">
-        <v>3441</v>
+        <v>3508</v>
       </c>
       <c r="AE111" t="s">
-        <v>3442</v>
+        <v>3509</v>
       </c>
       <c r="AF111" t="s">
-        <v>3443</v>
+        <v>3510</v>
       </c>
       <c r="AG111" t="s">
-        <v>3444</v>
+        <v>3511</v>
       </c>
       <c r="AH111" t="s">
-        <v>3445</v>
+        <v>3512</v>
       </c>
       <c r="AI111" t="s">
-        <v>3446</v>
+        <v>3513</v>
       </c>
       <c r="AJ111" t="s">
-        <v>3447</v>
+        <v>3514</v>
       </c>
       <c r="AK111" t="s">
-        <v>3448</v>
+        <v>3515</v>
       </c>
       <c r="AL111" t="s">
-        <v>3449</v>
+        <v>3516</v>
       </c>
       <c r="AM111" t="s">
-        <v>3450</v>
+        <v>3517</v>
       </c>
       <c r="AN111" t="s">
-        <v>3451</v>
+        <v>3518</v>
       </c>
       <c r="AO111" t="s">
-        <v>3452</v>
+        <v>3519</v>
       </c>
       <c r="AP111" t="s">
-        <v>3453</v>
+        <v>3520</v>
       </c>
       <c r="AQ111" t="s">
-        <v>3454</v>
+        <v>3521</v>
       </c>
       <c r="AR111" t="s">
-        <v>3455</v>
+        <v>3522</v>
       </c>
       <c r="AS111" t="s">
-        <v>3456</v>
+        <v>3523</v>
       </c>
       <c r="AT111" t="s">
-        <v>3457</v>
+        <v>3524</v>
       </c>
       <c r="AU111" t="s">
-        <v>3458</v>
+        <v>3525</v>
       </c>
       <c r="AV111" t="s">
-        <v>2526</v>
+        <v>2592</v>
       </c>
       <c r="AW111" t="s">
-        <v>3459</v>
+        <v>3526</v>
       </c>
       <c r="AX111" t="s">
-        <v>3460</v>
+        <v>3527</v>
       </c>
       <c r="AY111" t="s">
-        <v>1361</v>
+        <v>1429</v>
       </c>
       <c r="AZ111" t="s">
-        <v>3461</v>
+        <v>3528</v>
       </c>
       <c r="BA111" t="s">
-        <v>3462</v>
+        <v>3529</v>
       </c>
       <c r="BB111" t="s">
-        <v>1481</v>
+        <v>1549</v>
       </c>
       <c r="BC111" t="s">
-        <v>3463</v>
+        <v>3530</v>
       </c>
       <c r="BD111" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="BE111" t="s">
-        <v>3464</v>
+        <v>3531</v>
       </c>
       <c r="BF111" t="s">
-        <v>3465</v>
+        <v>3532</v>
       </c>
       <c r="BG111" t="s">
-        <v>3466</v>
+        <v>3533</v>
       </c>
       <c r="BH111" t="s">
-        <v>3467</v>
+        <v>3534</v>
       </c>
       <c r="BI111" t="s">
-        <v>1696</v>
+        <v>1763</v>
       </c>
       <c r="BJ111" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="BK111" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="BL111" t="s">
-        <v>1574</v>
+        <v>1641</v>
       </c>
       <c r="BM111" t="s">
-        <v>1301</v>
+        <v>1369</v>
       </c>
       <c r="BN111" t="s">
-        <v>3468</v>
+        <v>3535</v>
       </c>
     </row>
     <row r="112" spans="1:187">
       <c r="A112" t="s">
         <v>1069</v>
       </c>
       <c r="B112" t="s">
         <v>117</v>
       </c>
       <c r="C112" t="s">
         <v>118</v>
       </c>
       <c r="D112" t="s">
         <v>82</v>
       </c>
       <c r="E112" t="s">
         <v>27</v>
       </c>
       <c r="F112">
         <v>1</v>
       </c>
       <c r="G112">
         <v>40537661</v>
       </c>
       <c r="H112" t="s">
@@ -32823,69 +33552,69 @@
         <v>1076</v>
       </c>
       <c r="P112">
         <v>11</v>
       </c>
       <c r="Q112">
         <v>26</v>
       </c>
       <c r="R112" t="s">
         <v>1077</v>
       </c>
       <c r="S112"/>
       <c r="T112" t="s">
         <v>1078</v>
       </c>
       <c r="U112" t="s">
         <v>576</v>
       </c>
       <c r="V112" t="s">
         <v>125</v>
       </c>
       <c r="W112" t="s">
         <v>1079</v>
       </c>
       <c r="X112" t="s">
-        <v>3469</v>
+        <v>3536</v>
       </c>
       <c r="Y112" t="s">
-        <v>3470</v>
+        <v>3537</v>
       </c>
       <c r="Z112" t="s">
-        <v>1361</v>
+        <v>1429</v>
       </c>
       <c r="AA112" t="s">
-        <v>2535</v>
+        <v>2601</v>
       </c>
       <c r="AB112" t="s">
-        <v>2537</v>
+        <v>2603</v>
       </c>
       <c r="AC112" t="s">
-        <v>1568</v>
+        <v>1635</v>
       </c>
       <c r="AD112" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="113" spans="1:187">
       <c r="A113" t="s">
         <v>1080</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
       <c r="C113" t="s">
         <v>118</v>
       </c>
       <c r="D113" t="s">
         <v>82</v>
       </c>
       <c r="E113" t="s">
         <v>72</v>
       </c>
       <c r="F113">
         <v>1</v>
       </c>
       <c r="G113">
         <v>41444469</v>
       </c>
       <c r="H113" t="s">
@@ -32913,234 +33642,234 @@
         <v>1083</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
       <c r="Q113">
         <v>28</v>
       </c>
       <c r="R113" t="s">
         <v>544</v>
       </c>
       <c r="S113"/>
       <c r="T113" t="s">
         <v>574</v>
       </c>
       <c r="U113" t="s">
         <v>575</v>
       </c>
       <c r="V113" t="s">
         <v>576</v>
       </c>
       <c r="W113" t="s">
         <v>1084</v>
       </c>
       <c r="X113" t="s">
-        <v>2505</v>
+        <v>2571</v>
       </c>
       <c r="Y113" t="s">
-        <v>3471</v>
+        <v>3538</v>
       </c>
       <c r="Z113" t="s">
-        <v>3472</v>
+        <v>3539</v>
       </c>
       <c r="AA113" t="s">
-        <v>2508</v>
+        <v>2574</v>
       </c>
       <c r="AB113" t="s">
-        <v>3473</v>
+        <v>3540</v>
       </c>
       <c r="AC113" t="s">
-        <v>3474</v>
+        <v>3541</v>
       </c>
       <c r="AD113" t="s">
-        <v>3475</v>
+        <v>3542</v>
       </c>
       <c r="AE113" t="s">
-        <v>3476</v>
+        <v>3543</v>
       </c>
       <c r="AF113" t="s">
-        <v>3477</v>
+        <v>3544</v>
       </c>
       <c r="AG113" t="s">
-        <v>3478</v>
+        <v>3545</v>
       </c>
       <c r="AH113" t="s">
-        <v>3479</v>
+        <v>3546</v>
       </c>
       <c r="AI113" t="s">
-        <v>2517</v>
+        <v>2583</v>
       </c>
       <c r="AJ113" t="s">
-        <v>2521</v>
+        <v>2587</v>
       </c>
       <c r="AK113" t="s">
-        <v>2519</v>
+        <v>2585</v>
       </c>
       <c r="AL113" t="s">
-        <v>2520</v>
+        <v>2586</v>
       </c>
       <c r="AM113" t="s">
-        <v>2522</v>
+        <v>2588</v>
       </c>
       <c r="AN113" t="s">
-        <v>3480</v>
+        <v>3547</v>
       </c>
       <c r="AO113" t="s">
-        <v>2523</v>
+        <v>2589</v>
       </c>
       <c r="AP113" t="s">
-        <v>3481</v>
+        <v>3548</v>
       </c>
       <c r="AQ113" t="s">
-        <v>3482</v>
+        <v>3549</v>
       </c>
       <c r="AR113" t="s">
-        <v>3483</v>
+        <v>3550</v>
       </c>
       <c r="AS113" t="s">
-        <v>3484</v>
+        <v>3551</v>
       </c>
       <c r="AT113" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AU113" t="s">
-        <v>2524</v>
+        <v>2590</v>
       </c>
       <c r="AV113" t="s">
-        <v>2525</v>
+        <v>2591</v>
       </c>
       <c r="AW113" t="s">
-        <v>2526</v>
+        <v>2592</v>
       </c>
       <c r="AX113" t="s">
-        <v>2527</v>
+        <v>2593</v>
       </c>
       <c r="AY113" t="s">
-        <v>2528</v>
+        <v>2594</v>
       </c>
       <c r="AZ113" t="s">
-        <v>3485</v>
+        <v>3552</v>
       </c>
       <c r="BA113" t="s">
-        <v>2529</v>
+        <v>2595</v>
       </c>
       <c r="BB113" t="s">
-        <v>2530</v>
+        <v>2596</v>
       </c>
       <c r="BC113" t="s">
-        <v>2531</v>
+        <v>2597</v>
       </c>
       <c r="BD113" t="s">
-        <v>2532</v>
+        <v>2598</v>
       </c>
       <c r="BE113" t="s">
-        <v>2533</v>
+        <v>2599</v>
       </c>
       <c r="BF113" t="s">
-        <v>2534</v>
+        <v>2600</v>
       </c>
       <c r="BG113" t="s">
-        <v>1361</v>
+        <v>1429</v>
       </c>
       <c r="BH113" t="s">
-        <v>2535</v>
+        <v>2601</v>
       </c>
       <c r="BI113" t="s">
-        <v>3486</v>
+        <v>3553</v>
       </c>
       <c r="BJ113" t="s">
-        <v>2537</v>
+        <v>2603</v>
       </c>
       <c r="BK113" t="s">
-        <v>1568</v>
+        <v>1635</v>
       </c>
       <c r="BL113" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="BM113" t="s">
-        <v>2538</v>
+        <v>2604</v>
       </c>
       <c r="BN113" t="s">
-        <v>3487</v>
+        <v>3554</v>
       </c>
       <c r="BO113" t="s">
-        <v>1388</v>
+        <v>1456</v>
       </c>
       <c r="BP113" t="s">
-        <v>1392</v>
+        <v>1460</v>
       </c>
       <c r="BQ113" t="s">
-        <v>1941</v>
+        <v>2008</v>
       </c>
       <c r="BR113" t="s">
+        <v>2070</v>
+      </c>
+      <c r="BS113" t="s">
+        <v>3555</v>
+      </c>
+      <c r="BT113" t="s">
+        <v>3556</v>
+      </c>
+      <c r="BU113" t="s">
+        <v>2075</v>
+      </c>
+      <c r="BV113" t="s">
+        <v>2009</v>
+      </c>
+      <c r="BW113" t="s">
+        <v>1400</v>
+      </c>
+      <c r="BX113" t="s">
+        <v>3557</v>
+      </c>
+      <c r="BY113" t="s">
+        <v>1488</v>
+      </c>
+      <c r="BZ113" t="s">
+        <v>3558</v>
+      </c>
+      <c r="CA113" t="s">
+        <v>2006</v>
+      </c>
+      <c r="CB113" t="s">
         <v>2003</v>
       </c>
-      <c r="BS113" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="CC113" t="s">
-        <v>3492</v>
+        <v>3559</v>
       </c>
       <c r="CD113" t="s">
-        <v>3493</v>
+        <v>3560</v>
       </c>
       <c r="CE113" t="s">
-        <v>1301</v>
+        <v>1369</v>
       </c>
       <c r="CF113" t="s">
-        <v>2540</v>
+        <v>2606</v>
       </c>
       <c r="CG113" t="s">
-        <v>3494</v>
+        <v>3561</v>
       </c>
     </row>
     <row r="114" spans="1:187">
       <c r="A114" t="s">
         <v>1085</v>
       </c>
       <c r="B114" t="s">
         <v>1086</v>
       </c>
       <c r="C114" t="s">
         <v>1087</v>
       </c>
       <c r="D114" t="s">
         <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>72</v>
       </c>
       <c r="F114">
         <v>1</v>
       </c>
       <c r="G114">
         <v>41162373</v>
       </c>
       <c r="H114" t="s">
@@ -33166,201 +33895,201 @@
       </c>
       <c r="O114"/>
       <c r="P114">
         <v>1</v>
       </c>
       <c r="Q114">
         <v>16</v>
       </c>
       <c r="R114" t="s">
         <v>146</v>
       </c>
       <c r="S114"/>
       <c r="T114" t="s">
         <v>1091</v>
       </c>
       <c r="U114" t="s">
         <v>1092</v>
       </c>
       <c r="V114" t="s">
         <v>972</v>
       </c>
       <c r="W114" t="s">
         <v>1093</v>
       </c>
       <c r="X114" t="s">
-        <v>3495</v>
+        <v>3562</v>
       </c>
       <c r="Y114" t="s">
-        <v>3496</v>
+        <v>3563</v>
       </c>
       <c r="Z114" t="s">
-        <v>3497</v>
+        <v>3564</v>
       </c>
       <c r="AA114" t="s">
-        <v>3498</v>
+        <v>3565</v>
       </c>
       <c r="AB114" t="s">
-        <v>3499</v>
+        <v>3566</v>
       </c>
       <c r="AC114" t="s">
-        <v>3500</v>
+        <v>3567</v>
       </c>
       <c r="AD114" t="s">
-        <v>3501</v>
+        <v>3568</v>
       </c>
       <c r="AE114" t="s">
-        <v>3502</v>
+        <v>3569</v>
       </c>
       <c r="AF114" t="s">
-        <v>3503</v>
+        <v>3570</v>
       </c>
       <c r="AG114" t="s">
-        <v>3504</v>
+        <v>3571</v>
       </c>
       <c r="AH114" t="s">
-        <v>3505</v>
+        <v>3572</v>
       </c>
       <c r="AI114" t="s">
-        <v>3506</v>
+        <v>3573</v>
       </c>
       <c r="AJ114" t="s">
-        <v>3507</v>
+        <v>3574</v>
       </c>
       <c r="AK114" t="s">
-        <v>3508</v>
+        <v>3575</v>
       </c>
       <c r="AL114" t="s">
-        <v>3509</v>
+        <v>3576</v>
       </c>
       <c r="AM114" t="s">
-        <v>3510</v>
+        <v>3577</v>
       </c>
       <c r="AN114" t="s">
-        <v>3511</v>
+        <v>3578</v>
       </c>
       <c r="AO114" t="s">
-        <v>3512</v>
+        <v>3579</v>
       </c>
       <c r="AP114" t="s">
-        <v>2627</v>
+        <v>2693</v>
       </c>
       <c r="AQ114" t="s">
-        <v>2322</v>
+        <v>2388</v>
       </c>
       <c r="AR114" t="s">
-        <v>2629</v>
+        <v>2695</v>
       </c>
       <c r="AS114" t="s">
-        <v>1654</v>
+        <v>1721</v>
       </c>
       <c r="AT114" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AU114" t="s">
-        <v>3513</v>
+        <v>3580</v>
       </c>
       <c r="AV114" t="s">
-        <v>1262</v>
+        <v>1330</v>
       </c>
       <c r="AW114" t="s">
-        <v>2628</v>
+        <v>2694</v>
       </c>
       <c r="AX114" t="s">
-        <v>3514</v>
+        <v>3581</v>
       </c>
       <c r="AY114" t="s">
-        <v>3515</v>
+        <v>3582</v>
       </c>
       <c r="AZ114" t="s">
-        <v>3516</v>
+        <v>3583</v>
       </c>
       <c r="BA114" t="s">
-        <v>3517</v>
+        <v>3584</v>
       </c>
       <c r="BB114" t="s">
-        <v>3518</v>
+        <v>3585</v>
       </c>
       <c r="BC114" t="s">
-        <v>3519</v>
+        <v>3586</v>
       </c>
       <c r="BD114" t="s">
-        <v>3520</v>
+        <v>3587</v>
       </c>
       <c r="BE114" t="s">
-        <v>3521</v>
+        <v>3588</v>
       </c>
       <c r="BF114" t="s">
-        <v>3522</v>
+        <v>3589</v>
       </c>
       <c r="BG114" t="s">
-        <v>3523</v>
+        <v>3590</v>
       </c>
       <c r="BH114" t="s">
-        <v>3524</v>
+        <v>3591</v>
       </c>
       <c r="BI114" t="s">
-        <v>3525</v>
+        <v>3592</v>
       </c>
       <c r="BJ114" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="BK114" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="BL114" t="s">
-        <v>3526</v>
+        <v>3593</v>
       </c>
       <c r="BM114" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="BN114" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="BO114" t="s">
-        <v>2458</v>
+        <v>2524</v>
       </c>
       <c r="BP114" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="BQ114" t="s">
-        <v>1419</v>
+        <v>1487</v>
       </c>
       <c r="BR114" t="s">
-        <v>2820</v>
+        <v>2886</v>
       </c>
       <c r="BS114" t="s">
-        <v>1301</v>
+        <v>1369</v>
       </c>
       <c r="BT114" t="s">
-        <v>1638</v>
+        <v>1705</v>
       </c>
       <c r="BU114" t="s">
-        <v>3527</v>
+        <v>3594</v>
       </c>
       <c r="BV114" t="s">
-        <v>3528</v>
+        <v>3595</v>
       </c>
     </row>
     <row r="115" spans="1:187">
       <c r="A115" t="s">
         <v>1094</v>
       </c>
       <c r="B115" t="s">
         <v>940</v>
       </c>
       <c r="C115" t="s">
         <v>941</v>
       </c>
       <c r="D115" t="s">
         <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>72</v>
       </c>
       <c r="F115">
         <v>1</v>
       </c>
       <c r="G115">
         <v>41529687</v>
       </c>
       <c r="H115" t="s">
@@ -33388,150 +34117,150 @@
         <v>1098</v>
       </c>
       <c r="P115">
         <v>3</v>
       </c>
       <c r="Q115">
         <v>34</v>
       </c>
       <c r="R115" t="s">
         <v>301</v>
       </c>
       <c r="S115"/>
       <c r="T115" t="s">
         <v>946</v>
       </c>
       <c r="U115" t="s">
         <v>947</v>
       </c>
       <c r="V115" t="s">
         <v>948</v>
       </c>
       <c r="W115" t="s">
         <v>1099</v>
       </c>
       <c r="X115" t="s">
-        <v>3529</v>
+        <v>3596</v>
       </c>
       <c r="Y115" t="s">
-        <v>3530</v>
+        <v>3597</v>
       </c>
       <c r="Z115" t="s">
-        <v>3531</v>
+        <v>3598</v>
       </c>
       <c r="AA115" t="s">
-        <v>3532</v>
+        <v>3599</v>
       </c>
       <c r="AB115" t="s">
-        <v>3533</v>
+        <v>3600</v>
       </c>
       <c r="AC115" t="s">
-        <v>3534</v>
+        <v>3601</v>
       </c>
       <c r="AD115" t="s">
-        <v>3535</v>
+        <v>3602</v>
       </c>
       <c r="AE115" t="s">
-        <v>3536</v>
+        <v>3603</v>
       </c>
       <c r="AF115" t="s">
-        <v>1809</v>
+        <v>1876</v>
       </c>
       <c r="AG115" t="s">
-        <v>1734</v>
+        <v>1801</v>
       </c>
       <c r="AH115" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AI115" t="s">
-        <v>1787</v>
+        <v>1854</v>
       </c>
       <c r="AJ115" t="s">
-        <v>3163</v>
+        <v>3229</v>
       </c>
       <c r="AK115" t="s">
-        <v>3537</v>
+        <v>3604</v>
       </c>
       <c r="AL115" t="s">
-        <v>3234</v>
+        <v>3300</v>
       </c>
       <c r="AM115" t="s">
-        <v>3235</v>
+        <v>3301</v>
       </c>
       <c r="AN115" t="s">
-        <v>3238</v>
+        <v>3304</v>
       </c>
       <c r="AO115" t="s">
-        <v>3237</v>
+        <v>3303</v>
       </c>
       <c r="AP115" t="s">
-        <v>3236</v>
+        <v>3302</v>
       </c>
       <c r="AQ115" t="s">
-        <v>3538</v>
+        <v>3605</v>
       </c>
       <c r="AR115" t="s">
-        <v>3539</v>
+        <v>3606</v>
       </c>
       <c r="AS115" t="s">
-        <v>3232</v>
+        <v>3298</v>
       </c>
       <c r="AT115" t="s">
-        <v>3233</v>
+        <v>3299</v>
       </c>
       <c r="AU115" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AV115" t="s">
-        <v>3540</v>
+        <v>3607</v>
       </c>
       <c r="AW115" t="s">
-        <v>2160</v>
+        <v>2226</v>
       </c>
       <c r="AX115" t="s">
-        <v>3241</v>
+        <v>3307</v>
       </c>
       <c r="AY115" t="s">
-        <v>1762</v>
+        <v>1829</v>
       </c>
       <c r="AZ115" t="s">
-        <v>3242</v>
+        <v>3308</v>
       </c>
       <c r="BA115" t="s">
-        <v>3243</v>
+        <v>3309</v>
       </c>
       <c r="BB115" t="s">
-        <v>1460</v>
+        <v>1528</v>
       </c>
       <c r="BC115" t="s">
-        <v>2159</v>
+        <v>2225</v>
       </c>
       <c r="BD115" t="s">
-        <v>2158</v>
+        <v>2224</v>
       </c>
       <c r="BE115" t="s">
-        <v>1576</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="116" spans="1:187">
       <c r="A116" t="s">
         <v>1100</v>
       </c>
       <c r="B116" t="s">
         <v>297</v>
       </c>
       <c r="C116" t="s">
         <v>298</v>
       </c>
       <c r="D116" t="s">
         <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>27</v>
       </c>
       <c r="F116">
         <v>2</v>
       </c>
       <c r="G116">
         <v>39956694</v>
       </c>
       <c r="H116" t="s">
@@ -33559,69 +34288,69 @@
         <v>168980</v>
       </c>
       <c r="P116">
         <v>16</v>
       </c>
       <c r="Q116">
         <v>437</v>
       </c>
       <c r="R116" t="s">
         <v>1107</v>
       </c>
       <c r="S116"/>
       <c r="T116" t="s">
         <v>1108</v>
       </c>
       <c r="U116" t="s">
         <v>1109</v>
       </c>
       <c r="V116" t="s">
         <v>307</v>
       </c>
       <c r="W116" t="s">
         <v>1110</v>
       </c>
       <c r="X116" t="s">
-        <v>3541</v>
+        <v>3608</v>
       </c>
       <c r="Y116" t="s">
-        <v>3542</v>
+        <v>3609</v>
       </c>
       <c r="Z116" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AA116" t="s">
-        <v>3543</v>
+        <v>3610</v>
       </c>
       <c r="AB116" t="s">
-        <v>1787</v>
+        <v>1854</v>
       </c>
       <c r="AC116" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
       <c r="AD116" t="s">
-        <v>1570</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="117" spans="1:187">
       <c r="A117" t="s">
         <v>1111</v>
       </c>
       <c r="B117" t="s">
         <v>991</v>
       </c>
       <c r="C117" t="s">
         <v>992</v>
       </c>
       <c r="D117" t="s">
         <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>72</v>
       </c>
       <c r="F117">
         <v>1</v>
       </c>
       <c r="G117">
         <v>41785087</v>
       </c>
       <c r="H117" t="s">
@@ -33649,249 +34378,249 @@
         <v>117051</v>
       </c>
       <c r="P117">
         <v>3</v>
       </c>
       <c r="Q117">
         <v>45</v>
       </c>
       <c r="R117" t="s">
         <v>858</v>
       </c>
       <c r="S117"/>
       <c r="T117" t="s">
         <v>997</v>
       </c>
       <c r="U117" t="s">
         <v>998</v>
       </c>
       <c r="V117" t="s">
         <v>999</v>
       </c>
       <c r="W117" t="s">
         <v>1115</v>
       </c>
       <c r="X117" t="s">
-        <v>1303</v>
+        <v>1371</v>
       </c>
       <c r="Y117" t="s">
-        <v>3544</v>
+        <v>3611</v>
       </c>
       <c r="Z117" t="s">
-        <v>3545</v>
+        <v>3612</v>
       </c>
       <c r="AA117" t="s">
-        <v>3546</v>
+        <v>3613</v>
       </c>
       <c r="AB117" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="AC117" t="s">
-        <v>3355</v>
+        <v>3422</v>
       </c>
       <c r="AD117" t="s">
-        <v>3356</v>
+        <v>3423</v>
       </c>
       <c r="AE117" t="s">
-        <v>1438</v>
+        <v>1506</v>
       </c>
       <c r="AF117" t="s">
-        <v>3357</v>
+        <v>3424</v>
       </c>
       <c r="AG117" t="s">
-        <v>1435</v>
+        <v>1503</v>
       </c>
       <c r="AH117" t="s">
-        <v>3358</v>
+        <v>3425</v>
       </c>
       <c r="AI117" t="s">
-        <v>3359</v>
+        <v>3426</v>
       </c>
       <c r="AJ117" t="s">
-        <v>3547</v>
+        <v>3614</v>
       </c>
       <c r="AK117" t="s">
-        <v>3362</v>
+        <v>3429</v>
       </c>
       <c r="AL117" t="s">
-        <v>1447</v>
+        <v>1515</v>
       </c>
       <c r="AM117" t="s">
-        <v>1449</v>
+        <v>1517</v>
       </c>
       <c r="AN117" t="s">
-        <v>3361</v>
+        <v>3428</v>
       </c>
       <c r="AO117" t="s">
-        <v>3363</v>
+        <v>3430</v>
       </c>
       <c r="AP117" t="s">
-        <v>3548</v>
+        <v>3615</v>
       </c>
       <c r="AQ117" t="s">
-        <v>3549</v>
+        <v>3616</v>
       </c>
       <c r="AR117" t="s">
-        <v>3550</v>
+        <v>3617</v>
       </c>
       <c r="AS117" t="s">
-        <v>3551</v>
+        <v>3618</v>
       </c>
       <c r="AT117" t="s">
-        <v>3552</v>
+        <v>3619</v>
       </c>
       <c r="AU117" t="s">
-        <v>3553</v>
+        <v>3620</v>
       </c>
       <c r="AV117" t="s">
-        <v>3554</v>
+        <v>3621</v>
       </c>
       <c r="AW117" t="s">
-        <v>3555</v>
+        <v>3622</v>
       </c>
       <c r="AX117" t="s">
-        <v>3556</v>
+        <v>3623</v>
       </c>
       <c r="AY117" t="s">
-        <v>3557</v>
+        <v>3624</v>
       </c>
       <c r="AZ117" t="s">
-        <v>3558</v>
+        <v>3625</v>
       </c>
       <c r="BA117" t="s">
-        <v>3559</v>
+        <v>3626</v>
       </c>
       <c r="BB117" t="s">
-        <v>3560</v>
+        <v>3627</v>
       </c>
       <c r="BC117" t="s">
-        <v>3561</v>
+        <v>3628</v>
       </c>
       <c r="BD117" t="s">
-        <v>3562</v>
+        <v>3629</v>
       </c>
       <c r="BE117" t="s">
-        <v>3563</v>
+        <v>3630</v>
       </c>
       <c r="BF117" t="s">
-        <v>3564</v>
+        <v>3631</v>
       </c>
       <c r="BG117" t="s">
-        <v>3565</v>
+        <v>3632</v>
       </c>
       <c r="BH117" t="s">
-        <v>3566</v>
+        <v>3633</v>
       </c>
       <c r="BI117" t="s">
-        <v>3567</v>
+        <v>3634</v>
       </c>
       <c r="BJ117" t="s">
-        <v>3568</v>
+        <v>3635</v>
       </c>
       <c r="BK117" t="s">
-        <v>3569</v>
+        <v>3636</v>
       </c>
       <c r="BL117" t="s">
-        <v>3570</v>
+        <v>3637</v>
       </c>
       <c r="BM117" t="s">
-        <v>3571</v>
+        <v>3638</v>
       </c>
       <c r="BN117" t="s">
-        <v>3572</v>
+        <v>3639</v>
       </c>
       <c r="BO117" t="s">
-        <v>3573</v>
+        <v>3640</v>
       </c>
       <c r="BP117" t="s">
-        <v>3574</v>
+        <v>3641</v>
       </c>
       <c r="BQ117" t="s">
-        <v>3575</v>
+        <v>3642</v>
       </c>
       <c r="BR117" t="s">
-        <v>3576</v>
+        <v>3643</v>
       </c>
       <c r="BS117" t="s">
-        <v>3577</v>
+        <v>3644</v>
       </c>
       <c r="BT117" t="s">
-        <v>3578</v>
+        <v>3645</v>
       </c>
       <c r="BU117" t="s">
-        <v>3579</v>
+        <v>3646</v>
       </c>
       <c r="BV117" t="s">
-        <v>3580</v>
+        <v>3647</v>
       </c>
       <c r="BW117" t="s">
-        <v>3581</v>
+        <v>3648</v>
       </c>
       <c r="BX117" t="s">
-        <v>3582</v>
+        <v>3649</v>
       </c>
       <c r="BY117" t="s">
-        <v>3583</v>
+        <v>3650</v>
       </c>
       <c r="BZ117" t="s">
-        <v>3584</v>
+        <v>3651</v>
       </c>
       <c r="CA117" t="s">
-        <v>3585</v>
+        <v>3652</v>
       </c>
       <c r="CB117" t="s">
-        <v>1874</v>
+        <v>1941</v>
       </c>
       <c r="CC117" t="s">
-        <v>1870</v>
+        <v>1937</v>
       </c>
       <c r="CD117" t="s">
-        <v>3428</v>
+        <v>3495</v>
       </c>
       <c r="CE117" t="s">
-        <v>1322</v>
+        <v>1390</v>
       </c>
       <c r="CF117" t="s">
-        <v>1383</v>
+        <v>1451</v>
       </c>
       <c r="CG117" t="s">
-        <v>1420</v>
+        <v>1488</v>
       </c>
       <c r="CH117" t="s">
-        <v>1875</v>
+        <v>1942</v>
       </c>
       <c r="CI117" t="s">
-        <v>1426</v>
+        <v>1494</v>
       </c>
       <c r="CJ117" t="s">
-        <v>3586</v>
+        <v>3653</v>
       </c>
       <c r="CK117" t="s">
-        <v>3587</v>
+        <v>3654</v>
       </c>
       <c r="CL117" t="s">
-        <v>1418</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="118" spans="1:187">
       <c r="A118" t="s">
         <v>1116</v>
       </c>
       <c r="B118" t="s">
         <v>916</v>
       </c>
       <c r="C118" t="s">
         <v>588</v>
       </c>
       <c r="D118" t="s">
         <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>72</v>
       </c>
       <c r="F118">
         <v>1</v>
       </c>
       <c r="G118">
         <v>41864206</v>
       </c>
       <c r="H118" t="s">
@@ -33913,351 +34642,351 @@
         <v>213</v>
       </c>
       <c r="N118" t="s">
         <v>1119</v>
       </c>
       <c r="O118"/>
       <c r="P118"/>
       <c r="Q118"/>
       <c r="R118" t="s">
         <v>211</v>
       </c>
       <c r="S118"/>
       <c r="T118" t="s">
         <v>1120</v>
       </c>
       <c r="U118" t="s">
         <v>1121</v>
       </c>
       <c r="V118" t="s">
         <v>1122</v>
       </c>
       <c r="W118" t="s">
         <v>1123</v>
       </c>
       <c r="X118" t="s">
-        <v>3588</v>
+        <v>3655</v>
       </c>
       <c r="Y118" t="s">
-        <v>3589</v>
+        <v>3656</v>
       </c>
       <c r="Z118" t="s">
-        <v>3590</v>
+        <v>3657</v>
       </c>
       <c r="AA118" t="s">
-        <v>3591</v>
+        <v>3658</v>
       </c>
       <c r="AB118" t="s">
-        <v>3592</v>
+        <v>3659</v>
       </c>
       <c r="AC118" t="s">
-        <v>3593</v>
+        <v>3660</v>
       </c>
       <c r="AD118" t="s">
-        <v>3594</v>
+        <v>3661</v>
       </c>
       <c r="AE118" t="s">
-        <v>3595</v>
+        <v>3662</v>
       </c>
       <c r="AF118" t="s">
-        <v>3596</v>
+        <v>3663</v>
       </c>
       <c r="AG118" t="s">
-        <v>3597</v>
+        <v>3664</v>
       </c>
       <c r="AH118" t="s">
-        <v>3598</v>
+        <v>3665</v>
       </c>
       <c r="AI118" t="s">
-        <v>3599</v>
+        <v>3666</v>
       </c>
       <c r="AJ118" t="s">
-        <v>3600</v>
+        <v>3667</v>
       </c>
       <c r="AK118" t="s">
-        <v>3601</v>
+        <v>3668</v>
       </c>
       <c r="AL118" t="s">
-        <v>3027</v>
+        <v>3093</v>
       </c>
       <c r="AM118" t="s">
-        <v>3602</v>
+        <v>3669</v>
       </c>
       <c r="AN118" t="s">
-        <v>3603</v>
+        <v>3670</v>
       </c>
       <c r="AO118" t="s">
-        <v>3604</v>
+        <v>3671</v>
       </c>
       <c r="AP118" t="s">
-        <v>3605</v>
+        <v>3672</v>
       </c>
       <c r="AQ118" t="s">
-        <v>3606</v>
+        <v>3673</v>
       </c>
       <c r="AR118" t="s">
-        <v>3607</v>
+        <v>3674</v>
       </c>
       <c r="AS118" t="s">
-        <v>3608</v>
+        <v>3675</v>
       </c>
       <c r="AT118" t="s">
-        <v>3609</v>
+        <v>3676</v>
       </c>
       <c r="AU118" t="s">
-        <v>3610</v>
+        <v>3677</v>
       </c>
       <c r="AV118" t="s">
-        <v>3611</v>
+        <v>3678</v>
       </c>
       <c r="AW118" t="s">
-        <v>3612</v>
+        <v>3679</v>
       </c>
       <c r="AX118" t="s">
-        <v>3613</v>
+        <v>3680</v>
       </c>
       <c r="AY118" t="s">
-        <v>3614</v>
+        <v>3681</v>
       </c>
       <c r="AZ118" t="s">
-        <v>2058</v>
+        <v>2125</v>
       </c>
       <c r="BA118" t="s">
-        <v>3615</v>
+        <v>3682</v>
       </c>
       <c r="BB118" t="s">
-        <v>3616</v>
+        <v>3683</v>
       </c>
       <c r="BC118" t="s">
-        <v>3617</v>
+        <v>3684</v>
       </c>
       <c r="BD118" t="s">
-        <v>3618</v>
+        <v>3685</v>
       </c>
       <c r="BE118" t="s">
-        <v>3619</v>
+        <v>3686</v>
       </c>
       <c r="BF118" t="s">
-        <v>3620</v>
+        <v>3687</v>
       </c>
       <c r="BG118" t="s">
-        <v>3621</v>
+        <v>3688</v>
       </c>
       <c r="BH118" t="s">
-        <v>3622</v>
+        <v>3689</v>
       </c>
       <c r="BI118" t="s">
-        <v>3623</v>
+        <v>3690</v>
       </c>
       <c r="BJ118" t="s">
-        <v>3624</v>
+        <v>3691</v>
       </c>
       <c r="BK118" t="s">
-        <v>3625</v>
+        <v>3692</v>
       </c>
       <c r="BL118" t="s">
-        <v>3626</v>
+        <v>3693</v>
       </c>
       <c r="BM118" t="s">
-        <v>3627</v>
+        <v>3694</v>
       </c>
       <c r="BN118" t="s">
-        <v>3628</v>
+        <v>3695</v>
       </c>
       <c r="BO118" t="s">
-        <v>3629</v>
+        <v>3696</v>
       </c>
       <c r="BP118" t="s">
-        <v>3630</v>
+        <v>3697</v>
       </c>
       <c r="BQ118" t="s">
-        <v>3631</v>
+        <v>3698</v>
       </c>
       <c r="BR118" t="s">
-        <v>3632</v>
+        <v>3699</v>
       </c>
       <c r="BS118" t="s">
-        <v>3633</v>
+        <v>3700</v>
       </c>
       <c r="BT118" t="s">
-        <v>3634</v>
+        <v>3701</v>
       </c>
       <c r="BU118" t="s">
-        <v>3635</v>
+        <v>3702</v>
       </c>
       <c r="BV118" t="s">
-        <v>3636</v>
+        <v>3703</v>
       </c>
       <c r="BW118" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="BX118" t="s">
-        <v>3637</v>
+        <v>3704</v>
       </c>
       <c r="BY118" t="s">
-        <v>2497</v>
+        <v>2563</v>
       </c>
       <c r="BZ118" t="s">
-        <v>3638</v>
+        <v>3705</v>
       </c>
       <c r="CA118" t="s">
-        <v>3639</v>
+        <v>3706</v>
       </c>
       <c r="CB118" t="s">
-        <v>3640</v>
+        <v>3707</v>
       </c>
       <c r="CC118" t="s">
-        <v>3641</v>
+        <v>3708</v>
       </c>
       <c r="CD118" t="s">
-        <v>3642</v>
+        <v>3709</v>
       </c>
       <c r="CE118" t="s">
-        <v>3643</v>
+        <v>3710</v>
       </c>
       <c r="CF118" t="s">
-        <v>3644</v>
+        <v>3711</v>
       </c>
       <c r="CG118" t="s">
-        <v>3645</v>
+        <v>3712</v>
       </c>
       <c r="CH118" t="s">
-        <v>3646</v>
+        <v>3713</v>
       </c>
       <c r="CI118" t="s">
-        <v>1448</v>
+        <v>1516</v>
       </c>
       <c r="CJ118" t="s">
-        <v>3647</v>
+        <v>3714</v>
       </c>
       <c r="CK118" t="s">
-        <v>1446</v>
+        <v>1514</v>
       </c>
       <c r="CL118" t="s">
-        <v>3648</v>
+        <v>3715</v>
       </c>
       <c r="CM118" t="s">
-        <v>1635</v>
+        <v>1702</v>
       </c>
       <c r="CN118" t="s">
-        <v>3649</v>
+        <v>3716</v>
       </c>
       <c r="CO118" t="s">
-        <v>3650</v>
+        <v>3717</v>
       </c>
       <c r="CP118" t="s">
-        <v>3651</v>
+        <v>3718</v>
       </c>
       <c r="CQ118" t="s">
-        <v>3652</v>
+        <v>3719</v>
       </c>
       <c r="CR118" t="s">
-        <v>2537</v>
+        <v>2603</v>
       </c>
       <c r="CS118" t="s">
-        <v>3653</v>
+        <v>3720</v>
       </c>
       <c r="CT118" t="s">
-        <v>1828</v>
+        <v>1895</v>
       </c>
       <c r="CU118" t="s">
-        <v>3654</v>
+        <v>3721</v>
       </c>
       <c r="CV118" t="s">
-        <v>3655</v>
+        <v>3722</v>
       </c>
       <c r="CW118" t="s">
-        <v>3656</v>
+        <v>3723</v>
       </c>
       <c r="CX118" t="s">
-        <v>3657</v>
+        <v>3724</v>
       </c>
       <c r="CY118" t="s">
-        <v>1821</v>
+        <v>1888</v>
       </c>
       <c r="CZ118" t="s">
-        <v>2160</v>
+        <v>2226</v>
       </c>
       <c r="DA118" t="s">
-        <v>3658</v>
+        <v>3725</v>
       </c>
       <c r="DB118" t="s">
-        <v>3659</v>
+        <v>3726</v>
       </c>
       <c r="DC118" t="s">
-        <v>3660</v>
+        <v>3727</v>
       </c>
       <c r="DD118" t="s">
-        <v>3661</v>
+        <v>3728</v>
       </c>
       <c r="DE118" t="s">
-        <v>3662</v>
+        <v>3729</v>
       </c>
       <c r="DF118" t="s">
-        <v>3663</v>
+        <v>3730</v>
       </c>
       <c r="DG118" t="s">
-        <v>1939</v>
+        <v>2006</v>
       </c>
       <c r="DH118" t="s">
-        <v>3664</v>
+        <v>3731</v>
       </c>
       <c r="DI118" t="s">
-        <v>3665</v>
+        <v>3732</v>
       </c>
       <c r="DJ118" t="s">
-        <v>3666</v>
+        <v>3733</v>
       </c>
       <c r="DK118" t="s">
-        <v>3667</v>
+        <v>3734</v>
       </c>
       <c r="DL118" t="s">
-        <v>3668</v>
+        <v>3735</v>
       </c>
       <c r="DM118" t="s">
-        <v>1900</v>
+        <v>1967</v>
       </c>
       <c r="DN118" t="s">
-        <v>3669</v>
+        <v>3736</v>
       </c>
       <c r="DO118" t="s">
-        <v>1935</v>
+        <v>2002</v>
       </c>
       <c r="DP118" t="s">
-        <v>3670</v>
+        <v>3737</v>
       </c>
       <c r="DQ118" t="s">
-        <v>1936</v>
+        <v>2003</v>
       </c>
       <c r="DR118" t="s">
-        <v>2159</v>
+        <v>2225</v>
       </c>
       <c r="DS118" t="s">
-        <v>1692</v>
+        <v>1759</v>
       </c>
       <c r="DT118" t="s">
-        <v>1332</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="119" spans="1:187">
       <c r="A119" t="s">
         <v>1124</v>
       </c>
       <c r="B119" t="s">
         <v>1125</v>
       </c>
       <c r="C119" t="s">
         <v>1126</v>
       </c>
       <c r="D119" t="s">
         <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>72</v>
       </c>
       <c r="F119">
         <v>1</v>
       </c>
       <c r="G119">
         <v>42031737</v>
       </c>
       <c r="H119" t="s">
@@ -34279,174 +35008,174 @@
         <v>144</v>
       </c>
       <c r="N119" t="s">
         <v>1129</v>
       </c>
       <c r="O119"/>
       <c r="P119"/>
       <c r="Q119"/>
       <c r="R119" t="s">
         <v>146</v>
       </c>
       <c r="S119"/>
       <c r="T119" t="s">
         <v>1130</v>
       </c>
       <c r="U119" t="s">
         <v>1131</v>
       </c>
       <c r="V119" t="s">
         <v>197</v>
       </c>
       <c r="W119" t="s">
         <v>1132</v>
       </c>
       <c r="X119" t="s">
-        <v>3671</v>
+        <v>3738</v>
       </c>
       <c r="Y119" t="s">
-        <v>3672</v>
+        <v>3739</v>
       </c>
       <c r="Z119" t="s">
-        <v>3673</v>
+        <v>3740</v>
       </c>
       <c r="AA119" t="s">
-        <v>3674</v>
+        <v>3741</v>
       </c>
       <c r="AB119" t="s">
-        <v>3675</v>
+        <v>3742</v>
       </c>
       <c r="AC119" t="s">
-        <v>3676</v>
+        <v>3743</v>
       </c>
       <c r="AD119" t="s">
-        <v>3677</v>
+        <v>3744</v>
       </c>
       <c r="AE119" t="s">
-        <v>3678</v>
+        <v>3745</v>
       </c>
       <c r="AF119" t="s">
-        <v>3679</v>
+        <v>3746</v>
       </c>
       <c r="AG119" t="s">
-        <v>3680</v>
+        <v>3747</v>
       </c>
       <c r="AH119" t="s">
-        <v>3681</v>
+        <v>3748</v>
       </c>
       <c r="AI119" t="s">
-        <v>3682</v>
+        <v>3749</v>
       </c>
       <c r="AJ119" t="s">
-        <v>3683</v>
+        <v>3750</v>
       </c>
       <c r="AK119" t="s">
-        <v>3684</v>
+        <v>3751</v>
       </c>
       <c r="AL119" t="s">
-        <v>3685</v>
+        <v>3752</v>
       </c>
       <c r="AM119" t="s">
-        <v>3686</v>
+        <v>3753</v>
       </c>
       <c r="AN119" t="s">
-        <v>3687</v>
+        <v>3754</v>
       </c>
       <c r="AO119" t="s">
-        <v>3688</v>
+        <v>3755</v>
       </c>
       <c r="AP119" t="s">
-        <v>3689</v>
+        <v>3756</v>
       </c>
       <c r="AQ119" t="s">
-        <v>3690</v>
+        <v>3757</v>
       </c>
       <c r="AR119" t="s">
-        <v>3691</v>
+        <v>3758</v>
       </c>
       <c r="AS119" t="s">
-        <v>3692</v>
+        <v>3759</v>
       </c>
       <c r="AT119" t="s">
-        <v>3693</v>
+        <v>3760</v>
       </c>
       <c r="AU119" t="s">
-        <v>3694</v>
+        <v>3761</v>
       </c>
       <c r="AV119" t="s">
-        <v>2195</v>
+        <v>2261</v>
       </c>
       <c r="AW119" t="s">
-        <v>1734</v>
+        <v>1801</v>
       </c>
       <c r="AX119" t="s">
-        <v>2018</v>
+        <v>2085</v>
       </c>
       <c r="AY119" t="s">
-        <v>1474</v>
+        <v>1542</v>
       </c>
       <c r="AZ119" t="s">
-        <v>2144</v>
+        <v>2211</v>
       </c>
       <c r="BA119" t="s">
-        <v>1310</v>
+        <v>1378</v>
       </c>
       <c r="BB119" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="BC119" t="s">
-        <v>1341</v>
+        <v>1409</v>
       </c>
       <c r="BD119" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="BE119" t="s">
-        <v>3695</v>
+        <v>3762</v>
       </c>
       <c r="BF119" t="s">
-        <v>3696</v>
+        <v>3763</v>
       </c>
       <c r="BG119" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="BH119" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="BI119" t="s">
-        <v>1345</v>
+        <v>1413</v>
       </c>
       <c r="BJ119" t="s">
-        <v>1318</v>
+        <v>1386</v>
       </c>
       <c r="BK119" t="s">
-        <v>1447</v>
+        <v>1515</v>
       </c>
       <c r="BL119" t="s">
-        <v>3697</v>
+        <v>3764</v>
       </c>
       <c r="BM119" t="s">
-        <v>1301</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="120" spans="1:187">
       <c r="A120" t="s">
         <v>1133</v>
       </c>
       <c r="B120" t="s">
         <v>1134</v>
       </c>
       <c r="C120" t="s">
         <v>1135</v>
       </c>
       <c r="D120" t="s">
         <v>82</v>
       </c>
       <c r="E120" t="s">
         <v>27</v>
       </c>
       <c r="F120">
         <v>2</v>
       </c>
       <c r="G120">
         <v>41688758</v>
       </c>
       <c r="H120" t="s">
@@ -34468,87 +35197,87 @@
         <v>193</v>
       </c>
       <c r="N120" t="s">
         <v>1138</v>
       </c>
       <c r="O120"/>
       <c r="P120"/>
       <c r="Q120"/>
       <c r="R120" t="s">
         <v>195</v>
       </c>
       <c r="S120"/>
       <c r="T120" t="s">
         <v>1139</v>
       </c>
       <c r="U120" t="s">
         <v>556</v>
       </c>
       <c r="V120" t="s">
         <v>1140</v>
       </c>
       <c r="W120" t="s">
         <v>1141</v>
       </c>
       <c r="X120" t="s">
-        <v>3698</v>
+        <v>3765</v>
       </c>
       <c r="Y120" t="s">
-        <v>3699</v>
+        <v>3766</v>
       </c>
       <c r="Z120" t="s">
-        <v>3700</v>
+        <v>3767</v>
       </c>
       <c r="AA120" t="s">
-        <v>2493</v>
+        <v>2559</v>
       </c>
       <c r="AB120" t="s">
-        <v>3701</v>
+        <v>3768</v>
       </c>
       <c r="AC120" t="s">
-        <v>3702</v>
+        <v>3769</v>
       </c>
       <c r="AD120" t="s">
-        <v>3703</v>
+        <v>3770</v>
       </c>
       <c r="AE120" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AF120" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AG120" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AH120" t="s">
-        <v>3704</v>
+        <v>3771</v>
       </c>
       <c r="AI120" t="s">
-        <v>2334</v>
+        <v>2399</v>
       </c>
       <c r="AJ120" t="s">
-        <v>3705</v>
+        <v>3772</v>
       </c>
     </row>
     <row r="121" spans="1:187">
       <c r="A121" t="s">
         <v>1142</v>
       </c>
       <c r="B121" t="s">
         <v>104</v>
       </c>
       <c r="C121" t="s">
         <v>105</v>
       </c>
       <c r="D121" t="s">
         <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>72</v>
       </c>
       <c r="F121">
         <v>1</v>
       </c>
       <c r="G121">
         <v>41940657</v>
       </c>
       <c r="H121" t="s">
@@ -34570,75 +35299,75 @@
         <v>881</v>
       </c>
       <c r="N121" t="s">
         <v>1145</v>
       </c>
       <c r="O121"/>
       <c r="P121"/>
       <c r="Q121"/>
       <c r="R121" t="s">
         <v>883</v>
       </c>
       <c r="S121"/>
       <c r="T121" t="s">
         <v>1146</v>
       </c>
       <c r="U121" t="s">
         <v>1147</v>
       </c>
       <c r="V121" t="s">
         <v>114</v>
       </c>
       <c r="W121" t="s">
         <v>1148</v>
       </c>
       <c r="X121" t="s">
-        <v>3706</v>
+        <v>3773</v>
       </c>
       <c r="Y121" t="s">
-        <v>3707</v>
+        <v>3774</v>
       </c>
       <c r="Z121" t="s">
-        <v>3708</v>
+        <v>3775</v>
       </c>
       <c r="AA121" t="s">
-        <v>3709</v>
+        <v>3776</v>
       </c>
       <c r="AB121" t="s">
-        <v>3710</v>
+        <v>3777</v>
       </c>
       <c r="AC121" t="s">
-        <v>2916</v>
+        <v>2982</v>
       </c>
       <c r="AD121" t="s">
-        <v>1341</v>
+        <v>1409</v>
       </c>
       <c r="AE121" t="s">
-        <v>1345</v>
+        <v>1413</v>
       </c>
       <c r="AF121" t="s">
-        <v>3711</v>
+        <v>3778</v>
       </c>
     </row>
     <row r="122" spans="1:187">
       <c r="A122" t="s">
         <v>1149</v>
       </c>
       <c r="B122" t="s">
         <v>104</v>
       </c>
       <c r="C122" t="s">
         <v>105</v>
       </c>
       <c r="D122" t="s">
         <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>27</v>
       </c>
       <c r="F122">
         <v>1</v>
       </c>
       <c r="G122"/>
       <c r="H122" t="s">
         <v>1150</v>
       </c>
@@ -34656,66 +35385,66 @@
       </c>
       <c r="M122"/>
       <c r="N122" t="s">
         <v>1152</v>
       </c>
       <c r="O122"/>
       <c r="P122"/>
       <c r="Q122"/>
       <c r="R122" t="s">
         <v>111</v>
       </c>
       <c r="S122"/>
       <c r="T122" t="s">
         <v>1153</v>
       </c>
       <c r="U122" t="s">
         <v>113</v>
       </c>
       <c r="V122" t="s">
         <v>114</v>
       </c>
       <c r="W122" t="s">
         <v>1154</v>
       </c>
       <c r="X122" t="s">
-        <v>3712</v>
+        <v>3779</v>
       </c>
       <c r="Y122" t="s">
-        <v>3713</v>
+        <v>3780</v>
       </c>
       <c r="Z122" t="s">
-        <v>1342</v>
+        <v>1410</v>
       </c>
       <c r="AA122" t="s">
-        <v>1341</v>
+        <v>1409</v>
       </c>
       <c r="AB122" t="s">
-        <v>3714</v>
+        <v>3781</v>
       </c>
       <c r="AC122" t="s">
-        <v>1345</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="123" spans="1:187">
       <c r="A123" t="s">
         <v>1155</v>
       </c>
       <c r="B123" t="s">
         <v>104</v>
       </c>
       <c r="C123" t="s">
         <v>105</v>
       </c>
       <c r="D123" t="s">
         <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>27</v>
       </c>
       <c r="F123">
         <v>1</v>
       </c>
       <c r="G123">
         <v>41998816</v>
       </c>
       <c r="H123" t="s">
@@ -34737,66 +35466,66 @@
         <v>881</v>
       </c>
       <c r="N123" t="s">
         <v>1159</v>
       </c>
       <c r="O123"/>
       <c r="P123"/>
       <c r="Q123"/>
       <c r="R123" t="s">
         <v>883</v>
       </c>
       <c r="S123"/>
       <c r="T123" t="s">
         <v>1153</v>
       </c>
       <c r="U123" t="s">
         <v>113</v>
       </c>
       <c r="V123" t="s">
         <v>114</v>
       </c>
       <c r="W123" t="s">
         <v>1160</v>
       </c>
       <c r="X123" t="s">
-        <v>3715</v>
+        <v>3782</v>
       </c>
       <c r="Y123" t="s">
-        <v>3716</v>
+        <v>3783</v>
       </c>
       <c r="Z123" t="s">
-        <v>1342</v>
+        <v>1410</v>
       </c>
       <c r="AA123" t="s">
-        <v>1341</v>
+        <v>1409</v>
       </c>
       <c r="AB123" t="s">
-        <v>3717</v>
+        <v>3784</v>
       </c>
       <c r="AC123" t="s">
-        <v>1345</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="124" spans="1:187">
       <c r="A124" t="s">
         <v>1161</v>
       </c>
       <c r="B124" t="s">
         <v>94</v>
       </c>
       <c r="C124" t="s">
         <v>95</v>
       </c>
       <c r="D124" t="s">
         <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>27</v>
       </c>
       <c r="F124">
         <v>2</v>
       </c>
       <c r="G124">
         <v>42025467</v>
       </c>
       <c r="H124" t="s">
@@ -34818,69 +35547,69 @@
         <v>1166</v>
       </c>
       <c r="N124" t="s">
         <v>1167</v>
       </c>
       <c r="O124"/>
       <c r="P124"/>
       <c r="Q124"/>
       <c r="R124" t="s">
         <v>1164</v>
       </c>
       <c r="S124"/>
       <c r="T124" t="s">
         <v>1168</v>
       </c>
       <c r="U124" t="s">
         <v>1169</v>
       </c>
       <c r="V124" t="s">
         <v>197</v>
       </c>
       <c r="W124" t="s">
         <v>1170</v>
       </c>
       <c r="X124" t="s">
-        <v>3718</v>
+        <v>3785</v>
       </c>
       <c r="Y124" t="s">
-        <v>3719</v>
+        <v>3786</v>
       </c>
       <c r="Z124" t="s">
-        <v>1310</v>
+        <v>1378</v>
       </c>
       <c r="AA124" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="AB124" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="AC124" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AD124" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="125" spans="1:187">
       <c r="A125" t="s">
         <v>1171</v>
       </c>
       <c r="B125" t="s">
         <v>517</v>
       </c>
       <c r="C125" t="s">
         <v>518</v>
       </c>
       <c r="D125" t="s">
         <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>72</v>
       </c>
       <c r="F125">
         <v>1</v>
       </c>
       <c r="G125">
         <v>42098403</v>
       </c>
       <c r="H125" t="s">
@@ -34902,231 +35631,231 @@
         <v>168</v>
       </c>
       <c r="N125" t="s">
         <v>1174</v>
       </c>
       <c r="O125"/>
       <c r="P125"/>
       <c r="Q125"/>
       <c r="R125" t="s">
         <v>170</v>
       </c>
       <c r="S125"/>
       <c r="T125" t="s">
         <v>1175</v>
       </c>
       <c r="U125" t="s">
         <v>1176</v>
       </c>
       <c r="V125" t="s">
         <v>525</v>
       </c>
       <c r="W125" t="s">
         <v>1177</v>
       </c>
       <c r="X125" t="s">
-        <v>3720</v>
+        <v>3787</v>
       </c>
       <c r="Y125" t="s">
-        <v>3721</v>
+        <v>3788</v>
       </c>
       <c r="Z125" t="s">
-        <v>3722</v>
+        <v>3789</v>
       </c>
       <c r="AA125" t="s">
-        <v>3723</v>
+        <v>3790</v>
       </c>
       <c r="AB125" t="s">
-        <v>3724</v>
+        <v>3791</v>
       </c>
       <c r="AC125" t="s">
-        <v>3725</v>
+        <v>3792</v>
       </c>
       <c r="AD125" t="s">
-        <v>3726</v>
+        <v>3793</v>
       </c>
       <c r="AE125" t="s">
-        <v>3727</v>
+        <v>3794</v>
       </c>
       <c r="AF125" t="s">
-        <v>3728</v>
+        <v>3795</v>
       </c>
       <c r="AG125" t="s">
-        <v>3729</v>
+        <v>3796</v>
       </c>
       <c r="AH125" t="s">
-        <v>3730</v>
+        <v>3797</v>
       </c>
       <c r="AI125" t="s">
-        <v>3731</v>
+        <v>3798</v>
       </c>
       <c r="AJ125" t="s">
-        <v>3732</v>
+        <v>3799</v>
       </c>
       <c r="AK125" t="s">
-        <v>3733</v>
+        <v>3800</v>
       </c>
       <c r="AL125" t="s">
-        <v>3734</v>
+        <v>3801</v>
       </c>
       <c r="AM125" t="s">
-        <v>3735</v>
+        <v>3802</v>
       </c>
       <c r="AN125" t="s">
+        <v>3803</v>
+      </c>
+      <c r="AO125" t="s">
+        <v>3804</v>
+      </c>
+      <c r="AP125" t="s">
+        <v>3805</v>
+      </c>
+      <c r="AQ125" t="s">
+        <v>1377</v>
+      </c>
+      <c r="AR125" t="s">
+        <v>3806</v>
+      </c>
+      <c r="AS125" t="s">
+        <v>3578</v>
+      </c>
+      <c r="AT125" t="s">
+        <v>3807</v>
+      </c>
+      <c r="AU125" t="s">
+        <v>3007</v>
+      </c>
+      <c r="AV125" t="s">
+        <v>3808</v>
+      </c>
+      <c r="AW125" t="s">
+        <v>3006</v>
+      </c>
+      <c r="AX125" t="s">
+        <v>3809</v>
+      </c>
+      <c r="AY125" t="s">
+        <v>3016</v>
+      </c>
+      <c r="AZ125" t="s">
+        <v>2846</v>
+      </c>
+      <c r="BA125" t="s">
+        <v>3810</v>
+      </c>
+      <c r="BB125" t="s">
+        <v>3580</v>
+      </c>
+      <c r="BC125" t="s">
+        <v>2459</v>
+      </c>
+      <c r="BD125" t="s">
+        <v>3811</v>
+      </c>
+      <c r="BE125" t="s">
+        <v>3812</v>
+      </c>
+      <c r="BF125" t="s">
+        <v>3813</v>
+      </c>
+      <c r="BG125" t="s">
+        <v>3814</v>
+      </c>
+      <c r="BH125" t="s">
+        <v>3815</v>
+      </c>
+      <c r="BI125" t="s">
+        <v>1345</v>
+      </c>
+      <c r="BJ125" t="s">
+        <v>1385</v>
+      </c>
+      <c r="BK125" t="s">
+        <v>1344</v>
+      </c>
+      <c r="BL125" t="s">
+        <v>2680</v>
+      </c>
+      <c r="BM125" t="s">
+        <v>2603</v>
+      </c>
+      <c r="BN125" t="s">
+        <v>1635</v>
+      </c>
+      <c r="BO125" t="s">
+        <v>3816</v>
+      </c>
+      <c r="BP125" t="s">
+        <v>2070</v>
+      </c>
+      <c r="BQ125" t="s">
+        <v>1826</v>
+      </c>
+      <c r="BR125" t="s">
+        <v>3817</v>
+      </c>
+      <c r="BS125" t="s">
+        <v>1524</v>
+      </c>
+      <c r="BT125" t="s">
+        <v>1522</v>
+      </c>
+      <c r="BU125" t="s">
+        <v>1523</v>
+      </c>
+      <c r="BV125" t="s">
+        <v>1527</v>
+      </c>
+      <c r="BW125" t="s">
         <v>3736</v>
       </c>
-      <c r="AO125" t="s">
-[...89 lines deleted...]
-      <c r="BS125" t="s">
+      <c r="BX125" t="s">
+        <v>2001</v>
+      </c>
+      <c r="BY125" t="s">
+        <v>2004</v>
+      </c>
+      <c r="BZ125" t="s">
         <v>1456</v>
       </c>
-      <c r="BT125" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="CA125" t="s">
-        <v>1322</v>
+        <v>1390</v>
       </c>
       <c r="CB125" t="s">
-        <v>1573</v>
+        <v>1640</v>
       </c>
       <c r="CC125" t="s">
-        <v>1578</v>
+        <v>1645</v>
       </c>
       <c r="CD125" t="s">
-        <v>1392</v>
+        <v>1460</v>
       </c>
       <c r="CE125" t="s">
-        <v>1335</v>
+        <v>1403</v>
       </c>
       <c r="CF125" t="s">
-        <v>3751</v>
+        <v>3818</v>
       </c>
     </row>
     <row r="126" spans="1:187">
       <c r="A126" t="s">
         <v>1178</v>
       </c>
       <c r="B126" t="s">
         <v>1179</v>
       </c>
       <c r="C126" t="s">
         <v>176</v>
       </c>
       <c r="D126" t="s">
         <v>26</v>
       </c>
       <c r="E126" t="s">
         <v>72</v>
       </c>
       <c r="F126">
         <v>1</v>
       </c>
       <c r="G126">
         <v>42113979</v>
       </c>
       <c r="H126" t="s">
@@ -35152,174 +35881,174 @@
       </c>
       <c r="O126"/>
       <c r="P126">
         <v>20</v>
       </c>
       <c r="Q126">
         <v>123</v>
       </c>
       <c r="R126" t="s">
         <v>1186</v>
       </c>
       <c r="S126"/>
       <c r="T126" t="s">
         <v>1187</v>
       </c>
       <c r="U126" t="s">
         <v>1188</v>
       </c>
       <c r="V126" t="s">
         <v>1189</v>
       </c>
       <c r="W126" t="s">
         <v>1190</v>
       </c>
       <c r="X126" t="s">
-        <v>3752</v>
+        <v>3819</v>
       </c>
       <c r="Y126" t="s">
-        <v>3753</v>
+        <v>3820</v>
       </c>
       <c r="Z126" t="s">
-        <v>3754</v>
+        <v>3821</v>
       </c>
       <c r="AA126" t="s">
-        <v>3755</v>
+        <v>3822</v>
       </c>
       <c r="AB126" t="s">
-        <v>3756</v>
+        <v>3823</v>
       </c>
       <c r="AC126" t="s">
-        <v>3757</v>
+        <v>3824</v>
       </c>
       <c r="AD126" t="s">
-        <v>3758</v>
+        <v>3825</v>
       </c>
       <c r="AE126" t="s">
-        <v>3759</v>
+        <v>3826</v>
       </c>
       <c r="AF126" t="s">
-        <v>3760</v>
+        <v>3827</v>
       </c>
       <c r="AG126" t="s">
-        <v>3761</v>
+        <v>3828</v>
       </c>
       <c r="AH126" t="s">
-        <v>3762</v>
+        <v>3829</v>
       </c>
       <c r="AI126" t="s">
-        <v>3763</v>
+        <v>3830</v>
       </c>
       <c r="AJ126" t="s">
-        <v>3764</v>
+        <v>3831</v>
       </c>
       <c r="AK126" t="s">
-        <v>3765</v>
+        <v>3832</v>
       </c>
       <c r="AL126" t="s">
-        <v>3766</v>
+        <v>3833</v>
       </c>
       <c r="AM126" t="s">
-        <v>3767</v>
+        <v>3834</v>
       </c>
       <c r="AN126" t="s">
-        <v>3768</v>
+        <v>3835</v>
       </c>
       <c r="AO126" t="s">
-        <v>3769</v>
+        <v>3836</v>
       </c>
       <c r="AP126" t="s">
-        <v>3770</v>
+        <v>3837</v>
       </c>
       <c r="AQ126" t="s">
-        <v>3771</v>
+        <v>3838</v>
       </c>
       <c r="AR126" t="s">
-        <v>3160</v>
+        <v>3226</v>
       </c>
       <c r="AS126" t="s">
-        <v>3772</v>
+        <v>3839</v>
       </c>
       <c r="AT126" t="s">
-        <v>3773</v>
+        <v>3840</v>
       </c>
       <c r="AU126" t="s">
-        <v>3035</v>
+        <v>3101</v>
       </c>
       <c r="AV126" t="s">
-        <v>1441</v>
+        <v>1509</v>
       </c>
       <c r="AW126" t="s">
-        <v>1630</v>
+        <v>1697</v>
       </c>
       <c r="AX126" t="s">
-        <v>3774</v>
+        <v>3841</v>
       </c>
       <c r="AY126" t="s">
-        <v>3775</v>
+        <v>3842</v>
       </c>
       <c r="AZ126" t="s">
-        <v>3776</v>
+        <v>3843</v>
       </c>
       <c r="BA126" t="s">
-        <v>3777</v>
+        <v>3844</v>
       </c>
       <c r="BB126" t="s">
-        <v>3778</v>
+        <v>3845</v>
       </c>
       <c r="BC126" t="s">
-        <v>3779</v>
+        <v>3846</v>
       </c>
       <c r="BD126" t="s">
-        <v>3780</v>
+        <v>3847</v>
       </c>
       <c r="BE126" t="s">
-        <v>3781</v>
+        <v>3848</v>
       </c>
       <c r="BF126" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
       <c r="BG126" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="BH126" t="s">
-        <v>1635</v>
+        <v>1702</v>
       </c>
       <c r="BI126" t="s">
-        <v>3782</v>
+        <v>3849</v>
       </c>
       <c r="BJ126" t="s">
-        <v>3783</v>
+        <v>3850</v>
       </c>
       <c r="BK126" t="s">
-        <v>1301</v>
+        <v>1369</v>
       </c>
       <c r="BL126" t="s">
-        <v>1638</v>
+        <v>1705</v>
       </c>
       <c r="BM126" t="s">
-        <v>3784</v>
+        <v>3851</v>
       </c>
     </row>
     <row r="127" spans="1:187">
       <c r="A127" t="s">
         <v>1191</v>
       </c>
       <c r="B127" t="s">
         <v>229</v>
       </c>
       <c r="C127" t="s">
         <v>230</v>
       </c>
       <c r="D127" t="s">
         <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>598</v>
       </c>
       <c r="F127">
         <v>0</v>
       </c>
       <c r="G127"/>
       <c r="H127" t="s">
         <v>1192</v>
       </c>
@@ -35337,87 +36066,87 @@
       <c r="N127" t="s">
         <v>1195</v>
       </c>
       <c r="O127"/>
       <c r="P127"/>
       <c r="Q127"/>
       <c r="R127" t="s">
         <v>1194</v>
       </c>
       <c r="S127" t="s">
         <v>1196</v>
       </c>
       <c r="T127" t="s">
         <v>1197</v>
       </c>
       <c r="U127" t="s">
         <v>239</v>
       </c>
       <c r="V127" t="s">
         <v>1198</v>
       </c>
       <c r="W127" t="s">
         <v>1199</v>
       </c>
       <c r="X127" t="s">
-        <v>1774</v>
+        <v>1841</v>
       </c>
       <c r="Y127" t="s">
-        <v>2607</v>
+        <v>2673</v>
       </c>
       <c r="Z127" t="s">
-        <v>1770</v>
+        <v>1837</v>
       </c>
       <c r="AA127" t="s">
-        <v>1769</v>
+        <v>1836</v>
       </c>
       <c r="AB127" t="s">
-        <v>1772</v>
+        <v>1839</v>
       </c>
       <c r="AC127" t="s">
-        <v>1773</v>
+        <v>1840</v>
       </c>
       <c r="AD127" t="s">
-        <v>3785</v>
+        <v>3852</v>
       </c>
       <c r="AE127" t="s">
-        <v>3786</v>
+        <v>3853</v>
       </c>
       <c r="AF127" t="s">
-        <v>3787</v>
+        <v>3854</v>
       </c>
       <c r="AG127" t="s">
-        <v>3788</v>
+        <v>3855</v>
       </c>
       <c r="AH127" t="s">
-        <v>1778</v>
+        <v>1845</v>
       </c>
       <c r="AI127" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AJ127" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="128" spans="1:187">
       <c r="A128" t="s">
         <v>1200</v>
       </c>
       <c r="B128" t="s">
         <v>229</v>
       </c>
       <c r="C128" t="s">
         <v>230</v>
       </c>
       <c r="D128" t="s">
         <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>598</v>
       </c>
       <c r="F128">
         <v>0</v>
       </c>
       <c r="G128"/>
       <c r="H128" t="s">
         <v>1201</v>
       </c>
@@ -35435,87 +36164,87 @@
       <c r="N128" t="s">
         <v>1204</v>
       </c>
       <c r="O128"/>
       <c r="P128"/>
       <c r="Q128"/>
       <c r="R128" t="s">
         <v>1203</v>
       </c>
       <c r="S128" t="s">
         <v>1205</v>
       </c>
       <c r="T128" t="s">
         <v>1206</v>
       </c>
       <c r="U128" t="s">
         <v>604</v>
       </c>
       <c r="V128" t="s">
         <v>239</v>
       </c>
       <c r="W128" t="s">
         <v>1207</v>
       </c>
       <c r="X128" t="s">
-        <v>1774</v>
+        <v>1841</v>
       </c>
       <c r="Y128" t="s">
-        <v>2607</v>
+        <v>2673</v>
       </c>
       <c r="Z128" t="s">
-        <v>3789</v>
+        <v>3856</v>
       </c>
       <c r="AA128" t="s">
-        <v>1770</v>
+        <v>1837</v>
       </c>
       <c r="AB128" t="s">
-        <v>1769</v>
+        <v>1836</v>
       </c>
       <c r="AC128" t="s">
-        <v>1772</v>
+        <v>1839</v>
       </c>
       <c r="AD128" t="s">
-        <v>1773</v>
+        <v>1840</v>
       </c>
       <c r="AE128" t="s">
-        <v>3790</v>
+        <v>3857</v>
       </c>
       <c r="AF128" t="s">
-        <v>3791</v>
+        <v>3858</v>
       </c>
       <c r="AG128" t="s">
-        <v>3792</v>
+        <v>3859</v>
       </c>
       <c r="AH128" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AI128" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AJ128" t="s">
-        <v>1778</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="129" spans="1:187">
       <c r="A129" t="s">
         <v>1208</v>
       </c>
       <c r="B129" t="s">
         <v>229</v>
       </c>
       <c r="C129" t="s">
         <v>230</v>
       </c>
       <c r="D129" t="s">
         <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>598</v>
       </c>
       <c r="F129">
         <v>0</v>
       </c>
       <c r="G129"/>
       <c r="H129" t="s">
         <v>1209</v>
       </c>
@@ -35533,72 +36262,72 @@
       <c r="N129" t="s">
         <v>1211</v>
       </c>
       <c r="O129"/>
       <c r="P129"/>
       <c r="Q129"/>
       <c r="R129" t="s">
         <v>1203</v>
       </c>
       <c r="S129" t="s">
         <v>1212</v>
       </c>
       <c r="T129" t="s">
         <v>239</v>
       </c>
       <c r="U129" t="s">
         <v>239</v>
       </c>
       <c r="V129" t="s">
         <v>239</v>
       </c>
       <c r="W129" t="s">
         <v>1213</v>
       </c>
       <c r="X129" t="s">
-        <v>1774</v>
+        <v>1841</v>
       </c>
       <c r="Y129" t="s">
-        <v>3793</v>
+        <v>3860</v>
       </c>
       <c r="Z129" t="s">
-        <v>3794</v>
+        <v>3861</v>
       </c>
       <c r="AA129" t="s">
-        <v>3795</v>
+        <v>3862</v>
       </c>
       <c r="AB129" t="s">
-        <v>3796</v>
+        <v>3863</v>
       </c>
       <c r="AC129" t="s">
-        <v>1277</v>
+        <v>1345</v>
       </c>
       <c r="AD129" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AE129" t="s">
-        <v>1778</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="130" spans="1:187">
       <c r="A130" t="s">
         <v>1214</v>
       </c>
       <c r="B130" t="s">
         <v>229</v>
       </c>
       <c r="C130" t="s">
         <v>230</v>
       </c>
       <c r="D130" t="s">
         <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>598</v>
       </c>
       <c r="F130">
         <v>0</v>
       </c>
       <c r="G130"/>
       <c r="H130" t="s">
         <v>1215</v>
       </c>
@@ -35616,81 +36345,84 @@
       <c r="N130" t="s">
         <v>1217</v>
       </c>
       <c r="O130"/>
       <c r="P130"/>
       <c r="Q130"/>
       <c r="R130" t="s">
         <v>1203</v>
       </c>
       <c r="S130" t="s">
         <v>1218</v>
       </c>
       <c r="T130" t="s">
         <v>1219</v>
       </c>
       <c r="U130" t="s">
         <v>1220</v>
       </c>
       <c r="V130" t="s">
         <v>239</v>
       </c>
       <c r="W130" t="s">
         <v>1221</v>
       </c>
       <c r="X130" t="s">
-        <v>3797</v>
+        <v>3864</v>
       </c>
       <c r="Y130" t="s">
-        <v>2607</v>
+        <v>2673</v>
       </c>
       <c r="Z130" t="s">
-        <v>3789</v>
+        <v>3856</v>
       </c>
       <c r="AA130" t="s">
-        <v>1772</v>
+        <v>1839</v>
       </c>
       <c r="AB130" t="s">
-        <v>1773</v>
+        <v>1840</v>
       </c>
       <c r="AC130" t="s">
-        <v>1774</v>
+        <v>1841</v>
       </c>
       <c r="AD130" t="s">
-        <v>3798</v>
+        <v>3865</v>
       </c>
       <c r="AE130" t="s">
-        <v>3799</v>
+        <v>3866</v>
       </c>
       <c r="AF130" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AG130" t="s">
-        <v>1778</v>
+        <v>1845</v>
       </c>
       <c r="AH130" t="s">
-        <v>1277</v>
+        <v>1345</v>
+      </c>
+      <c r="AI130" t="s">
+        <v>3867</v>
       </c>
     </row>
     <row r="131" spans="1:187">
       <c r="A131" t="s">
         <v>1222</v>
       </c>
       <c r="B131" t="s">
         <v>1046</v>
       </c>
       <c r="C131" t="s">
         <v>1047</v>
       </c>
       <c r="D131" t="s">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>72</v>
       </c>
       <c r="F131">
         <v>1</v>
       </c>
       <c r="G131">
         <v>42154234</v>
       </c>
       <c r="H131" t="s">
@@ -35716,78 +36448,78 @@
       </c>
       <c r="O131"/>
       <c r="P131">
         <v>1</v>
       </c>
       <c r="Q131">
         <v>83</v>
       </c>
       <c r="R131" t="s">
         <v>352</v>
       </c>
       <c r="S131"/>
       <c r="T131" t="s">
         <v>1226</v>
       </c>
       <c r="U131" t="s">
         <v>1227</v>
       </c>
       <c r="V131" t="s">
         <v>535</v>
       </c>
       <c r="W131" t="s">
         <v>1228</v>
       </c>
       <c r="X131" t="s">
-        <v>3800</v>
+        <v>3868</v>
       </c>
       <c r="Y131" t="s">
-        <v>3801</v>
+        <v>3869</v>
       </c>
       <c r="Z131" t="s">
-        <v>3802</v>
+        <v>3870</v>
       </c>
       <c r="AA131" t="s">
-        <v>3803</v>
+        <v>3871</v>
       </c>
       <c r="AB131" t="s">
-        <v>3426</v>
+        <v>3493</v>
       </c>
       <c r="AC131" t="s">
-        <v>3804</v>
+        <v>3872</v>
       </c>
       <c r="AD131" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="AE131" t="s">
-        <v>2412</v>
+        <v>2477</v>
       </c>
       <c r="AF131" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="AG131" t="s">
-        <v>1283</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="132" spans="1:187">
       <c r="A132" t="s">
         <v>1229</v>
       </c>
       <c r="B132" t="s">
         <v>916</v>
       </c>
       <c r="C132" t="s">
         <v>588</v>
       </c>
       <c r="D132" t="s">
         <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>27</v>
       </c>
       <c r="F132">
         <v>1</v>
       </c>
       <c r="G132">
         <v>41966274</v>
       </c>
       <c r="H132" t="s">
@@ -35815,66 +36547,66 @@
         <v>111440</v>
       </c>
       <c r="P132">
         <v>6</v>
       </c>
       <c r="Q132">
         <v>302</v>
       </c>
       <c r="R132" t="s">
         <v>1236</v>
       </c>
       <c r="S132"/>
       <c r="T132" t="s">
         <v>1237</v>
       </c>
       <c r="U132" t="s">
         <v>1238</v>
       </c>
       <c r="V132" t="s">
         <v>373</v>
       </c>
       <c r="W132" t="s">
         <v>1239</v>
       </c>
       <c r="X132" t="s">
-        <v>3805</v>
+        <v>3873</v>
       </c>
       <c r="Y132" t="s">
-        <v>3806</v>
+        <v>3874</v>
       </c>
       <c r="Z132" t="s">
-        <v>2058</v>
+        <v>2125</v>
       </c>
       <c r="AA132" t="s">
-        <v>3316</v>
+        <v>3383</v>
       </c>
       <c r="AB132" t="s">
-        <v>3807</v>
+        <v>3875</v>
       </c>
       <c r="AC132" t="s">
-        <v>1276</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="133" spans="1:187">
       <c r="A133" t="s">
         <v>1240</v>
       </c>
       <c r="B133" t="s">
         <v>1241</v>
       </c>
       <c r="C133" t="s">
         <v>1242</v>
       </c>
       <c r="D133" t="s">
         <v>1243</v>
       </c>
       <c r="E133" t="s">
         <v>72</v>
       </c>
       <c r="F133">
         <v>1</v>
       </c>
       <c r="G133"/>
       <c r="H133"/>
       <c r="I133">
         <v>2026</v>
@@ -35892,159 +36624,1511 @@
         <v>1247</v>
       </c>
       <c r="N133"/>
       <c r="O133"/>
       <c r="P133"/>
       <c r="Q133"/>
       <c r="R133" t="s">
         <v>1248</v>
       </c>
       <c r="S133" t="s">
         <v>1249</v>
       </c>
       <c r="T133" t="s">
         <v>1250</v>
       </c>
       <c r="U133" t="s">
         <v>158</v>
       </c>
       <c r="V133" t="s">
         <v>1251</v>
       </c>
       <c r="W133" t="s">
         <v>1252</v>
       </c>
       <c r="X133" t="s">
-        <v>3256</v>
+        <v>1540</v>
       </c>
       <c r="Y133" t="s">
-        <v>2526</v>
+        <v>3876</v>
       </c>
       <c r="Z133" t="s">
-        <v>1510</v>
+        <v>3877</v>
       </c>
       <c r="AA133" t="s">
-        <v>3257</v>
+        <v>3878</v>
       </c>
       <c r="AB133" t="s">
-        <v>3258</v>
-[...38 lines deleted...]
-        <v>1828</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="134" spans="1:187">
       <c r="A134" t="s">
         <v>1253</v>
       </c>
       <c r="B134" t="s">
         <v>675</v>
       </c>
       <c r="C134" t="s">
         <v>676</v>
       </c>
       <c r="D134" t="s">
-        <v>1243</v>
+        <v>26</v>
       </c>
       <c r="E134" t="s">
         <v>72</v>
       </c>
       <c r="F134">
         <v>1</v>
       </c>
-      <c r="G134"/>
-      <c r="H134"/>
+      <c r="G134">
+        <v>42481807</v>
+      </c>
+      <c r="H134" t="s">
+        <v>1254</v>
+      </c>
       <c r="I134">
         <v>2026</v>
       </c>
       <c r="J134" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="K134" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="L134"/>
       <c r="M134" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="N134"/>
       <c r="O134"/>
       <c r="P134"/>
       <c r="Q134"/>
       <c r="R134" t="s">
-        <v>1257</v>
-[...3 lines deleted...]
-      </c>
+        <v>1258</v>
+      </c>
+      <c r="S134"/>
       <c r="T134" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="U134" t="s">
         <v>317</v>
       </c>
       <c r="V134" t="s">
         <v>125</v>
       </c>
       <c r="W134" t="s">
-        <v>1259</v>
+        <v>1260</v>
+      </c>
+      <c r="X134" t="s">
+        <v>3879</v>
+      </c>
+      <c r="Y134" t="s">
+        <v>3880</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>3881</v>
+      </c>
+      <c r="AA134" t="s">
+        <v>3882</v>
+      </c>
+      <c r="AB134" t="s">
+        <v>3883</v>
+      </c>
+      <c r="AC134" t="s">
+        <v>3884</v>
+      </c>
+      <c r="AD134" t="s">
+        <v>3885</v>
+      </c>
+      <c r="AE134" t="s">
+        <v>3886</v>
+      </c>
+      <c r="AF134" t="s">
+        <v>3887</v>
+      </c>
+      <c r="AG134" t="s">
+        <v>3888</v>
+      </c>
+      <c r="AH134" t="s">
+        <v>3889</v>
+      </c>
+      <c r="AI134" t="s">
+        <v>3890</v>
+      </c>
+      <c r="AJ134" t="s">
+        <v>3891</v>
+      </c>
+      <c r="AK134" t="s">
+        <v>3892</v>
+      </c>
+      <c r="AL134" t="s">
+        <v>3893</v>
+      </c>
+      <c r="AM134" t="s">
+        <v>3317</v>
+      </c>
+      <c r="AN134" t="s">
+        <v>3318</v>
+      </c>
+      <c r="AO134" t="s">
+        <v>3894</v>
+      </c>
+      <c r="AP134" t="s">
+        <v>3895</v>
+      </c>
+      <c r="AQ134" t="s">
+        <v>3319</v>
+      </c>
+      <c r="AR134" t="s">
+        <v>3320</v>
+      </c>
+      <c r="AS134" t="s">
+        <v>3321</v>
+      </c>
+      <c r="AT134" t="s">
+        <v>3896</v>
+      </c>
+      <c r="AU134" t="s">
+        <v>3897</v>
+      </c>
+      <c r="AV134" t="s">
+        <v>3898</v>
+      </c>
+      <c r="AW134" t="s">
+        <v>3322</v>
+      </c>
+      <c r="AX134" t="s">
+        <v>3899</v>
+      </c>
+      <c r="AY134" t="s">
+        <v>1994</v>
+      </c>
+      <c r="AZ134" t="s">
+        <v>1377</v>
+      </c>
+      <c r="BA134" t="s">
+        <v>3323</v>
+      </c>
+      <c r="BB134" t="s">
+        <v>2592</v>
+      </c>
+      <c r="BC134" t="s">
+        <v>1578</v>
+      </c>
+      <c r="BD134" t="s">
+        <v>3324</v>
+      </c>
+      <c r="BE134" t="s">
+        <v>3325</v>
+      </c>
+      <c r="BF134" t="s">
+        <v>3326</v>
+      </c>
+      <c r="BG134" t="s">
+        <v>3327</v>
+      </c>
+      <c r="BH134" t="s">
+        <v>3328</v>
+      </c>
+      <c r="BI134" t="s">
+        <v>3329</v>
+      </c>
+      <c r="BJ134" t="s">
+        <v>1577</v>
+      </c>
+      <c r="BK134" t="s">
+        <v>1433</v>
+      </c>
+      <c r="BL134" t="s">
+        <v>1429</v>
+      </c>
+      <c r="BM134" t="s">
+        <v>3900</v>
+      </c>
+      <c r="BN134" t="s">
+        <v>1996</v>
+      </c>
+      <c r="BO134" t="s">
+        <v>1863</v>
+      </c>
+      <c r="BP134" t="s">
+        <v>1344</v>
+      </c>
+      <c r="BQ134" t="s">
+        <v>1385</v>
+      </c>
+      <c r="BR134" t="s">
+        <v>1895</v>
+      </c>
+      <c r="BS134" t="s">
+        <v>3901</v>
+      </c>
+      <c r="BT134" t="s">
+        <v>1964</v>
+      </c>
+      <c r="BU134" t="s">
+        <v>1458</v>
+      </c>
+      <c r="BV134" t="s">
+        <v>1392</v>
+      </c>
+      <c r="BW134" t="s">
+        <v>1488</v>
+      </c>
+      <c r="BX134" t="s">
+        <v>1494</v>
+      </c>
+      <c r="BY134" t="s">
+        <v>3332</v>
+      </c>
+      <c r="BZ134" t="s">
+        <v>2008</v>
+      </c>
+      <c r="CA134" t="s">
+        <v>1492</v>
+      </c>
+      <c r="CB134" t="s">
+        <v>3336</v>
+      </c>
+      <c r="CC134" t="s">
+        <v>1558</v>
+      </c>
+      <c r="CD134" t="s">
+        <v>2005</v>
+      </c>
+      <c r="CE134" t="s">
+        <v>3333</v>
+      </c>
+      <c r="CF134" t="s">
+        <v>3335</v>
+      </c>
+      <c r="CG134" t="s">
+        <v>1493</v>
+      </c>
+      <c r="CH134" t="s">
+        <v>3334</v>
+      </c>
+      <c r="CI134" t="s">
+        <v>1527</v>
+      </c>
+      <c r="CJ134" t="s">
+        <v>3902</v>
+      </c>
+      <c r="CK134" t="s">
+        <v>3903</v>
+      </c>
+      <c r="CL134" t="s">
+        <v>3904</v>
+      </c>
+      <c r="CM134" t="s">
+        <v>1461</v>
+      </c>
+      <c r="CN134" t="s">
+        <v>3905</v>
+      </c>
+      <c r="CO134" t="s">
+        <v>1400</v>
+      </c>
+      <c r="CP134" t="s">
+        <v>1456</v>
+      </c>
+      <c r="CQ134" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="135" spans="1:187">
+      <c r="A135" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B135" t="s">
+        <v>383</v>
+      </c>
+      <c r="C135" t="s">
+        <v>384</v>
+      </c>
+      <c r="D135" t="s">
+        <v>26</v>
+      </c>
+      <c r="E135" t="s">
+        <v>72</v>
+      </c>
+      <c r="F135">
+        <v>1</v>
+      </c>
+      <c r="G135">
+        <v>42399621</v>
+      </c>
+      <c r="H135" t="s">
+        <v>1262</v>
+      </c>
+      <c r="I135">
+        <v>2026</v>
+      </c>
+      <c r="J135" t="s">
+        <v>1263</v>
+      </c>
+      <c r="K135" t="s">
+        <v>143</v>
+      </c>
+      <c r="L135" t="s">
+        <v>144</v>
+      </c>
+      <c r="M135" t="s">
+        <v>144</v>
+      </c>
+      <c r="N135" t="s">
+        <v>1264</v>
+      </c>
+      <c r="O135"/>
+      <c r="P135">
+        <v>1</v>
+      </c>
+      <c r="Q135">
+        <v>17</v>
+      </c>
+      <c r="R135" t="s">
+        <v>146</v>
+      </c>
+      <c r="S135"/>
+      <c r="T135" t="s">
+        <v>1265</v>
+      </c>
+      <c r="U135" t="s">
+        <v>393</v>
+      </c>
+      <c r="V135" t="s">
+        <v>394</v>
+      </c>
+      <c r="W135" t="s">
+        <v>1266</v>
+      </c>
+      <c r="X135" t="s">
+        <v>3907</v>
+      </c>
+      <c r="Y135" t="s">
+        <v>3908</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>3909</v>
+      </c>
+      <c r="AA135" t="s">
+        <v>3910</v>
+      </c>
+      <c r="AB135" t="s">
+        <v>3911</v>
+      </c>
+      <c r="AC135" t="s">
+        <v>3912</v>
+      </c>
+      <c r="AD135" t="s">
+        <v>3913</v>
+      </c>
+      <c r="AE135" t="s">
+        <v>3914</v>
+      </c>
+      <c r="AF135" t="s">
+        <v>3915</v>
+      </c>
+      <c r="AG135" t="s">
+        <v>3916</v>
+      </c>
+      <c r="AH135" t="s">
+        <v>3917</v>
+      </c>
+      <c r="AI135" t="s">
+        <v>3918</v>
+      </c>
+      <c r="AJ135" t="s">
+        <v>3919</v>
+      </c>
+      <c r="AK135" t="s">
+        <v>3920</v>
+      </c>
+      <c r="AL135" t="s">
+        <v>3921</v>
+      </c>
+      <c r="AM135" t="s">
+        <v>3922</v>
+      </c>
+      <c r="AN135" t="s">
+        <v>3923</v>
+      </c>
+      <c r="AO135" t="s">
+        <v>3924</v>
+      </c>
+      <c r="AP135" t="s">
+        <v>3925</v>
+      </c>
+      <c r="AQ135" t="s">
+        <v>3926</v>
+      </c>
+      <c r="AR135" t="s">
+        <v>3927</v>
+      </c>
+      <c r="AS135" t="s">
+        <v>3928</v>
+      </c>
+      <c r="AT135" t="s">
+        <v>1377</v>
+      </c>
+      <c r="AU135" t="s">
+        <v>2209</v>
+      </c>
+      <c r="AV135" t="s">
+        <v>2210</v>
+      </c>
+      <c r="AW135" t="s">
+        <v>3929</v>
+      </c>
+      <c r="AX135" t="s">
+        <v>1801</v>
+      </c>
+      <c r="AY135" t="s">
+        <v>3930</v>
+      </c>
+      <c r="AZ135" t="s">
+        <v>3931</v>
+      </c>
+      <c r="BA135" t="s">
+        <v>1509</v>
+      </c>
+      <c r="BB135" t="s">
+        <v>2211</v>
+      </c>
+      <c r="BC135" t="s">
+        <v>2212</v>
+      </c>
+      <c r="BD135" t="s">
+        <v>3932</v>
+      </c>
+      <c r="BE135" t="s">
+        <v>2214</v>
+      </c>
+      <c r="BF135" t="s">
+        <v>2219</v>
+      </c>
+      <c r="BG135" t="s">
+        <v>3933</v>
+      </c>
+      <c r="BH135" t="s">
+        <v>2217</v>
+      </c>
+      <c r="BI135" t="s">
+        <v>3934</v>
+      </c>
+      <c r="BJ135" t="s">
+        <v>3935</v>
+      </c>
+      <c r="BK135" t="s">
+        <v>1344</v>
+      </c>
+      <c r="BL135" t="s">
+        <v>1385</v>
+      </c>
+      <c r="BM135" t="s">
+        <v>2221</v>
+      </c>
+      <c r="BN135" t="s">
+        <v>3936</v>
+      </c>
+      <c r="BO135" t="s">
+        <v>2223</v>
+      </c>
+      <c r="BP135" t="s">
+        <v>1705</v>
+      </c>
+      <c r="BQ135" t="s">
+        <v>1397</v>
+      </c>
+      <c r="BR135" t="s">
+        <v>3937</v>
+      </c>
+      <c r="BS135" t="s">
+        <v>2225</v>
+      </c>
+      <c r="BT135" t="s">
+        <v>3938</v>
+      </c>
+      <c r="BU135" t="s">
+        <v>3817</v>
+      </c>
+      <c r="BV135" t="s">
+        <v>3939</v>
+      </c>
+      <c r="BW135" t="s">
+        <v>1826</v>
+      </c>
+      <c r="BX135" t="s">
+        <v>1827</v>
+      </c>
+      <c r="BY135" t="s">
+        <v>2226</v>
+      </c>
+      <c r="BZ135" t="s">
+        <v>1523</v>
+      </c>
+      <c r="CA135" t="s">
+        <v>1524</v>
+      </c>
+      <c r="CB135" t="s">
+        <v>1704</v>
+      </c>
+      <c r="CC135" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="136" spans="1:187">
+      <c r="A136" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B136" t="s">
+        <v>397</v>
+      </c>
+      <c r="C136" t="s">
+        <v>398</v>
+      </c>
+      <c r="D136" t="s">
+        <v>26</v>
+      </c>
+      <c r="E136" t="s">
+        <v>27</v>
+      </c>
+      <c r="F136">
+        <v>2</v>
+      </c>
+      <c r="G136">
+        <v>42469089</v>
+      </c>
+      <c r="H136" t="s">
+        <v>1268</v>
+      </c>
+      <c r="I136">
+        <v>2026</v>
+      </c>
+      <c r="J136" t="s">
+        <v>1269</v>
+      </c>
+      <c r="K136" t="s">
+        <v>1164</v>
+      </c>
+      <c r="L136" t="s">
+        <v>1165</v>
+      </c>
+      <c r="M136" t="s">
+        <v>1166</v>
+      </c>
+      <c r="N136" t="s">
+        <v>1270</v>
+      </c>
+      <c r="O136"/>
+      <c r="P136"/>
+      <c r="Q136"/>
+      <c r="R136" t="s">
+        <v>1271</v>
+      </c>
+      <c r="S136"/>
+      <c r="T136" t="s">
+        <v>1272</v>
+      </c>
+      <c r="U136" t="s">
+        <v>627</v>
+      </c>
+      <c r="V136" t="s">
+        <v>408</v>
+      </c>
+      <c r="W136" t="s">
+        <v>1273</v>
+      </c>
+      <c r="X136" t="s">
+        <v>3940</v>
+      </c>
+      <c r="Y136" t="s">
+        <v>3941</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>2701</v>
+      </c>
+      <c r="AA136" t="s">
+        <v>2242</v>
+      </c>
+      <c r="AB136" t="s">
+        <v>3942</v>
+      </c>
+      <c r="AC136" t="s">
+        <v>1344</v>
+      </c>
+      <c r="AD136" t="s">
+        <v>1345</v>
+      </c>
+      <c r="AE136" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="137" spans="1:187">
+      <c r="A137" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B137" t="s">
+        <v>517</v>
+      </c>
+      <c r="C137" t="s">
+        <v>518</v>
+      </c>
+      <c r="D137" t="s">
+        <v>26</v>
+      </c>
+      <c r="E137" t="s">
+        <v>27</v>
+      </c>
+      <c r="F137">
+        <v>1</v>
+      </c>
+      <c r="G137">
+        <v>42601632</v>
+      </c>
+      <c r="H137" t="s">
+        <v>1275</v>
+      </c>
+      <c r="I137">
+        <v>2026</v>
+      </c>
+      <c r="J137" t="s">
+        <v>1276</v>
+      </c>
+      <c r="K137" t="s">
+        <v>1277</v>
+      </c>
+      <c r="L137" t="s">
+        <v>1278</v>
+      </c>
+      <c r="M137" t="s">
+        <v>1279</v>
+      </c>
+      <c r="N137" t="s">
+        <v>1280</v>
+      </c>
+      <c r="O137"/>
+      <c r="P137">
+        <v>9</v>
+      </c>
+      <c r="Q137">
+        <v>35</v>
+      </c>
+      <c r="R137" t="s">
+        <v>1277</v>
+      </c>
+      <c r="S137"/>
+      <c r="T137" t="s">
+        <v>1281</v>
+      </c>
+      <c r="U137" t="s">
+        <v>1282</v>
+      </c>
+      <c r="V137" t="s">
+        <v>525</v>
+      </c>
+      <c r="W137" t="s">
+        <v>1283</v>
+      </c>
+      <c r="X137" t="s">
+        <v>3943</v>
+      </c>
+      <c r="Y137" t="s">
+        <v>3944</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>2846</v>
+      </c>
+      <c r="AA137" t="s">
+        <v>2459</v>
+      </c>
+      <c r="AB137" t="s">
+        <v>3945</v>
+      </c>
+      <c r="AC137" t="s">
+        <v>1345</v>
+      </c>
+      <c r="AD137" t="s">
+        <v>1385</v>
+      </c>
+      <c r="AE137" t="s">
+        <v>2680</v>
+      </c>
+      <c r="AF137" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="138" spans="1:187">
+      <c r="A138" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D138" t="s">
+        <v>26</v>
+      </c>
+      <c r="E138" t="s">
+        <v>72</v>
+      </c>
+      <c r="F138">
+        <v>1</v>
+      </c>
+      <c r="G138">
+        <v>42636797</v>
+      </c>
+      <c r="H138" t="s">
+        <v>1287</v>
+      </c>
+      <c r="I138">
+        <v>2026</v>
+      </c>
+      <c r="J138" t="s">
+        <v>1288</v>
+      </c>
+      <c r="K138" t="s">
+        <v>855</v>
+      </c>
+      <c r="L138" t="s">
+        <v>856</v>
+      </c>
+      <c r="M138" t="s">
+        <v>856</v>
+      </c>
+      <c r="N138" t="s">
+        <v>1289</v>
+      </c>
+      <c r="O138">
+        <v>117649</v>
+      </c>
+      <c r="P138"/>
+      <c r="Q138"/>
+      <c r="R138" t="s">
+        <v>855</v>
+      </c>
+      <c r="S138"/>
+      <c r="T138" t="s">
+        <v>1290</v>
+      </c>
+      <c r="U138" t="s">
+        <v>1291</v>
+      </c>
+      <c r="V138" t="s">
+        <v>125</v>
+      </c>
+      <c r="W138" t="s">
+        <v>1292</v>
+      </c>
+      <c r="X138" t="s">
+        <v>3946</v>
+      </c>
+      <c r="Y138" t="s">
+        <v>3947</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>3948</v>
+      </c>
+      <c r="AA138" t="s">
+        <v>3949</v>
+      </c>
+      <c r="AB138" t="s">
+        <v>3950</v>
+      </c>
+      <c r="AC138" t="s">
+        <v>1422</v>
+      </c>
+      <c r="AD138" t="s">
+        <v>1424</v>
+      </c>
+      <c r="AE138" t="s">
+        <v>3951</v>
+      </c>
+      <c r="AF138" t="s">
+        <v>3952</v>
+      </c>
+      <c r="AG138" t="s">
+        <v>3953</v>
+      </c>
+      <c r="AH138" t="s">
+        <v>3954</v>
+      </c>
+      <c r="AI138" t="s">
+        <v>3955</v>
+      </c>
+      <c r="AJ138" t="s">
+        <v>3956</v>
+      </c>
+      <c r="AK138" t="s">
+        <v>3957</v>
+      </c>
+      <c r="AL138" t="s">
+        <v>3958</v>
+      </c>
+      <c r="AM138" t="s">
+        <v>3959</v>
+      </c>
+      <c r="AN138" t="s">
+        <v>3960</v>
+      </c>
+      <c r="AO138" t="s">
+        <v>3961</v>
+      </c>
+      <c r="AP138" t="s">
+        <v>3962</v>
+      </c>
+      <c r="AQ138" t="s">
+        <v>3321</v>
+      </c>
+      <c r="AR138" t="s">
+        <v>1377</v>
+      </c>
+      <c r="AS138" t="s">
+        <v>1431</v>
+      </c>
+      <c r="AT138" t="s">
+        <v>3963</v>
+      </c>
+      <c r="AU138" t="s">
+        <v>3964</v>
+      </c>
+      <c r="AV138" t="s">
+        <v>3965</v>
+      </c>
+      <c r="AW138" t="s">
+        <v>1578</v>
+      </c>
+      <c r="AX138" t="s">
+        <v>1430</v>
+      </c>
+      <c r="AY138" t="s">
+        <v>3966</v>
+      </c>
+      <c r="AZ138" t="s">
+        <v>3967</v>
+      </c>
+      <c r="BA138" t="s">
+        <v>2015</v>
+      </c>
+      <c r="BB138" t="s">
+        <v>2476</v>
+      </c>
+      <c r="BC138" t="s">
+        <v>3968</v>
+      </c>
+      <c r="BD138" t="s">
+        <v>1577</v>
+      </c>
+      <c r="BE138" t="s">
+        <v>3969</v>
+      </c>
+      <c r="BF138" t="s">
+        <v>3970</v>
+      </c>
+      <c r="BG138" t="s">
+        <v>1429</v>
+      </c>
+      <c r="BH138" t="s">
+        <v>1385</v>
+      </c>
+      <c r="BI138" t="s">
+        <v>3971</v>
+      </c>
+      <c r="BJ138" t="s">
+        <v>1344</v>
+      </c>
+      <c r="BK138" t="s">
+        <v>3972</v>
+      </c>
+      <c r="BL138" t="s">
+        <v>3973</v>
+      </c>
+      <c r="BM138" t="s">
+        <v>3974</v>
+      </c>
+      <c r="BN138" t="s">
+        <v>3636</v>
+      </c>
+      <c r="BO138" t="s">
+        <v>3975</v>
+      </c>
+      <c r="BP138" t="s">
+        <v>3976</v>
+      </c>
+      <c r="BQ138" t="s">
+        <v>3977</v>
+      </c>
+      <c r="BR138" t="s">
+        <v>3978</v>
+      </c>
+      <c r="BS138" t="s">
+        <v>3979</v>
+      </c>
+      <c r="BT138" t="s">
+        <v>3980</v>
+      </c>
+      <c r="BU138" t="s">
+        <v>3981</v>
+      </c>
+      <c r="BV138" t="s">
+        <v>3982</v>
+      </c>
+      <c r="BW138" t="s">
+        <v>3983</v>
+      </c>
+      <c r="BX138" t="s">
+        <v>1456</v>
+      </c>
+      <c r="BY138" t="s">
+        <v>3984</v>
+      </c>
+      <c r="BZ138" t="s">
+        <v>3985</v>
+      </c>
+      <c r="CA138" t="s">
+        <v>1939</v>
+      </c>
+      <c r="CB138" t="s">
+        <v>3986</v>
+      </c>
+      <c r="CC138" t="s">
+        <v>3987</v>
+      </c>
+      <c r="CD138" t="s">
+        <v>3988</v>
+      </c>
+      <c r="CE138" t="s">
+        <v>3989</v>
+      </c>
+      <c r="CF138" t="s">
+        <v>1403</v>
+      </c>
+      <c r="CG138" t="s">
+        <v>1582</v>
+      </c>
+      <c r="CH138" t="s">
+        <v>1647</v>
+      </c>
+      <c r="CI138" t="s">
+        <v>3333</v>
+      </c>
+      <c r="CJ138" t="s">
+        <v>3730</v>
+      </c>
+      <c r="CK138" t="s">
+        <v>3990</v>
+      </c>
+      <c r="CL138" t="s">
+        <v>1487</v>
+      </c>
+      <c r="CM138" t="s">
+        <v>1488</v>
+      </c>
+      <c r="CN138" t="s">
+        <v>3991</v>
+      </c>
+      <c r="CO138" t="s">
+        <v>3992</v>
+      </c>
+      <c r="CP138" t="s">
+        <v>3555</v>
+      </c>
+      <c r="CQ138" t="s">
+        <v>2009</v>
+      </c>
+      <c r="CR138" t="s">
+        <v>3993</v>
+      </c>
+      <c r="CS138" t="s">
+        <v>3994</v>
+      </c>
+      <c r="CT138" t="s">
+        <v>1399</v>
+      </c>
+      <c r="CU138" t="s">
+        <v>2090</v>
+      </c>
+      <c r="CV138" t="s">
+        <v>2005</v>
+      </c>
+      <c r="CW138" t="s">
+        <v>2075</v>
+      </c>
+      <c r="CX138" t="s">
+        <v>3995</v>
+      </c>
+      <c r="CY138" t="s">
+        <v>3996</v>
+      </c>
+      <c r="CZ138" t="s">
+        <v>1964</v>
+      </c>
+      <c r="DA138" t="s">
+        <v>1458</v>
+      </c>
+      <c r="DB138" t="s">
+        <v>3997</v>
+      </c>
+      <c r="DC138" t="s">
+        <v>1395</v>
+      </c>
+      <c r="DD138" t="s">
+        <v>1449</v>
+      </c>
+      <c r="DE138" t="s">
+        <v>1452</v>
+      </c>
+      <c r="DF138" t="s">
+        <v>1453</v>
+      </c>
+      <c r="DG138" t="s">
+        <v>1454</v>
+      </c>
+      <c r="DH138" t="s">
+        <v>2378</v>
+      </c>
+      <c r="DI138" t="s">
+        <v>3998</v>
+      </c>
+      <c r="DJ138" t="s">
+        <v>3999</v>
+      </c>
+      <c r="DK138" t="s">
+        <v>1968</v>
+      </c>
+      <c r="DL138" t="s">
+        <v>4000</v>
+      </c>
+      <c r="DM138" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="139" spans="1:187">
+      <c r="A139" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C139" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D139" t="s">
+        <v>26</v>
+      </c>
+      <c r="E139" t="s">
+        <v>72</v>
+      </c>
+      <c r="F139">
+        <v>1</v>
+      </c>
+      <c r="G139">
+        <v>42557376</v>
+      </c>
+      <c r="H139" t="s">
+        <v>1296</v>
+      </c>
+      <c r="I139">
+        <v>2026</v>
+      </c>
+      <c r="J139" t="s">
+        <v>1297</v>
+      </c>
+      <c r="K139" t="s">
+        <v>1298</v>
+      </c>
+      <c r="L139" t="s">
+        <v>1299</v>
+      </c>
+      <c r="M139" t="s">
+        <v>1300</v>
+      </c>
+      <c r="N139" t="s">
+        <v>1301</v>
+      </c>
+      <c r="O139"/>
+      <c r="P139"/>
+      <c r="Q139"/>
+      <c r="R139" t="s">
+        <v>1302</v>
+      </c>
+      <c r="S139"/>
+      <c r="T139" t="s">
+        <v>1303</v>
+      </c>
+      <c r="U139" t="s">
+        <v>1304</v>
+      </c>
+      <c r="V139" t="s">
+        <v>328</v>
+      </c>
+      <c r="W139" t="s">
+        <v>1305</v>
+      </c>
+      <c r="X139" t="s">
+        <v>4001</v>
+      </c>
+      <c r="Y139" t="s">
+        <v>4002</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>4003</v>
+      </c>
+      <c r="AA139" t="s">
+        <v>4004</v>
+      </c>
+      <c r="AB139" t="s">
+        <v>1377</v>
+      </c>
+      <c r="AC139" t="s">
+        <v>4005</v>
+      </c>
+      <c r="AD139" t="s">
+        <v>4006</v>
+      </c>
+      <c r="AE139" t="s">
+        <v>3226</v>
+      </c>
+      <c r="AF139" t="s">
+        <v>3966</v>
+      </c>
+      <c r="AG139" t="s">
+        <v>4007</v>
+      </c>
+      <c r="AH139" t="s">
+        <v>2476</v>
+      </c>
+      <c r="AI139" t="s">
+        <v>3101</v>
+      </c>
+      <c r="AJ139" t="s">
+        <v>1509</v>
+      </c>
+      <c r="AK139" t="s">
+        <v>1379</v>
+      </c>
+      <c r="AL139" t="s">
+        <v>1378</v>
+      </c>
+      <c r="AM139" t="s">
+        <v>2015</v>
+      </c>
+      <c r="AN139" t="s">
+        <v>4008</v>
+      </c>
+      <c r="AO139" t="s">
+        <v>1385</v>
+      </c>
+      <c r="AP139" t="s">
+        <v>1344</v>
+      </c>
+      <c r="AQ139" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="140" spans="1:187">
+      <c r="A140" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B140" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C140" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D140" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E140" t="s">
+        <v>72</v>
+      </c>
+      <c r="F140">
+        <v>2</v>
+      </c>
+      <c r="G140"/>
+      <c r="H140"/>
+      <c r="I140">
+        <v>2026</v>
+      </c>
+      <c r="J140" t="s">
+        <v>1309</v>
+      </c>
+      <c r="K140" t="s">
+        <v>75</v>
+      </c>
+      <c r="L140" t="s">
+        <v>76</v>
+      </c>
+      <c r="M140" t="s">
+        <v>77</v>
+      </c>
+      <c r="N140"/>
+      <c r="O140"/>
+      <c r="P140"/>
+      <c r="Q140"/>
+      <c r="R140" t="s">
+        <v>79</v>
+      </c>
+      <c r="S140" t="s">
+        <v>1249</v>
+      </c>
+      <c r="T140" t="s">
+        <v>1310</v>
+      </c>
+      <c r="U140" t="s">
+        <v>1009</v>
+      </c>
+      <c r="V140" t="s">
+        <v>197</v>
+      </c>
+      <c r="W140" t="s">
+        <v>1311</v>
+      </c>
+      <c r="X140" t="s">
+        <v>1410</v>
+      </c>
+      <c r="Y140" t="s">
+        <v>1958</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>2956</v>
+      </c>
+      <c r="AA140" t="s">
+        <v>4009</v>
+      </c>
+      <c r="AB140" t="s">
+        <v>2559</v>
+      </c>
+      <c r="AC140" t="s">
+        <v>1409</v>
+      </c>
+      <c r="AD140" t="s">
+        <v>2459</v>
+      </c>
+      <c r="AE140" t="s">
+        <v>1379</v>
+      </c>
+      <c r="AF140" t="s">
+        <v>1385</v>
+      </c>
+      <c r="AG140" t="s">
+        <v>1413</v>
+      </c>
+      <c r="AH140" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="141" spans="1:187">
+      <c r="A141" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B141" t="s">
+        <v>162</v>
+      </c>
+      <c r="C141" t="s">
+        <v>163</v>
+      </c>
+      <c r="D141" t="s">
+        <v>26</v>
+      </c>
+      <c r="E141" t="s">
+        <v>41</v>
+      </c>
+      <c r="F141">
+        <v>0</v>
+      </c>
+      <c r="G141"/>
+      <c r="H141" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I141">
+        <v>2026</v>
+      </c>
+      <c r="J141" t="s">
+        <v>1314</v>
+      </c>
+      <c r="K141" t="s">
+        <v>65</v>
+      </c>
+      <c r="L141"/>
+      <c r="M141" t="s">
+        <v>66</v>
+      </c>
+      <c r="N141" t="s">
+        <v>1315</v>
+      </c>
+      <c r="O141"/>
+      <c r="P141"/>
+      <c r="Q141"/>
+      <c r="R141" t="s">
+        <v>65</v>
+      </c>
+      <c r="S141" t="s">
+        <v>379</v>
+      </c>
+      <c r="T141" t="s">
+        <v>1316</v>
+      </c>
+      <c r="U141" t="s">
+        <v>172</v>
+      </c>
+      <c r="V141" t="s">
+        <v>173</v>
+      </c>
+      <c r="W141" t="s">
+        <v>1317</v>
+      </c>
+      <c r="X141" t="s">
+        <v>4010</v>
+      </c>
+      <c r="Y141" t="s">
+        <v>1377</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>1578</v>
+      </c>
+      <c r="AA141" t="s">
+        <v>2812</v>
+      </c>
+      <c r="AB141" t="s">
+        <v>1574</v>
+      </c>
+      <c r="AC141" t="s">
+        <v>4011</v>
+      </c>
+      <c r="AD141" t="s">
+        <v>4012</v>
+      </c>
+      <c r="AE141" t="s">
+        <v>1577</v>
+      </c>
+      <c r="AF141" t="s">
+        <v>1344</v>
+      </c>
+      <c r="AG141" t="s">
+        <v>3530</v>
+      </c>
+      <c r="AH141" t="s">
+        <v>1351</v>
+      </c>
+      <c r="AI141" t="s">
+        <v>3147</v>
+      </c>
+      <c r="AJ141" t="s">
+        <v>4013</v>
+      </c>
+    </row>
+    <row r="142" spans="1:187">
+      <c r="A142" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B142" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C142" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D142" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E142" t="s">
+        <v>72</v>
+      </c>
+      <c r="F142">
+        <v>2</v>
+      </c>
+      <c r="G142"/>
+      <c r="H142"/>
+      <c r="I142">
+        <v>2026</v>
+      </c>
+      <c r="J142" t="s">
+        <v>1321</v>
+      </c>
+      <c r="K142" t="s">
+        <v>1322</v>
+      </c>
+      <c r="L142" t="s">
+        <v>1323</v>
+      </c>
+      <c r="M142" t="s">
+        <v>1324</v>
+      </c>
+      <c r="N142"/>
+      <c r="O142"/>
+      <c r="P142"/>
+      <c r="Q142"/>
+      <c r="R142" t="s">
+        <v>1322</v>
+      </c>
+      <c r="S142" t="s">
+        <v>1249</v>
+      </c>
+      <c r="T142" t="s">
+        <v>1325</v>
+      </c>
+      <c r="U142" t="s">
+        <v>1326</v>
+      </c>
+      <c r="V142" t="s">
+        <v>197</v>
+      </c>
+      <c r="W142" t="s">
+        <v>1327</v>
+      </c>
+      <c r="X142" t="s">
+        <v>3446</v>
+      </c>
+      <c r="Y142" t="s">
+        <v>1801</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>3101</v>
+      </c>
+      <c r="AA142" t="s">
+        <v>1378</v>
+      </c>
+      <c r="AB142" t="s">
+        <v>1379</v>
+      </c>
+      <c r="AC142" t="s">
+        <v>2125</v>
+      </c>
+      <c r="AD142" t="s">
+        <v>1509</v>
+      </c>
+      <c r="AE142" t="s">
+        <v>1385</v>
+      </c>
+      <c r="AF142" t="s">
+        <v>1344</v>
+      </c>
+      <c r="AG142" t="s">
+        <v>1351</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="X1:DT1"/>
     <mergeCell ref="DU1:GD1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="A14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="A15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="A16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="A17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="A18" r:id="rId_hyperlink_17"/>
@@ -36142,4114 +38226,4408 @@
     <hyperlink ref="A110" r:id="rId_hyperlink_109"/>
     <hyperlink ref="A111" r:id="rId_hyperlink_110"/>
     <hyperlink ref="A112" r:id="rId_hyperlink_111"/>
     <hyperlink ref="A113" r:id="rId_hyperlink_112"/>
     <hyperlink ref="A114" r:id="rId_hyperlink_113"/>
     <hyperlink ref="A115" r:id="rId_hyperlink_114"/>
     <hyperlink ref="A116" r:id="rId_hyperlink_115"/>
     <hyperlink ref="A117" r:id="rId_hyperlink_116"/>
     <hyperlink ref="A118" r:id="rId_hyperlink_117"/>
     <hyperlink ref="A119" r:id="rId_hyperlink_118"/>
     <hyperlink ref="A120" r:id="rId_hyperlink_119"/>
     <hyperlink ref="A121" r:id="rId_hyperlink_120"/>
     <hyperlink ref="A122" r:id="rId_hyperlink_121"/>
     <hyperlink ref="A123" r:id="rId_hyperlink_122"/>
     <hyperlink ref="A124" r:id="rId_hyperlink_123"/>
     <hyperlink ref="A125" r:id="rId_hyperlink_124"/>
     <hyperlink ref="A126" r:id="rId_hyperlink_125"/>
     <hyperlink ref="A127" r:id="rId_hyperlink_126"/>
     <hyperlink ref="A128" r:id="rId_hyperlink_127"/>
     <hyperlink ref="A129" r:id="rId_hyperlink_128"/>
     <hyperlink ref="A130" r:id="rId_hyperlink_129"/>
     <hyperlink ref="A131" r:id="rId_hyperlink_130"/>
     <hyperlink ref="A132" r:id="rId_hyperlink_131"/>
     <hyperlink ref="A133" r:id="rId_hyperlink_132"/>
     <hyperlink ref="A134" r:id="rId_hyperlink_133"/>
-    <hyperlink ref="X2" r:id="rId_hyperlink_134"/>
-[...4062 lines deleted...]
-    <hyperlink ref="AO133" r:id="rId_hyperlink_4197"/>
+    <hyperlink ref="A135" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="A136" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="A137" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="A138" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="A139" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="A140" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="A141" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="A142" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="X2" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="Y2" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="Z2" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="AA2" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="AB2" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="AC2" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="AD2" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="AE2" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="AF2" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="AG2" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="AH2" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="AI2" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="AJ2" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="AK2" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="AL2" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="AM2" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="AN2" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="AO2" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="X3" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="Y3" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="Z3" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="AA3" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="AB3" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="AC3" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="AD3" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="X4" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="Y4" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="Z4" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="AA4" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="AB4" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="AC4" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="X5" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="Y5" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="Z5" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="AA5" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="AB5" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="AC5" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="AD5" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="AE5" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="AF5" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="X6" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="Y6" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="Z6" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="AA6" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="AB6" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="AC6" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="AD6" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="AE6" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="AF6" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="X7" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="Y7" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="Z7" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="AA7" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="AB7" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="AC7" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="AD7" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="X8" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="Y8" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="Z8" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="AA8" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="AB8" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="AC8" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="AD8" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="AE8" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="AF8" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="AG8" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="AH8" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="AI8" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="AJ8" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="AK8" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="AL8" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="AM8" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="AN8" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="AO8" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="AP8" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="AQ8" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="AR8" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="AS8" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="AT8" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="AU8" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="AV8" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="AW8" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="AX8" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="AY8" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="AZ8" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="BA8" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="BB8" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="BC8" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="BD8" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="BE8" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="BF8" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="BG8" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="BH8" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="X9" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="Y9" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="Z9" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="AA9" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="AB9" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="AC9" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="AD9" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="AE9" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="AF9" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="X10" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="Y10" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="Z10" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="AA10" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="AB10" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="AC10" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="AD10" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="AE10" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="AF10" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="AG10" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="AH10" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="AI10" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="AJ10" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="AK10" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="AL10" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="AM10" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="AN10" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="AO10" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="AP10" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="AQ10" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="AR10" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="AS10" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="AT10" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="AU10" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="AV10" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="AW10" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="AX10" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="AY10" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="AZ10" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="BA10" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="BB10" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="BC10" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="BD10" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="BE10" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="BF10" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="BG10" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="BH10" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="BI10" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="BJ10" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="BK10" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="BL10" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="BM10" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="BN10" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="BO10" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="BP10" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="BQ10" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="BR10" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="BS10" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="BT10" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="BU10" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="BV10" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="BW10" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="BX10" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="BY10" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="BZ10" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="CA10" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="CB10" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="X11" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="Y11" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="Z11" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="AA11" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="AB11" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="AC11" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="AD11" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="AE11" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="AF11" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="AG11" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="AH11" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="AI11" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="AJ11" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="AK11" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="AL11" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="AM11" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="AN11" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="AO11" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="AP11" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="AQ11" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="AR11" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="AS11" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="AT11" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="AU11" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="AV11" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="AW11" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="AX11" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="AY11" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="AZ11" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="BA11" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="BB11" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="BC11" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="BD11" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="BE11" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="X12" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="Y12" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="Z12" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="AA12" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="AB12" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="AC12" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="AD12" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="AE12" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="AF12" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="AG12" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="AH12" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="AI12" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="AJ12" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="AK12" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="AL12" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="AM12" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="AN12" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="AO12" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="AP12" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="AQ12" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="AR12" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="AS12" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="AT12" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="AU12" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="AV12" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="AW12" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="AX12" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="AY12" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="AZ12" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="BA12" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="BB12" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="BC12" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="BD12" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="BE12" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="BF12" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="BG12" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="BH12" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="BI12" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="BJ12" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="BK12" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="BL12" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="BM12" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="BN12" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="BO12" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="BP12" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="X13" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="Y13" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="Z13" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="AA13" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="AB13" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="AC13" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="AD13" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="AE13" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="AF13" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="AG13" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="AH13" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="AI13" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="AJ13" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="AK13" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="AL13" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="AM13" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="AN13" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="AO13" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="AP13" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="AQ13" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="AR13" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="AS13" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="AT13" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="AU13" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="AV13" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="AW13" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="AX13" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="AY13" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="AZ13" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="BA13" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="BB13" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="BC13" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="BD13" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="BE13" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="BF13" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="BG13" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="BH13" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="X14" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="Y14" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="Z14" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="AA14" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="AB14" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="AC14" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="AD14" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="AE14" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="AF14" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="AG14" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="AH14" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="AI14" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="AJ14" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="AK14" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="AL14" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="AM14" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="AN14" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="AO14" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="AP14" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="AQ14" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="AR14" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="AS14" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="AT14" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="AU14" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="AV14" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="AW14" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="X15" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="Y15" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="Z15" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="AA15" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="AB15" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="AC15" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="AD15" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="AE15" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="AF15" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="AG15" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="AH15" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="AI15" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="AJ15" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="AK15" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="AL15" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="AM15" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="AN15" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="AO15" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="AP15" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="AQ15" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="AR15" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="AS15" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="AT15" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="AU15" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="AV15" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="AW15" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="AX15" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="AY15" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="AZ15" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="BA15" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="BB15" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="BC15" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="BD15" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="BE15" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="BF15" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="BG15" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="BH15" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="BI15" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="BJ15" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="BK15" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="BL15" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="BM15" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="BN15" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="BO15" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="BP15" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="BQ15" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="BR15" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="BS15" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="BT15" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="BU15" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="BV15" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="BW15" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="BX15" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="BY15" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="BZ15" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="CA15" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="CB15" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="CC15" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="CD15" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="CE15" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="CF15" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="CG15" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="CH15" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="CI15" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="CJ15" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="CK15" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="CL15" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="CM15" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="CN15" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="CO15" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="CP15" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="CQ15" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="CR15" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="CS15" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="CT15" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="CU15" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="CV15" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="CW15" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="CX15" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="CY15" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="CZ15" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="DA15" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="DB15" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="DC15" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="DD15" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="DE15" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="DF15" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="DG15" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="DH15" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="DI15" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="DJ15" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="X16" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="Y16" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="Z16" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="AA16" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="AB16" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="AC16" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="AD16" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="AE16" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="AF16" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="AG16" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="AH16" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="AI16" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="AJ16" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="AK16" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="AL16" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="AM16" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="AN16" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="AO16" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="AP16" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="AQ16" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="AR16" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="AS16" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="AT16" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="AU16" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="AV16" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="X17" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="Y17" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="Z17" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="AA17" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="AB17" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="AC17" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="AD17" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="AE17" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="AF17" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="AG17" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="AH17" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="AI17" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="AJ17" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="AK17" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="AL17" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="AM17" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="AN17" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="AO17" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="AP17" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="AQ17" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="AR17" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="AS17" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="AT17" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="AU17" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="AV17" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="AW17" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="AX17" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="AY17" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="AZ17" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="BA17" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="BB17" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="BC17" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="BD17" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="BE17" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="BF17" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="BG17" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="BH17" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="BI17" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="BJ17" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="BK17" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="X18" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="Y18" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="Z18" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="AA18" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="AB18" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="AC18" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="AD18" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="AE18" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="AF18" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="AG18" r:id="rId_hyperlink_608"/>
+    <hyperlink ref="AH18" r:id="rId_hyperlink_609"/>
+    <hyperlink ref="AI18" r:id="rId_hyperlink_610"/>
+    <hyperlink ref="AJ18" r:id="rId_hyperlink_611"/>
+    <hyperlink ref="AK18" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="AL18" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="AM18" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="AN18" r:id="rId_hyperlink_615"/>
+    <hyperlink ref="AO18" r:id="rId_hyperlink_616"/>
+    <hyperlink ref="AP18" r:id="rId_hyperlink_617"/>
+    <hyperlink ref="AQ18" r:id="rId_hyperlink_618"/>
+    <hyperlink ref="AR18" r:id="rId_hyperlink_619"/>
+    <hyperlink ref="AS18" r:id="rId_hyperlink_620"/>
+    <hyperlink ref="AT18" r:id="rId_hyperlink_621"/>
+    <hyperlink ref="AU18" r:id="rId_hyperlink_622"/>
+    <hyperlink ref="AV18" r:id="rId_hyperlink_623"/>
+    <hyperlink ref="AW18" r:id="rId_hyperlink_624"/>
+    <hyperlink ref="AX18" r:id="rId_hyperlink_625"/>
+    <hyperlink ref="AY18" r:id="rId_hyperlink_626"/>
+    <hyperlink ref="AZ18" r:id="rId_hyperlink_627"/>
+    <hyperlink ref="BA18" r:id="rId_hyperlink_628"/>
+    <hyperlink ref="BB18" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="BC18" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="BD18" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="BE18" r:id="rId_hyperlink_632"/>
+    <hyperlink ref="BF18" r:id="rId_hyperlink_633"/>
+    <hyperlink ref="BG18" r:id="rId_hyperlink_634"/>
+    <hyperlink ref="BH18" r:id="rId_hyperlink_635"/>
+    <hyperlink ref="BI18" r:id="rId_hyperlink_636"/>
+    <hyperlink ref="BJ18" r:id="rId_hyperlink_637"/>
+    <hyperlink ref="BK18" r:id="rId_hyperlink_638"/>
+    <hyperlink ref="BL18" r:id="rId_hyperlink_639"/>
+    <hyperlink ref="BM18" r:id="rId_hyperlink_640"/>
+    <hyperlink ref="BN18" r:id="rId_hyperlink_641"/>
+    <hyperlink ref="BO18" r:id="rId_hyperlink_642"/>
+    <hyperlink ref="BP18" r:id="rId_hyperlink_643"/>
+    <hyperlink ref="BQ18" r:id="rId_hyperlink_644"/>
+    <hyperlink ref="BR18" r:id="rId_hyperlink_645"/>
+    <hyperlink ref="BS18" r:id="rId_hyperlink_646"/>
+    <hyperlink ref="BT18" r:id="rId_hyperlink_647"/>
+    <hyperlink ref="BU18" r:id="rId_hyperlink_648"/>
+    <hyperlink ref="BV18" r:id="rId_hyperlink_649"/>
+    <hyperlink ref="BW18" r:id="rId_hyperlink_650"/>
+    <hyperlink ref="BX18" r:id="rId_hyperlink_651"/>
+    <hyperlink ref="BY18" r:id="rId_hyperlink_652"/>
+    <hyperlink ref="BZ18" r:id="rId_hyperlink_653"/>
+    <hyperlink ref="CA18" r:id="rId_hyperlink_654"/>
+    <hyperlink ref="CB18" r:id="rId_hyperlink_655"/>
+    <hyperlink ref="CC18" r:id="rId_hyperlink_656"/>
+    <hyperlink ref="CD18" r:id="rId_hyperlink_657"/>
+    <hyperlink ref="CE18" r:id="rId_hyperlink_658"/>
+    <hyperlink ref="CF18" r:id="rId_hyperlink_659"/>
+    <hyperlink ref="CG18" r:id="rId_hyperlink_660"/>
+    <hyperlink ref="CH18" r:id="rId_hyperlink_661"/>
+    <hyperlink ref="CI18" r:id="rId_hyperlink_662"/>
+    <hyperlink ref="CJ18" r:id="rId_hyperlink_663"/>
+    <hyperlink ref="CK18" r:id="rId_hyperlink_664"/>
+    <hyperlink ref="CL18" r:id="rId_hyperlink_665"/>
+    <hyperlink ref="CM18" r:id="rId_hyperlink_666"/>
+    <hyperlink ref="CN18" r:id="rId_hyperlink_667"/>
+    <hyperlink ref="CO18" r:id="rId_hyperlink_668"/>
+    <hyperlink ref="CP18" r:id="rId_hyperlink_669"/>
+    <hyperlink ref="CQ18" r:id="rId_hyperlink_670"/>
+    <hyperlink ref="X19" r:id="rId_hyperlink_671"/>
+    <hyperlink ref="Y19" r:id="rId_hyperlink_672"/>
+    <hyperlink ref="Z19" r:id="rId_hyperlink_673"/>
+    <hyperlink ref="AA19" r:id="rId_hyperlink_674"/>
+    <hyperlink ref="AB19" r:id="rId_hyperlink_675"/>
+    <hyperlink ref="AC19" r:id="rId_hyperlink_676"/>
+    <hyperlink ref="AD19" r:id="rId_hyperlink_677"/>
+    <hyperlink ref="AE19" r:id="rId_hyperlink_678"/>
+    <hyperlink ref="AF19" r:id="rId_hyperlink_679"/>
+    <hyperlink ref="AG19" r:id="rId_hyperlink_680"/>
+    <hyperlink ref="AH19" r:id="rId_hyperlink_681"/>
+    <hyperlink ref="AI19" r:id="rId_hyperlink_682"/>
+    <hyperlink ref="AJ19" r:id="rId_hyperlink_683"/>
+    <hyperlink ref="AK19" r:id="rId_hyperlink_684"/>
+    <hyperlink ref="AL19" r:id="rId_hyperlink_685"/>
+    <hyperlink ref="AM19" r:id="rId_hyperlink_686"/>
+    <hyperlink ref="AN19" r:id="rId_hyperlink_687"/>
+    <hyperlink ref="AO19" r:id="rId_hyperlink_688"/>
+    <hyperlink ref="AP19" r:id="rId_hyperlink_689"/>
+    <hyperlink ref="AQ19" r:id="rId_hyperlink_690"/>
+    <hyperlink ref="AR19" r:id="rId_hyperlink_691"/>
+    <hyperlink ref="AS19" r:id="rId_hyperlink_692"/>
+    <hyperlink ref="AT19" r:id="rId_hyperlink_693"/>
+    <hyperlink ref="AU19" r:id="rId_hyperlink_694"/>
+    <hyperlink ref="AV19" r:id="rId_hyperlink_695"/>
+    <hyperlink ref="AW19" r:id="rId_hyperlink_696"/>
+    <hyperlink ref="AX19" r:id="rId_hyperlink_697"/>
+    <hyperlink ref="AY19" r:id="rId_hyperlink_698"/>
+    <hyperlink ref="AZ19" r:id="rId_hyperlink_699"/>
+    <hyperlink ref="BA19" r:id="rId_hyperlink_700"/>
+    <hyperlink ref="BB19" r:id="rId_hyperlink_701"/>
+    <hyperlink ref="BC19" r:id="rId_hyperlink_702"/>
+    <hyperlink ref="BD19" r:id="rId_hyperlink_703"/>
+    <hyperlink ref="BE19" r:id="rId_hyperlink_704"/>
+    <hyperlink ref="BF19" r:id="rId_hyperlink_705"/>
+    <hyperlink ref="BG19" r:id="rId_hyperlink_706"/>
+    <hyperlink ref="BH19" r:id="rId_hyperlink_707"/>
+    <hyperlink ref="BI19" r:id="rId_hyperlink_708"/>
+    <hyperlink ref="BJ19" r:id="rId_hyperlink_709"/>
+    <hyperlink ref="BK19" r:id="rId_hyperlink_710"/>
+    <hyperlink ref="BL19" r:id="rId_hyperlink_711"/>
+    <hyperlink ref="BM19" r:id="rId_hyperlink_712"/>
+    <hyperlink ref="BN19" r:id="rId_hyperlink_713"/>
+    <hyperlink ref="BO19" r:id="rId_hyperlink_714"/>
+    <hyperlink ref="BP19" r:id="rId_hyperlink_715"/>
+    <hyperlink ref="BQ19" r:id="rId_hyperlink_716"/>
+    <hyperlink ref="BR19" r:id="rId_hyperlink_717"/>
+    <hyperlink ref="BS19" r:id="rId_hyperlink_718"/>
+    <hyperlink ref="BT19" r:id="rId_hyperlink_719"/>
+    <hyperlink ref="BU19" r:id="rId_hyperlink_720"/>
+    <hyperlink ref="BV19" r:id="rId_hyperlink_721"/>
+    <hyperlink ref="BW19" r:id="rId_hyperlink_722"/>
+    <hyperlink ref="BX19" r:id="rId_hyperlink_723"/>
+    <hyperlink ref="BY19" r:id="rId_hyperlink_724"/>
+    <hyperlink ref="BZ19" r:id="rId_hyperlink_725"/>
+    <hyperlink ref="CA19" r:id="rId_hyperlink_726"/>
+    <hyperlink ref="CB19" r:id="rId_hyperlink_727"/>
+    <hyperlink ref="CC19" r:id="rId_hyperlink_728"/>
+    <hyperlink ref="CD19" r:id="rId_hyperlink_729"/>
+    <hyperlink ref="CE19" r:id="rId_hyperlink_730"/>
+    <hyperlink ref="CF19" r:id="rId_hyperlink_731"/>
+    <hyperlink ref="CG19" r:id="rId_hyperlink_732"/>
+    <hyperlink ref="CH19" r:id="rId_hyperlink_733"/>
+    <hyperlink ref="CI19" r:id="rId_hyperlink_734"/>
+    <hyperlink ref="CJ19" r:id="rId_hyperlink_735"/>
+    <hyperlink ref="CK19" r:id="rId_hyperlink_736"/>
+    <hyperlink ref="CL19" r:id="rId_hyperlink_737"/>
+    <hyperlink ref="CM19" r:id="rId_hyperlink_738"/>
+    <hyperlink ref="CN19" r:id="rId_hyperlink_739"/>
+    <hyperlink ref="CO19" r:id="rId_hyperlink_740"/>
+    <hyperlink ref="CP19" r:id="rId_hyperlink_741"/>
+    <hyperlink ref="X20" r:id="rId_hyperlink_742"/>
+    <hyperlink ref="Y20" r:id="rId_hyperlink_743"/>
+    <hyperlink ref="Z20" r:id="rId_hyperlink_744"/>
+    <hyperlink ref="AA20" r:id="rId_hyperlink_745"/>
+    <hyperlink ref="AB20" r:id="rId_hyperlink_746"/>
+    <hyperlink ref="AC20" r:id="rId_hyperlink_747"/>
+    <hyperlink ref="AD20" r:id="rId_hyperlink_748"/>
+    <hyperlink ref="AE20" r:id="rId_hyperlink_749"/>
+    <hyperlink ref="AF20" r:id="rId_hyperlink_750"/>
+    <hyperlink ref="AG20" r:id="rId_hyperlink_751"/>
+    <hyperlink ref="AH20" r:id="rId_hyperlink_752"/>
+    <hyperlink ref="AI20" r:id="rId_hyperlink_753"/>
+    <hyperlink ref="AJ20" r:id="rId_hyperlink_754"/>
+    <hyperlink ref="AK20" r:id="rId_hyperlink_755"/>
+    <hyperlink ref="AL20" r:id="rId_hyperlink_756"/>
+    <hyperlink ref="AM20" r:id="rId_hyperlink_757"/>
+    <hyperlink ref="AN20" r:id="rId_hyperlink_758"/>
+    <hyperlink ref="AO20" r:id="rId_hyperlink_759"/>
+    <hyperlink ref="AP20" r:id="rId_hyperlink_760"/>
+    <hyperlink ref="AQ20" r:id="rId_hyperlink_761"/>
+    <hyperlink ref="X21" r:id="rId_hyperlink_762"/>
+    <hyperlink ref="Y21" r:id="rId_hyperlink_763"/>
+    <hyperlink ref="Z21" r:id="rId_hyperlink_764"/>
+    <hyperlink ref="AA21" r:id="rId_hyperlink_765"/>
+    <hyperlink ref="AB21" r:id="rId_hyperlink_766"/>
+    <hyperlink ref="AC21" r:id="rId_hyperlink_767"/>
+    <hyperlink ref="AD21" r:id="rId_hyperlink_768"/>
+    <hyperlink ref="AE21" r:id="rId_hyperlink_769"/>
+    <hyperlink ref="AF21" r:id="rId_hyperlink_770"/>
+    <hyperlink ref="AG21" r:id="rId_hyperlink_771"/>
+    <hyperlink ref="AH21" r:id="rId_hyperlink_772"/>
+    <hyperlink ref="AI21" r:id="rId_hyperlink_773"/>
+    <hyperlink ref="AJ21" r:id="rId_hyperlink_774"/>
+    <hyperlink ref="AK21" r:id="rId_hyperlink_775"/>
+    <hyperlink ref="AL21" r:id="rId_hyperlink_776"/>
+    <hyperlink ref="AM21" r:id="rId_hyperlink_777"/>
+    <hyperlink ref="AN21" r:id="rId_hyperlink_778"/>
+    <hyperlink ref="AO21" r:id="rId_hyperlink_779"/>
+    <hyperlink ref="AP21" r:id="rId_hyperlink_780"/>
+    <hyperlink ref="AQ21" r:id="rId_hyperlink_781"/>
+    <hyperlink ref="AR21" r:id="rId_hyperlink_782"/>
+    <hyperlink ref="AS21" r:id="rId_hyperlink_783"/>
+    <hyperlink ref="AT21" r:id="rId_hyperlink_784"/>
+    <hyperlink ref="AU21" r:id="rId_hyperlink_785"/>
+    <hyperlink ref="AV21" r:id="rId_hyperlink_786"/>
+    <hyperlink ref="AW21" r:id="rId_hyperlink_787"/>
+    <hyperlink ref="AX21" r:id="rId_hyperlink_788"/>
+    <hyperlink ref="AY21" r:id="rId_hyperlink_789"/>
+    <hyperlink ref="AZ21" r:id="rId_hyperlink_790"/>
+    <hyperlink ref="BA21" r:id="rId_hyperlink_791"/>
+    <hyperlink ref="BB21" r:id="rId_hyperlink_792"/>
+    <hyperlink ref="BC21" r:id="rId_hyperlink_793"/>
+    <hyperlink ref="BD21" r:id="rId_hyperlink_794"/>
+    <hyperlink ref="BE21" r:id="rId_hyperlink_795"/>
+    <hyperlink ref="BF21" r:id="rId_hyperlink_796"/>
+    <hyperlink ref="BG21" r:id="rId_hyperlink_797"/>
+    <hyperlink ref="X22" r:id="rId_hyperlink_798"/>
+    <hyperlink ref="Y22" r:id="rId_hyperlink_799"/>
+    <hyperlink ref="Z22" r:id="rId_hyperlink_800"/>
+    <hyperlink ref="AA22" r:id="rId_hyperlink_801"/>
+    <hyperlink ref="AB22" r:id="rId_hyperlink_802"/>
+    <hyperlink ref="AC22" r:id="rId_hyperlink_803"/>
+    <hyperlink ref="AD22" r:id="rId_hyperlink_804"/>
+    <hyperlink ref="AE22" r:id="rId_hyperlink_805"/>
+    <hyperlink ref="AF22" r:id="rId_hyperlink_806"/>
+    <hyperlink ref="AG22" r:id="rId_hyperlink_807"/>
+    <hyperlink ref="AH22" r:id="rId_hyperlink_808"/>
+    <hyperlink ref="AI22" r:id="rId_hyperlink_809"/>
+    <hyperlink ref="AJ22" r:id="rId_hyperlink_810"/>
+    <hyperlink ref="AK22" r:id="rId_hyperlink_811"/>
+    <hyperlink ref="AL22" r:id="rId_hyperlink_812"/>
+    <hyperlink ref="AM22" r:id="rId_hyperlink_813"/>
+    <hyperlink ref="AN22" r:id="rId_hyperlink_814"/>
+    <hyperlink ref="AO22" r:id="rId_hyperlink_815"/>
+    <hyperlink ref="AP22" r:id="rId_hyperlink_816"/>
+    <hyperlink ref="AQ22" r:id="rId_hyperlink_817"/>
+    <hyperlink ref="AR22" r:id="rId_hyperlink_818"/>
+    <hyperlink ref="AS22" r:id="rId_hyperlink_819"/>
+    <hyperlink ref="AT22" r:id="rId_hyperlink_820"/>
+    <hyperlink ref="AU22" r:id="rId_hyperlink_821"/>
+    <hyperlink ref="AV22" r:id="rId_hyperlink_822"/>
+    <hyperlink ref="AW22" r:id="rId_hyperlink_823"/>
+    <hyperlink ref="AX22" r:id="rId_hyperlink_824"/>
+    <hyperlink ref="AY22" r:id="rId_hyperlink_825"/>
+    <hyperlink ref="X23" r:id="rId_hyperlink_826"/>
+    <hyperlink ref="Y23" r:id="rId_hyperlink_827"/>
+    <hyperlink ref="Z23" r:id="rId_hyperlink_828"/>
+    <hyperlink ref="AA23" r:id="rId_hyperlink_829"/>
+    <hyperlink ref="AB23" r:id="rId_hyperlink_830"/>
+    <hyperlink ref="AC23" r:id="rId_hyperlink_831"/>
+    <hyperlink ref="AD23" r:id="rId_hyperlink_832"/>
+    <hyperlink ref="AE23" r:id="rId_hyperlink_833"/>
+    <hyperlink ref="AF23" r:id="rId_hyperlink_834"/>
+    <hyperlink ref="AG23" r:id="rId_hyperlink_835"/>
+    <hyperlink ref="AH23" r:id="rId_hyperlink_836"/>
+    <hyperlink ref="X24" r:id="rId_hyperlink_837"/>
+    <hyperlink ref="Y24" r:id="rId_hyperlink_838"/>
+    <hyperlink ref="Z24" r:id="rId_hyperlink_839"/>
+    <hyperlink ref="AA24" r:id="rId_hyperlink_840"/>
+    <hyperlink ref="AB24" r:id="rId_hyperlink_841"/>
+    <hyperlink ref="AC24" r:id="rId_hyperlink_842"/>
+    <hyperlink ref="AD24" r:id="rId_hyperlink_843"/>
+    <hyperlink ref="AE24" r:id="rId_hyperlink_844"/>
+    <hyperlink ref="AF24" r:id="rId_hyperlink_845"/>
+    <hyperlink ref="AG24" r:id="rId_hyperlink_846"/>
+    <hyperlink ref="AH24" r:id="rId_hyperlink_847"/>
+    <hyperlink ref="AI24" r:id="rId_hyperlink_848"/>
+    <hyperlink ref="AJ24" r:id="rId_hyperlink_849"/>
+    <hyperlink ref="AK24" r:id="rId_hyperlink_850"/>
+    <hyperlink ref="AL24" r:id="rId_hyperlink_851"/>
+    <hyperlink ref="AM24" r:id="rId_hyperlink_852"/>
+    <hyperlink ref="AN24" r:id="rId_hyperlink_853"/>
+    <hyperlink ref="AO24" r:id="rId_hyperlink_854"/>
+    <hyperlink ref="AP24" r:id="rId_hyperlink_855"/>
+    <hyperlink ref="AQ24" r:id="rId_hyperlink_856"/>
+    <hyperlink ref="AR24" r:id="rId_hyperlink_857"/>
+    <hyperlink ref="AS24" r:id="rId_hyperlink_858"/>
+    <hyperlink ref="AT24" r:id="rId_hyperlink_859"/>
+    <hyperlink ref="AU24" r:id="rId_hyperlink_860"/>
+    <hyperlink ref="AV24" r:id="rId_hyperlink_861"/>
+    <hyperlink ref="AW24" r:id="rId_hyperlink_862"/>
+    <hyperlink ref="AX24" r:id="rId_hyperlink_863"/>
+    <hyperlink ref="AY24" r:id="rId_hyperlink_864"/>
+    <hyperlink ref="AZ24" r:id="rId_hyperlink_865"/>
+    <hyperlink ref="BA24" r:id="rId_hyperlink_866"/>
+    <hyperlink ref="BB24" r:id="rId_hyperlink_867"/>
+    <hyperlink ref="BC24" r:id="rId_hyperlink_868"/>
+    <hyperlink ref="BD24" r:id="rId_hyperlink_869"/>
+    <hyperlink ref="BE24" r:id="rId_hyperlink_870"/>
+    <hyperlink ref="BF24" r:id="rId_hyperlink_871"/>
+    <hyperlink ref="BG24" r:id="rId_hyperlink_872"/>
+    <hyperlink ref="BH24" r:id="rId_hyperlink_873"/>
+    <hyperlink ref="BI24" r:id="rId_hyperlink_874"/>
+    <hyperlink ref="BJ24" r:id="rId_hyperlink_875"/>
+    <hyperlink ref="BK24" r:id="rId_hyperlink_876"/>
+    <hyperlink ref="BL24" r:id="rId_hyperlink_877"/>
+    <hyperlink ref="BM24" r:id="rId_hyperlink_878"/>
+    <hyperlink ref="BN24" r:id="rId_hyperlink_879"/>
+    <hyperlink ref="BO24" r:id="rId_hyperlink_880"/>
+    <hyperlink ref="BP24" r:id="rId_hyperlink_881"/>
+    <hyperlink ref="BQ24" r:id="rId_hyperlink_882"/>
+    <hyperlink ref="BR24" r:id="rId_hyperlink_883"/>
+    <hyperlink ref="BS24" r:id="rId_hyperlink_884"/>
+    <hyperlink ref="BT24" r:id="rId_hyperlink_885"/>
+    <hyperlink ref="BU24" r:id="rId_hyperlink_886"/>
+    <hyperlink ref="BV24" r:id="rId_hyperlink_887"/>
+    <hyperlink ref="BW24" r:id="rId_hyperlink_888"/>
+    <hyperlink ref="BX24" r:id="rId_hyperlink_889"/>
+    <hyperlink ref="BY24" r:id="rId_hyperlink_890"/>
+    <hyperlink ref="BZ24" r:id="rId_hyperlink_891"/>
+    <hyperlink ref="CA24" r:id="rId_hyperlink_892"/>
+    <hyperlink ref="CB24" r:id="rId_hyperlink_893"/>
+    <hyperlink ref="CC24" r:id="rId_hyperlink_894"/>
+    <hyperlink ref="CD24" r:id="rId_hyperlink_895"/>
+    <hyperlink ref="CE24" r:id="rId_hyperlink_896"/>
+    <hyperlink ref="CF24" r:id="rId_hyperlink_897"/>
+    <hyperlink ref="CG24" r:id="rId_hyperlink_898"/>
+    <hyperlink ref="CH24" r:id="rId_hyperlink_899"/>
+    <hyperlink ref="CI24" r:id="rId_hyperlink_900"/>
+    <hyperlink ref="CJ24" r:id="rId_hyperlink_901"/>
+    <hyperlink ref="CK24" r:id="rId_hyperlink_902"/>
+    <hyperlink ref="X25" r:id="rId_hyperlink_903"/>
+    <hyperlink ref="Y25" r:id="rId_hyperlink_904"/>
+    <hyperlink ref="Z25" r:id="rId_hyperlink_905"/>
+    <hyperlink ref="AA25" r:id="rId_hyperlink_906"/>
+    <hyperlink ref="AB25" r:id="rId_hyperlink_907"/>
+    <hyperlink ref="AC25" r:id="rId_hyperlink_908"/>
+    <hyperlink ref="AD25" r:id="rId_hyperlink_909"/>
+    <hyperlink ref="AE25" r:id="rId_hyperlink_910"/>
+    <hyperlink ref="AF25" r:id="rId_hyperlink_911"/>
+    <hyperlink ref="AG25" r:id="rId_hyperlink_912"/>
+    <hyperlink ref="AH25" r:id="rId_hyperlink_913"/>
+    <hyperlink ref="AI25" r:id="rId_hyperlink_914"/>
+    <hyperlink ref="AJ25" r:id="rId_hyperlink_915"/>
+    <hyperlink ref="AK25" r:id="rId_hyperlink_916"/>
+    <hyperlink ref="AL25" r:id="rId_hyperlink_917"/>
+    <hyperlink ref="AM25" r:id="rId_hyperlink_918"/>
+    <hyperlink ref="AN25" r:id="rId_hyperlink_919"/>
+    <hyperlink ref="AO25" r:id="rId_hyperlink_920"/>
+    <hyperlink ref="AP25" r:id="rId_hyperlink_921"/>
+    <hyperlink ref="AQ25" r:id="rId_hyperlink_922"/>
+    <hyperlink ref="AR25" r:id="rId_hyperlink_923"/>
+    <hyperlink ref="AS25" r:id="rId_hyperlink_924"/>
+    <hyperlink ref="AT25" r:id="rId_hyperlink_925"/>
+    <hyperlink ref="AU25" r:id="rId_hyperlink_926"/>
+    <hyperlink ref="AV25" r:id="rId_hyperlink_927"/>
+    <hyperlink ref="AW25" r:id="rId_hyperlink_928"/>
+    <hyperlink ref="AX25" r:id="rId_hyperlink_929"/>
+    <hyperlink ref="AY25" r:id="rId_hyperlink_930"/>
+    <hyperlink ref="AZ25" r:id="rId_hyperlink_931"/>
+    <hyperlink ref="BA25" r:id="rId_hyperlink_932"/>
+    <hyperlink ref="BB25" r:id="rId_hyperlink_933"/>
+    <hyperlink ref="BC25" r:id="rId_hyperlink_934"/>
+    <hyperlink ref="BD25" r:id="rId_hyperlink_935"/>
+    <hyperlink ref="BE25" r:id="rId_hyperlink_936"/>
+    <hyperlink ref="BF25" r:id="rId_hyperlink_937"/>
+    <hyperlink ref="BG25" r:id="rId_hyperlink_938"/>
+    <hyperlink ref="BH25" r:id="rId_hyperlink_939"/>
+    <hyperlink ref="BI25" r:id="rId_hyperlink_940"/>
+    <hyperlink ref="BJ25" r:id="rId_hyperlink_941"/>
+    <hyperlink ref="BK25" r:id="rId_hyperlink_942"/>
+    <hyperlink ref="BL25" r:id="rId_hyperlink_943"/>
+    <hyperlink ref="BM25" r:id="rId_hyperlink_944"/>
+    <hyperlink ref="BN25" r:id="rId_hyperlink_945"/>
+    <hyperlink ref="BO25" r:id="rId_hyperlink_946"/>
+    <hyperlink ref="BP25" r:id="rId_hyperlink_947"/>
+    <hyperlink ref="BQ25" r:id="rId_hyperlink_948"/>
+    <hyperlink ref="BR25" r:id="rId_hyperlink_949"/>
+    <hyperlink ref="X26" r:id="rId_hyperlink_950"/>
+    <hyperlink ref="Y26" r:id="rId_hyperlink_951"/>
+    <hyperlink ref="Z26" r:id="rId_hyperlink_952"/>
+    <hyperlink ref="AA26" r:id="rId_hyperlink_953"/>
+    <hyperlink ref="AB26" r:id="rId_hyperlink_954"/>
+    <hyperlink ref="AC26" r:id="rId_hyperlink_955"/>
+    <hyperlink ref="AD26" r:id="rId_hyperlink_956"/>
+    <hyperlink ref="AE26" r:id="rId_hyperlink_957"/>
+    <hyperlink ref="AF26" r:id="rId_hyperlink_958"/>
+    <hyperlink ref="AG26" r:id="rId_hyperlink_959"/>
+    <hyperlink ref="AH26" r:id="rId_hyperlink_960"/>
+    <hyperlink ref="AI26" r:id="rId_hyperlink_961"/>
+    <hyperlink ref="AJ26" r:id="rId_hyperlink_962"/>
+    <hyperlink ref="AK26" r:id="rId_hyperlink_963"/>
+    <hyperlink ref="AL26" r:id="rId_hyperlink_964"/>
+    <hyperlink ref="AM26" r:id="rId_hyperlink_965"/>
+    <hyperlink ref="AN26" r:id="rId_hyperlink_966"/>
+    <hyperlink ref="AO26" r:id="rId_hyperlink_967"/>
+    <hyperlink ref="AP26" r:id="rId_hyperlink_968"/>
+    <hyperlink ref="AQ26" r:id="rId_hyperlink_969"/>
+    <hyperlink ref="AR26" r:id="rId_hyperlink_970"/>
+    <hyperlink ref="AS26" r:id="rId_hyperlink_971"/>
+    <hyperlink ref="AT26" r:id="rId_hyperlink_972"/>
+    <hyperlink ref="AU26" r:id="rId_hyperlink_973"/>
+    <hyperlink ref="X27" r:id="rId_hyperlink_974"/>
+    <hyperlink ref="Y27" r:id="rId_hyperlink_975"/>
+    <hyperlink ref="Z27" r:id="rId_hyperlink_976"/>
+    <hyperlink ref="AA27" r:id="rId_hyperlink_977"/>
+    <hyperlink ref="AB27" r:id="rId_hyperlink_978"/>
+    <hyperlink ref="AC27" r:id="rId_hyperlink_979"/>
+    <hyperlink ref="AD27" r:id="rId_hyperlink_980"/>
+    <hyperlink ref="AE27" r:id="rId_hyperlink_981"/>
+    <hyperlink ref="AF27" r:id="rId_hyperlink_982"/>
+    <hyperlink ref="AG27" r:id="rId_hyperlink_983"/>
+    <hyperlink ref="AH27" r:id="rId_hyperlink_984"/>
+    <hyperlink ref="AI27" r:id="rId_hyperlink_985"/>
+    <hyperlink ref="AJ27" r:id="rId_hyperlink_986"/>
+    <hyperlink ref="AK27" r:id="rId_hyperlink_987"/>
+    <hyperlink ref="AL27" r:id="rId_hyperlink_988"/>
+    <hyperlink ref="AM27" r:id="rId_hyperlink_989"/>
+    <hyperlink ref="AN27" r:id="rId_hyperlink_990"/>
+    <hyperlink ref="AO27" r:id="rId_hyperlink_991"/>
+    <hyperlink ref="AP27" r:id="rId_hyperlink_992"/>
+    <hyperlink ref="AQ27" r:id="rId_hyperlink_993"/>
+    <hyperlink ref="AR27" r:id="rId_hyperlink_994"/>
+    <hyperlink ref="AS27" r:id="rId_hyperlink_995"/>
+    <hyperlink ref="AT27" r:id="rId_hyperlink_996"/>
+    <hyperlink ref="AU27" r:id="rId_hyperlink_997"/>
+    <hyperlink ref="AV27" r:id="rId_hyperlink_998"/>
+    <hyperlink ref="AW27" r:id="rId_hyperlink_999"/>
+    <hyperlink ref="AX27" r:id="rId_hyperlink_1000"/>
+    <hyperlink ref="AY27" r:id="rId_hyperlink_1001"/>
+    <hyperlink ref="AZ27" r:id="rId_hyperlink_1002"/>
+    <hyperlink ref="BA27" r:id="rId_hyperlink_1003"/>
+    <hyperlink ref="BB27" r:id="rId_hyperlink_1004"/>
+    <hyperlink ref="BC27" r:id="rId_hyperlink_1005"/>
+    <hyperlink ref="BD27" r:id="rId_hyperlink_1006"/>
+    <hyperlink ref="BE27" r:id="rId_hyperlink_1007"/>
+    <hyperlink ref="BF27" r:id="rId_hyperlink_1008"/>
+    <hyperlink ref="BG27" r:id="rId_hyperlink_1009"/>
+    <hyperlink ref="BH27" r:id="rId_hyperlink_1010"/>
+    <hyperlink ref="BI27" r:id="rId_hyperlink_1011"/>
+    <hyperlink ref="BJ27" r:id="rId_hyperlink_1012"/>
+    <hyperlink ref="BK27" r:id="rId_hyperlink_1013"/>
+    <hyperlink ref="BL27" r:id="rId_hyperlink_1014"/>
+    <hyperlink ref="BM27" r:id="rId_hyperlink_1015"/>
+    <hyperlink ref="X28" r:id="rId_hyperlink_1016"/>
+    <hyperlink ref="Y28" r:id="rId_hyperlink_1017"/>
+    <hyperlink ref="Z28" r:id="rId_hyperlink_1018"/>
+    <hyperlink ref="AA28" r:id="rId_hyperlink_1019"/>
+    <hyperlink ref="AB28" r:id="rId_hyperlink_1020"/>
+    <hyperlink ref="AC28" r:id="rId_hyperlink_1021"/>
+    <hyperlink ref="AD28" r:id="rId_hyperlink_1022"/>
+    <hyperlink ref="AE28" r:id="rId_hyperlink_1023"/>
+    <hyperlink ref="AF28" r:id="rId_hyperlink_1024"/>
+    <hyperlink ref="AG28" r:id="rId_hyperlink_1025"/>
+    <hyperlink ref="AH28" r:id="rId_hyperlink_1026"/>
+    <hyperlink ref="AI28" r:id="rId_hyperlink_1027"/>
+    <hyperlink ref="AJ28" r:id="rId_hyperlink_1028"/>
+    <hyperlink ref="AK28" r:id="rId_hyperlink_1029"/>
+    <hyperlink ref="AL28" r:id="rId_hyperlink_1030"/>
+    <hyperlink ref="AM28" r:id="rId_hyperlink_1031"/>
+    <hyperlink ref="AN28" r:id="rId_hyperlink_1032"/>
+    <hyperlink ref="AO28" r:id="rId_hyperlink_1033"/>
+    <hyperlink ref="AP28" r:id="rId_hyperlink_1034"/>
+    <hyperlink ref="AQ28" r:id="rId_hyperlink_1035"/>
+    <hyperlink ref="AR28" r:id="rId_hyperlink_1036"/>
+    <hyperlink ref="AS28" r:id="rId_hyperlink_1037"/>
+    <hyperlink ref="AT28" r:id="rId_hyperlink_1038"/>
+    <hyperlink ref="AU28" r:id="rId_hyperlink_1039"/>
+    <hyperlink ref="AV28" r:id="rId_hyperlink_1040"/>
+    <hyperlink ref="AW28" r:id="rId_hyperlink_1041"/>
+    <hyperlink ref="AX28" r:id="rId_hyperlink_1042"/>
+    <hyperlink ref="AY28" r:id="rId_hyperlink_1043"/>
+    <hyperlink ref="AZ28" r:id="rId_hyperlink_1044"/>
+    <hyperlink ref="BA28" r:id="rId_hyperlink_1045"/>
+    <hyperlink ref="BB28" r:id="rId_hyperlink_1046"/>
+    <hyperlink ref="BC28" r:id="rId_hyperlink_1047"/>
+    <hyperlink ref="BD28" r:id="rId_hyperlink_1048"/>
+    <hyperlink ref="BE28" r:id="rId_hyperlink_1049"/>
+    <hyperlink ref="BF28" r:id="rId_hyperlink_1050"/>
+    <hyperlink ref="BG28" r:id="rId_hyperlink_1051"/>
+    <hyperlink ref="BH28" r:id="rId_hyperlink_1052"/>
+    <hyperlink ref="BI28" r:id="rId_hyperlink_1053"/>
+    <hyperlink ref="X29" r:id="rId_hyperlink_1054"/>
+    <hyperlink ref="Y29" r:id="rId_hyperlink_1055"/>
+    <hyperlink ref="Z29" r:id="rId_hyperlink_1056"/>
+    <hyperlink ref="AA29" r:id="rId_hyperlink_1057"/>
+    <hyperlink ref="AB29" r:id="rId_hyperlink_1058"/>
+    <hyperlink ref="AC29" r:id="rId_hyperlink_1059"/>
+    <hyperlink ref="AD29" r:id="rId_hyperlink_1060"/>
+    <hyperlink ref="AE29" r:id="rId_hyperlink_1061"/>
+    <hyperlink ref="AF29" r:id="rId_hyperlink_1062"/>
+    <hyperlink ref="AG29" r:id="rId_hyperlink_1063"/>
+    <hyperlink ref="AH29" r:id="rId_hyperlink_1064"/>
+    <hyperlink ref="AI29" r:id="rId_hyperlink_1065"/>
+    <hyperlink ref="AJ29" r:id="rId_hyperlink_1066"/>
+    <hyperlink ref="AK29" r:id="rId_hyperlink_1067"/>
+    <hyperlink ref="AL29" r:id="rId_hyperlink_1068"/>
+    <hyperlink ref="AM29" r:id="rId_hyperlink_1069"/>
+    <hyperlink ref="AN29" r:id="rId_hyperlink_1070"/>
+    <hyperlink ref="AO29" r:id="rId_hyperlink_1071"/>
+    <hyperlink ref="AP29" r:id="rId_hyperlink_1072"/>
+    <hyperlink ref="AQ29" r:id="rId_hyperlink_1073"/>
+    <hyperlink ref="AR29" r:id="rId_hyperlink_1074"/>
+    <hyperlink ref="AS29" r:id="rId_hyperlink_1075"/>
+    <hyperlink ref="AT29" r:id="rId_hyperlink_1076"/>
+    <hyperlink ref="AU29" r:id="rId_hyperlink_1077"/>
+    <hyperlink ref="AV29" r:id="rId_hyperlink_1078"/>
+    <hyperlink ref="AW29" r:id="rId_hyperlink_1079"/>
+    <hyperlink ref="X30" r:id="rId_hyperlink_1080"/>
+    <hyperlink ref="Y30" r:id="rId_hyperlink_1081"/>
+    <hyperlink ref="Z30" r:id="rId_hyperlink_1082"/>
+    <hyperlink ref="AA30" r:id="rId_hyperlink_1083"/>
+    <hyperlink ref="AB30" r:id="rId_hyperlink_1084"/>
+    <hyperlink ref="AC30" r:id="rId_hyperlink_1085"/>
+    <hyperlink ref="AD30" r:id="rId_hyperlink_1086"/>
+    <hyperlink ref="AE30" r:id="rId_hyperlink_1087"/>
+    <hyperlink ref="AF30" r:id="rId_hyperlink_1088"/>
+    <hyperlink ref="AG30" r:id="rId_hyperlink_1089"/>
+    <hyperlink ref="AH30" r:id="rId_hyperlink_1090"/>
+    <hyperlink ref="AI30" r:id="rId_hyperlink_1091"/>
+    <hyperlink ref="AJ30" r:id="rId_hyperlink_1092"/>
+    <hyperlink ref="AK30" r:id="rId_hyperlink_1093"/>
+    <hyperlink ref="AL30" r:id="rId_hyperlink_1094"/>
+    <hyperlink ref="AM30" r:id="rId_hyperlink_1095"/>
+    <hyperlink ref="AN30" r:id="rId_hyperlink_1096"/>
+    <hyperlink ref="AO30" r:id="rId_hyperlink_1097"/>
+    <hyperlink ref="AP30" r:id="rId_hyperlink_1098"/>
+    <hyperlink ref="AQ30" r:id="rId_hyperlink_1099"/>
+    <hyperlink ref="AR30" r:id="rId_hyperlink_1100"/>
+    <hyperlink ref="AS30" r:id="rId_hyperlink_1101"/>
+    <hyperlink ref="AT30" r:id="rId_hyperlink_1102"/>
+    <hyperlink ref="AU30" r:id="rId_hyperlink_1103"/>
+    <hyperlink ref="AV30" r:id="rId_hyperlink_1104"/>
+    <hyperlink ref="AW30" r:id="rId_hyperlink_1105"/>
+    <hyperlink ref="AX30" r:id="rId_hyperlink_1106"/>
+    <hyperlink ref="AY30" r:id="rId_hyperlink_1107"/>
+    <hyperlink ref="AZ30" r:id="rId_hyperlink_1108"/>
+    <hyperlink ref="BA30" r:id="rId_hyperlink_1109"/>
+    <hyperlink ref="BB30" r:id="rId_hyperlink_1110"/>
+    <hyperlink ref="BC30" r:id="rId_hyperlink_1111"/>
+    <hyperlink ref="BD30" r:id="rId_hyperlink_1112"/>
+    <hyperlink ref="BE30" r:id="rId_hyperlink_1113"/>
+    <hyperlink ref="BF30" r:id="rId_hyperlink_1114"/>
+    <hyperlink ref="BG30" r:id="rId_hyperlink_1115"/>
+    <hyperlink ref="BH30" r:id="rId_hyperlink_1116"/>
+    <hyperlink ref="BI30" r:id="rId_hyperlink_1117"/>
+    <hyperlink ref="BJ30" r:id="rId_hyperlink_1118"/>
+    <hyperlink ref="BK30" r:id="rId_hyperlink_1119"/>
+    <hyperlink ref="BL30" r:id="rId_hyperlink_1120"/>
+    <hyperlink ref="BM30" r:id="rId_hyperlink_1121"/>
+    <hyperlink ref="BN30" r:id="rId_hyperlink_1122"/>
+    <hyperlink ref="BO30" r:id="rId_hyperlink_1123"/>
+    <hyperlink ref="BP30" r:id="rId_hyperlink_1124"/>
+    <hyperlink ref="X31" r:id="rId_hyperlink_1125"/>
+    <hyperlink ref="Y31" r:id="rId_hyperlink_1126"/>
+    <hyperlink ref="Z31" r:id="rId_hyperlink_1127"/>
+    <hyperlink ref="AA31" r:id="rId_hyperlink_1128"/>
+    <hyperlink ref="AB31" r:id="rId_hyperlink_1129"/>
+    <hyperlink ref="AC31" r:id="rId_hyperlink_1130"/>
+    <hyperlink ref="AD31" r:id="rId_hyperlink_1131"/>
+    <hyperlink ref="AE31" r:id="rId_hyperlink_1132"/>
+    <hyperlink ref="AF31" r:id="rId_hyperlink_1133"/>
+    <hyperlink ref="AG31" r:id="rId_hyperlink_1134"/>
+    <hyperlink ref="AH31" r:id="rId_hyperlink_1135"/>
+    <hyperlink ref="AI31" r:id="rId_hyperlink_1136"/>
+    <hyperlink ref="AJ31" r:id="rId_hyperlink_1137"/>
+    <hyperlink ref="AK31" r:id="rId_hyperlink_1138"/>
+    <hyperlink ref="AL31" r:id="rId_hyperlink_1139"/>
+    <hyperlink ref="AM31" r:id="rId_hyperlink_1140"/>
+    <hyperlink ref="AN31" r:id="rId_hyperlink_1141"/>
+    <hyperlink ref="AO31" r:id="rId_hyperlink_1142"/>
+    <hyperlink ref="AP31" r:id="rId_hyperlink_1143"/>
+    <hyperlink ref="AQ31" r:id="rId_hyperlink_1144"/>
+    <hyperlink ref="AR31" r:id="rId_hyperlink_1145"/>
+    <hyperlink ref="AS31" r:id="rId_hyperlink_1146"/>
+    <hyperlink ref="AT31" r:id="rId_hyperlink_1147"/>
+    <hyperlink ref="AU31" r:id="rId_hyperlink_1148"/>
+    <hyperlink ref="AV31" r:id="rId_hyperlink_1149"/>
+    <hyperlink ref="AW31" r:id="rId_hyperlink_1150"/>
+    <hyperlink ref="AX31" r:id="rId_hyperlink_1151"/>
+    <hyperlink ref="AY31" r:id="rId_hyperlink_1152"/>
+    <hyperlink ref="AZ31" r:id="rId_hyperlink_1153"/>
+    <hyperlink ref="BA31" r:id="rId_hyperlink_1154"/>
+    <hyperlink ref="BB31" r:id="rId_hyperlink_1155"/>
+    <hyperlink ref="BC31" r:id="rId_hyperlink_1156"/>
+    <hyperlink ref="BD31" r:id="rId_hyperlink_1157"/>
+    <hyperlink ref="BE31" r:id="rId_hyperlink_1158"/>
+    <hyperlink ref="BF31" r:id="rId_hyperlink_1159"/>
+    <hyperlink ref="BG31" r:id="rId_hyperlink_1160"/>
+    <hyperlink ref="BH31" r:id="rId_hyperlink_1161"/>
+    <hyperlink ref="BI31" r:id="rId_hyperlink_1162"/>
+    <hyperlink ref="BJ31" r:id="rId_hyperlink_1163"/>
+    <hyperlink ref="X32" r:id="rId_hyperlink_1164"/>
+    <hyperlink ref="Y32" r:id="rId_hyperlink_1165"/>
+    <hyperlink ref="Z32" r:id="rId_hyperlink_1166"/>
+    <hyperlink ref="AA32" r:id="rId_hyperlink_1167"/>
+    <hyperlink ref="AB32" r:id="rId_hyperlink_1168"/>
+    <hyperlink ref="AC32" r:id="rId_hyperlink_1169"/>
+    <hyperlink ref="AD32" r:id="rId_hyperlink_1170"/>
+    <hyperlink ref="AE32" r:id="rId_hyperlink_1171"/>
+    <hyperlink ref="AF32" r:id="rId_hyperlink_1172"/>
+    <hyperlink ref="AG32" r:id="rId_hyperlink_1173"/>
+    <hyperlink ref="AH32" r:id="rId_hyperlink_1174"/>
+    <hyperlink ref="AI32" r:id="rId_hyperlink_1175"/>
+    <hyperlink ref="AJ32" r:id="rId_hyperlink_1176"/>
+    <hyperlink ref="AK32" r:id="rId_hyperlink_1177"/>
+    <hyperlink ref="AL32" r:id="rId_hyperlink_1178"/>
+    <hyperlink ref="AM32" r:id="rId_hyperlink_1179"/>
+    <hyperlink ref="AN32" r:id="rId_hyperlink_1180"/>
+    <hyperlink ref="AO32" r:id="rId_hyperlink_1181"/>
+    <hyperlink ref="AP32" r:id="rId_hyperlink_1182"/>
+    <hyperlink ref="AQ32" r:id="rId_hyperlink_1183"/>
+    <hyperlink ref="AR32" r:id="rId_hyperlink_1184"/>
+    <hyperlink ref="AS32" r:id="rId_hyperlink_1185"/>
+    <hyperlink ref="AT32" r:id="rId_hyperlink_1186"/>
+    <hyperlink ref="AU32" r:id="rId_hyperlink_1187"/>
+    <hyperlink ref="AV32" r:id="rId_hyperlink_1188"/>
+    <hyperlink ref="AW32" r:id="rId_hyperlink_1189"/>
+    <hyperlink ref="AX32" r:id="rId_hyperlink_1190"/>
+    <hyperlink ref="AY32" r:id="rId_hyperlink_1191"/>
+    <hyperlink ref="AZ32" r:id="rId_hyperlink_1192"/>
+    <hyperlink ref="BA32" r:id="rId_hyperlink_1193"/>
+    <hyperlink ref="BB32" r:id="rId_hyperlink_1194"/>
+    <hyperlink ref="BC32" r:id="rId_hyperlink_1195"/>
+    <hyperlink ref="BD32" r:id="rId_hyperlink_1196"/>
+    <hyperlink ref="BE32" r:id="rId_hyperlink_1197"/>
+    <hyperlink ref="BF32" r:id="rId_hyperlink_1198"/>
+    <hyperlink ref="BG32" r:id="rId_hyperlink_1199"/>
+    <hyperlink ref="BH32" r:id="rId_hyperlink_1200"/>
+    <hyperlink ref="BI32" r:id="rId_hyperlink_1201"/>
+    <hyperlink ref="BJ32" r:id="rId_hyperlink_1202"/>
+    <hyperlink ref="BK32" r:id="rId_hyperlink_1203"/>
+    <hyperlink ref="BL32" r:id="rId_hyperlink_1204"/>
+    <hyperlink ref="BM32" r:id="rId_hyperlink_1205"/>
+    <hyperlink ref="BN32" r:id="rId_hyperlink_1206"/>
+    <hyperlink ref="BO32" r:id="rId_hyperlink_1207"/>
+    <hyperlink ref="BP32" r:id="rId_hyperlink_1208"/>
+    <hyperlink ref="BQ32" r:id="rId_hyperlink_1209"/>
+    <hyperlink ref="BR32" r:id="rId_hyperlink_1210"/>
+    <hyperlink ref="BS32" r:id="rId_hyperlink_1211"/>
+    <hyperlink ref="BT32" r:id="rId_hyperlink_1212"/>
+    <hyperlink ref="BU32" r:id="rId_hyperlink_1213"/>
+    <hyperlink ref="BV32" r:id="rId_hyperlink_1214"/>
+    <hyperlink ref="BW32" r:id="rId_hyperlink_1215"/>
+    <hyperlink ref="BX32" r:id="rId_hyperlink_1216"/>
+    <hyperlink ref="BY32" r:id="rId_hyperlink_1217"/>
+    <hyperlink ref="BZ32" r:id="rId_hyperlink_1218"/>
+    <hyperlink ref="CA32" r:id="rId_hyperlink_1219"/>
+    <hyperlink ref="CB32" r:id="rId_hyperlink_1220"/>
+    <hyperlink ref="CC32" r:id="rId_hyperlink_1221"/>
+    <hyperlink ref="CD32" r:id="rId_hyperlink_1222"/>
+    <hyperlink ref="CE32" r:id="rId_hyperlink_1223"/>
+    <hyperlink ref="CF32" r:id="rId_hyperlink_1224"/>
+    <hyperlink ref="CG32" r:id="rId_hyperlink_1225"/>
+    <hyperlink ref="CH32" r:id="rId_hyperlink_1226"/>
+    <hyperlink ref="CI32" r:id="rId_hyperlink_1227"/>
+    <hyperlink ref="CJ32" r:id="rId_hyperlink_1228"/>
+    <hyperlink ref="CK32" r:id="rId_hyperlink_1229"/>
+    <hyperlink ref="CL32" r:id="rId_hyperlink_1230"/>
+    <hyperlink ref="CM32" r:id="rId_hyperlink_1231"/>
+    <hyperlink ref="CN32" r:id="rId_hyperlink_1232"/>
+    <hyperlink ref="CO32" r:id="rId_hyperlink_1233"/>
+    <hyperlink ref="CP32" r:id="rId_hyperlink_1234"/>
+    <hyperlink ref="CQ32" r:id="rId_hyperlink_1235"/>
+    <hyperlink ref="CR32" r:id="rId_hyperlink_1236"/>
+    <hyperlink ref="CS32" r:id="rId_hyperlink_1237"/>
+    <hyperlink ref="CT32" r:id="rId_hyperlink_1238"/>
+    <hyperlink ref="X33" r:id="rId_hyperlink_1239"/>
+    <hyperlink ref="Y33" r:id="rId_hyperlink_1240"/>
+    <hyperlink ref="Z33" r:id="rId_hyperlink_1241"/>
+    <hyperlink ref="AA33" r:id="rId_hyperlink_1242"/>
+    <hyperlink ref="AB33" r:id="rId_hyperlink_1243"/>
+    <hyperlink ref="AC33" r:id="rId_hyperlink_1244"/>
+    <hyperlink ref="AD33" r:id="rId_hyperlink_1245"/>
+    <hyperlink ref="AE33" r:id="rId_hyperlink_1246"/>
+    <hyperlink ref="AF33" r:id="rId_hyperlink_1247"/>
+    <hyperlink ref="AG33" r:id="rId_hyperlink_1248"/>
+    <hyperlink ref="AH33" r:id="rId_hyperlink_1249"/>
+    <hyperlink ref="AI33" r:id="rId_hyperlink_1250"/>
+    <hyperlink ref="AJ33" r:id="rId_hyperlink_1251"/>
+    <hyperlink ref="AK33" r:id="rId_hyperlink_1252"/>
+    <hyperlink ref="AL33" r:id="rId_hyperlink_1253"/>
+    <hyperlink ref="AM33" r:id="rId_hyperlink_1254"/>
+    <hyperlink ref="AN33" r:id="rId_hyperlink_1255"/>
+    <hyperlink ref="AO33" r:id="rId_hyperlink_1256"/>
+    <hyperlink ref="AP33" r:id="rId_hyperlink_1257"/>
+    <hyperlink ref="AQ33" r:id="rId_hyperlink_1258"/>
+    <hyperlink ref="AR33" r:id="rId_hyperlink_1259"/>
+    <hyperlink ref="AS33" r:id="rId_hyperlink_1260"/>
+    <hyperlink ref="AT33" r:id="rId_hyperlink_1261"/>
+    <hyperlink ref="AU33" r:id="rId_hyperlink_1262"/>
+    <hyperlink ref="AV33" r:id="rId_hyperlink_1263"/>
+    <hyperlink ref="AW33" r:id="rId_hyperlink_1264"/>
+    <hyperlink ref="AX33" r:id="rId_hyperlink_1265"/>
+    <hyperlink ref="AY33" r:id="rId_hyperlink_1266"/>
+    <hyperlink ref="AZ33" r:id="rId_hyperlink_1267"/>
+    <hyperlink ref="BA33" r:id="rId_hyperlink_1268"/>
+    <hyperlink ref="BB33" r:id="rId_hyperlink_1269"/>
+    <hyperlink ref="BC33" r:id="rId_hyperlink_1270"/>
+    <hyperlink ref="BD33" r:id="rId_hyperlink_1271"/>
+    <hyperlink ref="BE33" r:id="rId_hyperlink_1272"/>
+    <hyperlink ref="BF33" r:id="rId_hyperlink_1273"/>
+    <hyperlink ref="BG33" r:id="rId_hyperlink_1274"/>
+    <hyperlink ref="BH33" r:id="rId_hyperlink_1275"/>
+    <hyperlink ref="BI33" r:id="rId_hyperlink_1276"/>
+    <hyperlink ref="BJ33" r:id="rId_hyperlink_1277"/>
+    <hyperlink ref="BK33" r:id="rId_hyperlink_1278"/>
+    <hyperlink ref="BL33" r:id="rId_hyperlink_1279"/>
+    <hyperlink ref="BM33" r:id="rId_hyperlink_1280"/>
+    <hyperlink ref="BN33" r:id="rId_hyperlink_1281"/>
+    <hyperlink ref="BO33" r:id="rId_hyperlink_1282"/>
+    <hyperlink ref="BP33" r:id="rId_hyperlink_1283"/>
+    <hyperlink ref="BQ33" r:id="rId_hyperlink_1284"/>
+    <hyperlink ref="BR33" r:id="rId_hyperlink_1285"/>
+    <hyperlink ref="BS33" r:id="rId_hyperlink_1286"/>
+    <hyperlink ref="BT33" r:id="rId_hyperlink_1287"/>
+    <hyperlink ref="BU33" r:id="rId_hyperlink_1288"/>
+    <hyperlink ref="BV33" r:id="rId_hyperlink_1289"/>
+    <hyperlink ref="BW33" r:id="rId_hyperlink_1290"/>
+    <hyperlink ref="BX33" r:id="rId_hyperlink_1291"/>
+    <hyperlink ref="BY33" r:id="rId_hyperlink_1292"/>
+    <hyperlink ref="BZ33" r:id="rId_hyperlink_1293"/>
+    <hyperlink ref="CA33" r:id="rId_hyperlink_1294"/>
+    <hyperlink ref="CB33" r:id="rId_hyperlink_1295"/>
+    <hyperlink ref="CC33" r:id="rId_hyperlink_1296"/>
+    <hyperlink ref="CD33" r:id="rId_hyperlink_1297"/>
+    <hyperlink ref="CE33" r:id="rId_hyperlink_1298"/>
+    <hyperlink ref="CF33" r:id="rId_hyperlink_1299"/>
+    <hyperlink ref="CG33" r:id="rId_hyperlink_1300"/>
+    <hyperlink ref="CH33" r:id="rId_hyperlink_1301"/>
+    <hyperlink ref="CI33" r:id="rId_hyperlink_1302"/>
+    <hyperlink ref="CJ33" r:id="rId_hyperlink_1303"/>
+    <hyperlink ref="X34" r:id="rId_hyperlink_1304"/>
+    <hyperlink ref="Y34" r:id="rId_hyperlink_1305"/>
+    <hyperlink ref="Z34" r:id="rId_hyperlink_1306"/>
+    <hyperlink ref="AA34" r:id="rId_hyperlink_1307"/>
+    <hyperlink ref="AB34" r:id="rId_hyperlink_1308"/>
+    <hyperlink ref="AC34" r:id="rId_hyperlink_1309"/>
+    <hyperlink ref="AD34" r:id="rId_hyperlink_1310"/>
+    <hyperlink ref="AE34" r:id="rId_hyperlink_1311"/>
+    <hyperlink ref="AF34" r:id="rId_hyperlink_1312"/>
+    <hyperlink ref="AG34" r:id="rId_hyperlink_1313"/>
+    <hyperlink ref="AH34" r:id="rId_hyperlink_1314"/>
+    <hyperlink ref="AI34" r:id="rId_hyperlink_1315"/>
+    <hyperlink ref="AJ34" r:id="rId_hyperlink_1316"/>
+    <hyperlink ref="AK34" r:id="rId_hyperlink_1317"/>
+    <hyperlink ref="AL34" r:id="rId_hyperlink_1318"/>
+    <hyperlink ref="AM34" r:id="rId_hyperlink_1319"/>
+    <hyperlink ref="X35" r:id="rId_hyperlink_1320"/>
+    <hyperlink ref="Y35" r:id="rId_hyperlink_1321"/>
+    <hyperlink ref="Z35" r:id="rId_hyperlink_1322"/>
+    <hyperlink ref="AA35" r:id="rId_hyperlink_1323"/>
+    <hyperlink ref="AB35" r:id="rId_hyperlink_1324"/>
+    <hyperlink ref="AC35" r:id="rId_hyperlink_1325"/>
+    <hyperlink ref="AD35" r:id="rId_hyperlink_1326"/>
+    <hyperlink ref="AE35" r:id="rId_hyperlink_1327"/>
+    <hyperlink ref="AF35" r:id="rId_hyperlink_1328"/>
+    <hyperlink ref="AG35" r:id="rId_hyperlink_1329"/>
+    <hyperlink ref="AH35" r:id="rId_hyperlink_1330"/>
+    <hyperlink ref="AI35" r:id="rId_hyperlink_1331"/>
+    <hyperlink ref="AJ35" r:id="rId_hyperlink_1332"/>
+    <hyperlink ref="AK35" r:id="rId_hyperlink_1333"/>
+    <hyperlink ref="AL35" r:id="rId_hyperlink_1334"/>
+    <hyperlink ref="AM35" r:id="rId_hyperlink_1335"/>
+    <hyperlink ref="AN35" r:id="rId_hyperlink_1336"/>
+    <hyperlink ref="AO35" r:id="rId_hyperlink_1337"/>
+    <hyperlink ref="AP35" r:id="rId_hyperlink_1338"/>
+    <hyperlink ref="AQ35" r:id="rId_hyperlink_1339"/>
+    <hyperlink ref="AR35" r:id="rId_hyperlink_1340"/>
+    <hyperlink ref="AS35" r:id="rId_hyperlink_1341"/>
+    <hyperlink ref="AT35" r:id="rId_hyperlink_1342"/>
+    <hyperlink ref="AU35" r:id="rId_hyperlink_1343"/>
+    <hyperlink ref="AV35" r:id="rId_hyperlink_1344"/>
+    <hyperlink ref="AW35" r:id="rId_hyperlink_1345"/>
+    <hyperlink ref="AX35" r:id="rId_hyperlink_1346"/>
+    <hyperlink ref="AY35" r:id="rId_hyperlink_1347"/>
+    <hyperlink ref="AZ35" r:id="rId_hyperlink_1348"/>
+    <hyperlink ref="BA35" r:id="rId_hyperlink_1349"/>
+    <hyperlink ref="BB35" r:id="rId_hyperlink_1350"/>
+    <hyperlink ref="BC35" r:id="rId_hyperlink_1351"/>
+    <hyperlink ref="BD35" r:id="rId_hyperlink_1352"/>
+    <hyperlink ref="BE35" r:id="rId_hyperlink_1353"/>
+    <hyperlink ref="BF35" r:id="rId_hyperlink_1354"/>
+    <hyperlink ref="BG35" r:id="rId_hyperlink_1355"/>
+    <hyperlink ref="BH35" r:id="rId_hyperlink_1356"/>
+    <hyperlink ref="BI35" r:id="rId_hyperlink_1357"/>
+    <hyperlink ref="BJ35" r:id="rId_hyperlink_1358"/>
+    <hyperlink ref="BK35" r:id="rId_hyperlink_1359"/>
+    <hyperlink ref="X36" r:id="rId_hyperlink_1360"/>
+    <hyperlink ref="Y36" r:id="rId_hyperlink_1361"/>
+    <hyperlink ref="Z36" r:id="rId_hyperlink_1362"/>
+    <hyperlink ref="AA36" r:id="rId_hyperlink_1363"/>
+    <hyperlink ref="AB36" r:id="rId_hyperlink_1364"/>
+    <hyperlink ref="AC36" r:id="rId_hyperlink_1365"/>
+    <hyperlink ref="AD36" r:id="rId_hyperlink_1366"/>
+    <hyperlink ref="AE36" r:id="rId_hyperlink_1367"/>
+    <hyperlink ref="AF36" r:id="rId_hyperlink_1368"/>
+    <hyperlink ref="AG36" r:id="rId_hyperlink_1369"/>
+    <hyperlink ref="AH36" r:id="rId_hyperlink_1370"/>
+    <hyperlink ref="AI36" r:id="rId_hyperlink_1371"/>
+    <hyperlink ref="AJ36" r:id="rId_hyperlink_1372"/>
+    <hyperlink ref="AK36" r:id="rId_hyperlink_1373"/>
+    <hyperlink ref="AL36" r:id="rId_hyperlink_1374"/>
+    <hyperlink ref="AM36" r:id="rId_hyperlink_1375"/>
+    <hyperlink ref="AN36" r:id="rId_hyperlink_1376"/>
+    <hyperlink ref="AO36" r:id="rId_hyperlink_1377"/>
+    <hyperlink ref="AP36" r:id="rId_hyperlink_1378"/>
+    <hyperlink ref="AQ36" r:id="rId_hyperlink_1379"/>
+    <hyperlink ref="AR36" r:id="rId_hyperlink_1380"/>
+    <hyperlink ref="AS36" r:id="rId_hyperlink_1381"/>
+    <hyperlink ref="AT36" r:id="rId_hyperlink_1382"/>
+    <hyperlink ref="AU36" r:id="rId_hyperlink_1383"/>
+    <hyperlink ref="AV36" r:id="rId_hyperlink_1384"/>
+    <hyperlink ref="AW36" r:id="rId_hyperlink_1385"/>
+    <hyperlink ref="AX36" r:id="rId_hyperlink_1386"/>
+    <hyperlink ref="AY36" r:id="rId_hyperlink_1387"/>
+    <hyperlink ref="AZ36" r:id="rId_hyperlink_1388"/>
+    <hyperlink ref="BA36" r:id="rId_hyperlink_1389"/>
+    <hyperlink ref="BB36" r:id="rId_hyperlink_1390"/>
+    <hyperlink ref="BC36" r:id="rId_hyperlink_1391"/>
+    <hyperlink ref="BD36" r:id="rId_hyperlink_1392"/>
+    <hyperlink ref="BE36" r:id="rId_hyperlink_1393"/>
+    <hyperlink ref="BF36" r:id="rId_hyperlink_1394"/>
+    <hyperlink ref="BG36" r:id="rId_hyperlink_1395"/>
+    <hyperlink ref="BH36" r:id="rId_hyperlink_1396"/>
+    <hyperlink ref="BI36" r:id="rId_hyperlink_1397"/>
+    <hyperlink ref="BJ36" r:id="rId_hyperlink_1398"/>
+    <hyperlink ref="X37" r:id="rId_hyperlink_1399"/>
+    <hyperlink ref="Y37" r:id="rId_hyperlink_1400"/>
+    <hyperlink ref="Z37" r:id="rId_hyperlink_1401"/>
+    <hyperlink ref="AA37" r:id="rId_hyperlink_1402"/>
+    <hyperlink ref="AB37" r:id="rId_hyperlink_1403"/>
+    <hyperlink ref="AC37" r:id="rId_hyperlink_1404"/>
+    <hyperlink ref="AD37" r:id="rId_hyperlink_1405"/>
+    <hyperlink ref="AE37" r:id="rId_hyperlink_1406"/>
+    <hyperlink ref="AF37" r:id="rId_hyperlink_1407"/>
+    <hyperlink ref="AG37" r:id="rId_hyperlink_1408"/>
+    <hyperlink ref="AH37" r:id="rId_hyperlink_1409"/>
+    <hyperlink ref="AI37" r:id="rId_hyperlink_1410"/>
+    <hyperlink ref="AJ37" r:id="rId_hyperlink_1411"/>
+    <hyperlink ref="AK37" r:id="rId_hyperlink_1412"/>
+    <hyperlink ref="AL37" r:id="rId_hyperlink_1413"/>
+    <hyperlink ref="AM37" r:id="rId_hyperlink_1414"/>
+    <hyperlink ref="AN37" r:id="rId_hyperlink_1415"/>
+    <hyperlink ref="AO37" r:id="rId_hyperlink_1416"/>
+    <hyperlink ref="X38" r:id="rId_hyperlink_1417"/>
+    <hyperlink ref="Y38" r:id="rId_hyperlink_1418"/>
+    <hyperlink ref="Z38" r:id="rId_hyperlink_1419"/>
+    <hyperlink ref="AA38" r:id="rId_hyperlink_1420"/>
+    <hyperlink ref="AB38" r:id="rId_hyperlink_1421"/>
+    <hyperlink ref="X39" r:id="rId_hyperlink_1422"/>
+    <hyperlink ref="Y39" r:id="rId_hyperlink_1423"/>
+    <hyperlink ref="Z39" r:id="rId_hyperlink_1424"/>
+    <hyperlink ref="AA39" r:id="rId_hyperlink_1425"/>
+    <hyperlink ref="AB39" r:id="rId_hyperlink_1426"/>
+    <hyperlink ref="AC39" r:id="rId_hyperlink_1427"/>
+    <hyperlink ref="AD39" r:id="rId_hyperlink_1428"/>
+    <hyperlink ref="AE39" r:id="rId_hyperlink_1429"/>
+    <hyperlink ref="AF39" r:id="rId_hyperlink_1430"/>
+    <hyperlink ref="AG39" r:id="rId_hyperlink_1431"/>
+    <hyperlink ref="AH39" r:id="rId_hyperlink_1432"/>
+    <hyperlink ref="AI39" r:id="rId_hyperlink_1433"/>
+    <hyperlink ref="AJ39" r:id="rId_hyperlink_1434"/>
+    <hyperlink ref="AK39" r:id="rId_hyperlink_1435"/>
+    <hyperlink ref="AL39" r:id="rId_hyperlink_1436"/>
+    <hyperlink ref="AM39" r:id="rId_hyperlink_1437"/>
+    <hyperlink ref="X40" r:id="rId_hyperlink_1438"/>
+    <hyperlink ref="Y40" r:id="rId_hyperlink_1439"/>
+    <hyperlink ref="Z40" r:id="rId_hyperlink_1440"/>
+    <hyperlink ref="AA40" r:id="rId_hyperlink_1441"/>
+    <hyperlink ref="AB40" r:id="rId_hyperlink_1442"/>
+    <hyperlink ref="AC40" r:id="rId_hyperlink_1443"/>
+    <hyperlink ref="AD40" r:id="rId_hyperlink_1444"/>
+    <hyperlink ref="AE40" r:id="rId_hyperlink_1445"/>
+    <hyperlink ref="AF40" r:id="rId_hyperlink_1446"/>
+    <hyperlink ref="AG40" r:id="rId_hyperlink_1447"/>
+    <hyperlink ref="AH40" r:id="rId_hyperlink_1448"/>
+    <hyperlink ref="AI40" r:id="rId_hyperlink_1449"/>
+    <hyperlink ref="AJ40" r:id="rId_hyperlink_1450"/>
+    <hyperlink ref="AK40" r:id="rId_hyperlink_1451"/>
+    <hyperlink ref="AL40" r:id="rId_hyperlink_1452"/>
+    <hyperlink ref="AM40" r:id="rId_hyperlink_1453"/>
+    <hyperlink ref="AN40" r:id="rId_hyperlink_1454"/>
+    <hyperlink ref="AO40" r:id="rId_hyperlink_1455"/>
+    <hyperlink ref="AP40" r:id="rId_hyperlink_1456"/>
+    <hyperlink ref="AQ40" r:id="rId_hyperlink_1457"/>
+    <hyperlink ref="AR40" r:id="rId_hyperlink_1458"/>
+    <hyperlink ref="AS40" r:id="rId_hyperlink_1459"/>
+    <hyperlink ref="AT40" r:id="rId_hyperlink_1460"/>
+    <hyperlink ref="AU40" r:id="rId_hyperlink_1461"/>
+    <hyperlink ref="AV40" r:id="rId_hyperlink_1462"/>
+    <hyperlink ref="AW40" r:id="rId_hyperlink_1463"/>
+    <hyperlink ref="AX40" r:id="rId_hyperlink_1464"/>
+    <hyperlink ref="AY40" r:id="rId_hyperlink_1465"/>
+    <hyperlink ref="AZ40" r:id="rId_hyperlink_1466"/>
+    <hyperlink ref="BA40" r:id="rId_hyperlink_1467"/>
+    <hyperlink ref="BB40" r:id="rId_hyperlink_1468"/>
+    <hyperlink ref="BC40" r:id="rId_hyperlink_1469"/>
+    <hyperlink ref="BD40" r:id="rId_hyperlink_1470"/>
+    <hyperlink ref="BE40" r:id="rId_hyperlink_1471"/>
+    <hyperlink ref="BF40" r:id="rId_hyperlink_1472"/>
+    <hyperlink ref="BG40" r:id="rId_hyperlink_1473"/>
+    <hyperlink ref="BH40" r:id="rId_hyperlink_1474"/>
+    <hyperlink ref="BI40" r:id="rId_hyperlink_1475"/>
+    <hyperlink ref="BJ40" r:id="rId_hyperlink_1476"/>
+    <hyperlink ref="BK40" r:id="rId_hyperlink_1477"/>
+    <hyperlink ref="BL40" r:id="rId_hyperlink_1478"/>
+    <hyperlink ref="BM40" r:id="rId_hyperlink_1479"/>
+    <hyperlink ref="BN40" r:id="rId_hyperlink_1480"/>
+    <hyperlink ref="BO40" r:id="rId_hyperlink_1481"/>
+    <hyperlink ref="X41" r:id="rId_hyperlink_1482"/>
+    <hyperlink ref="Y41" r:id="rId_hyperlink_1483"/>
+    <hyperlink ref="Z41" r:id="rId_hyperlink_1484"/>
+    <hyperlink ref="AA41" r:id="rId_hyperlink_1485"/>
+    <hyperlink ref="AB41" r:id="rId_hyperlink_1486"/>
+    <hyperlink ref="AC41" r:id="rId_hyperlink_1487"/>
+    <hyperlink ref="AD41" r:id="rId_hyperlink_1488"/>
+    <hyperlink ref="AE41" r:id="rId_hyperlink_1489"/>
+    <hyperlink ref="AF41" r:id="rId_hyperlink_1490"/>
+    <hyperlink ref="AG41" r:id="rId_hyperlink_1491"/>
+    <hyperlink ref="AH41" r:id="rId_hyperlink_1492"/>
+    <hyperlink ref="AI41" r:id="rId_hyperlink_1493"/>
+    <hyperlink ref="AJ41" r:id="rId_hyperlink_1494"/>
+    <hyperlink ref="AK41" r:id="rId_hyperlink_1495"/>
+    <hyperlink ref="AL41" r:id="rId_hyperlink_1496"/>
+    <hyperlink ref="AM41" r:id="rId_hyperlink_1497"/>
+    <hyperlink ref="AN41" r:id="rId_hyperlink_1498"/>
+    <hyperlink ref="AO41" r:id="rId_hyperlink_1499"/>
+    <hyperlink ref="AP41" r:id="rId_hyperlink_1500"/>
+    <hyperlink ref="AQ41" r:id="rId_hyperlink_1501"/>
+    <hyperlink ref="AR41" r:id="rId_hyperlink_1502"/>
+    <hyperlink ref="AS41" r:id="rId_hyperlink_1503"/>
+    <hyperlink ref="AT41" r:id="rId_hyperlink_1504"/>
+    <hyperlink ref="AU41" r:id="rId_hyperlink_1505"/>
+    <hyperlink ref="AV41" r:id="rId_hyperlink_1506"/>
+    <hyperlink ref="AW41" r:id="rId_hyperlink_1507"/>
+    <hyperlink ref="AX41" r:id="rId_hyperlink_1508"/>
+    <hyperlink ref="AY41" r:id="rId_hyperlink_1509"/>
+    <hyperlink ref="AZ41" r:id="rId_hyperlink_1510"/>
+    <hyperlink ref="BA41" r:id="rId_hyperlink_1511"/>
+    <hyperlink ref="BB41" r:id="rId_hyperlink_1512"/>
+    <hyperlink ref="BC41" r:id="rId_hyperlink_1513"/>
+    <hyperlink ref="BD41" r:id="rId_hyperlink_1514"/>
+    <hyperlink ref="X42" r:id="rId_hyperlink_1515"/>
+    <hyperlink ref="Y42" r:id="rId_hyperlink_1516"/>
+    <hyperlink ref="Z42" r:id="rId_hyperlink_1517"/>
+    <hyperlink ref="AA42" r:id="rId_hyperlink_1518"/>
+    <hyperlink ref="AB42" r:id="rId_hyperlink_1519"/>
+    <hyperlink ref="AC42" r:id="rId_hyperlink_1520"/>
+    <hyperlink ref="AD42" r:id="rId_hyperlink_1521"/>
+    <hyperlink ref="AE42" r:id="rId_hyperlink_1522"/>
+    <hyperlink ref="X43" r:id="rId_hyperlink_1523"/>
+    <hyperlink ref="Y43" r:id="rId_hyperlink_1524"/>
+    <hyperlink ref="Z43" r:id="rId_hyperlink_1525"/>
+    <hyperlink ref="AA43" r:id="rId_hyperlink_1526"/>
+    <hyperlink ref="AB43" r:id="rId_hyperlink_1527"/>
+    <hyperlink ref="AC43" r:id="rId_hyperlink_1528"/>
+    <hyperlink ref="AD43" r:id="rId_hyperlink_1529"/>
+    <hyperlink ref="AE43" r:id="rId_hyperlink_1530"/>
+    <hyperlink ref="AF43" r:id="rId_hyperlink_1531"/>
+    <hyperlink ref="AG43" r:id="rId_hyperlink_1532"/>
+    <hyperlink ref="AH43" r:id="rId_hyperlink_1533"/>
+    <hyperlink ref="AI43" r:id="rId_hyperlink_1534"/>
+    <hyperlink ref="AJ43" r:id="rId_hyperlink_1535"/>
+    <hyperlink ref="AK43" r:id="rId_hyperlink_1536"/>
+    <hyperlink ref="AL43" r:id="rId_hyperlink_1537"/>
+    <hyperlink ref="AM43" r:id="rId_hyperlink_1538"/>
+    <hyperlink ref="AN43" r:id="rId_hyperlink_1539"/>
+    <hyperlink ref="AO43" r:id="rId_hyperlink_1540"/>
+    <hyperlink ref="AP43" r:id="rId_hyperlink_1541"/>
+    <hyperlink ref="AQ43" r:id="rId_hyperlink_1542"/>
+    <hyperlink ref="AR43" r:id="rId_hyperlink_1543"/>
+    <hyperlink ref="AS43" r:id="rId_hyperlink_1544"/>
+    <hyperlink ref="AT43" r:id="rId_hyperlink_1545"/>
+    <hyperlink ref="X44" r:id="rId_hyperlink_1546"/>
+    <hyperlink ref="Y44" r:id="rId_hyperlink_1547"/>
+    <hyperlink ref="Z44" r:id="rId_hyperlink_1548"/>
+    <hyperlink ref="AA44" r:id="rId_hyperlink_1549"/>
+    <hyperlink ref="AB44" r:id="rId_hyperlink_1550"/>
+    <hyperlink ref="AC44" r:id="rId_hyperlink_1551"/>
+    <hyperlink ref="AD44" r:id="rId_hyperlink_1552"/>
+    <hyperlink ref="AE44" r:id="rId_hyperlink_1553"/>
+    <hyperlink ref="AF44" r:id="rId_hyperlink_1554"/>
+    <hyperlink ref="AG44" r:id="rId_hyperlink_1555"/>
+    <hyperlink ref="AH44" r:id="rId_hyperlink_1556"/>
+    <hyperlink ref="AI44" r:id="rId_hyperlink_1557"/>
+    <hyperlink ref="AJ44" r:id="rId_hyperlink_1558"/>
+    <hyperlink ref="AK44" r:id="rId_hyperlink_1559"/>
+    <hyperlink ref="AL44" r:id="rId_hyperlink_1560"/>
+    <hyperlink ref="AM44" r:id="rId_hyperlink_1561"/>
+    <hyperlink ref="AN44" r:id="rId_hyperlink_1562"/>
+    <hyperlink ref="AO44" r:id="rId_hyperlink_1563"/>
+    <hyperlink ref="AP44" r:id="rId_hyperlink_1564"/>
+    <hyperlink ref="AQ44" r:id="rId_hyperlink_1565"/>
+    <hyperlink ref="AR44" r:id="rId_hyperlink_1566"/>
+    <hyperlink ref="AS44" r:id="rId_hyperlink_1567"/>
+    <hyperlink ref="AT44" r:id="rId_hyperlink_1568"/>
+    <hyperlink ref="AU44" r:id="rId_hyperlink_1569"/>
+    <hyperlink ref="AV44" r:id="rId_hyperlink_1570"/>
+    <hyperlink ref="AW44" r:id="rId_hyperlink_1571"/>
+    <hyperlink ref="X45" r:id="rId_hyperlink_1572"/>
+    <hyperlink ref="Y45" r:id="rId_hyperlink_1573"/>
+    <hyperlink ref="Z45" r:id="rId_hyperlink_1574"/>
+    <hyperlink ref="AA45" r:id="rId_hyperlink_1575"/>
+    <hyperlink ref="AB45" r:id="rId_hyperlink_1576"/>
+    <hyperlink ref="AC45" r:id="rId_hyperlink_1577"/>
+    <hyperlink ref="AD45" r:id="rId_hyperlink_1578"/>
+    <hyperlink ref="AE45" r:id="rId_hyperlink_1579"/>
+    <hyperlink ref="AF45" r:id="rId_hyperlink_1580"/>
+    <hyperlink ref="AG45" r:id="rId_hyperlink_1581"/>
+    <hyperlink ref="AH45" r:id="rId_hyperlink_1582"/>
+    <hyperlink ref="AI45" r:id="rId_hyperlink_1583"/>
+    <hyperlink ref="AJ45" r:id="rId_hyperlink_1584"/>
+    <hyperlink ref="AK45" r:id="rId_hyperlink_1585"/>
+    <hyperlink ref="AL45" r:id="rId_hyperlink_1586"/>
+    <hyperlink ref="AM45" r:id="rId_hyperlink_1587"/>
+    <hyperlink ref="AN45" r:id="rId_hyperlink_1588"/>
+    <hyperlink ref="AO45" r:id="rId_hyperlink_1589"/>
+    <hyperlink ref="AP45" r:id="rId_hyperlink_1590"/>
+    <hyperlink ref="AQ45" r:id="rId_hyperlink_1591"/>
+    <hyperlink ref="AR45" r:id="rId_hyperlink_1592"/>
+    <hyperlink ref="AS45" r:id="rId_hyperlink_1593"/>
+    <hyperlink ref="AT45" r:id="rId_hyperlink_1594"/>
+    <hyperlink ref="AU45" r:id="rId_hyperlink_1595"/>
+    <hyperlink ref="AV45" r:id="rId_hyperlink_1596"/>
+    <hyperlink ref="AW45" r:id="rId_hyperlink_1597"/>
+    <hyperlink ref="AX45" r:id="rId_hyperlink_1598"/>
+    <hyperlink ref="AY45" r:id="rId_hyperlink_1599"/>
+    <hyperlink ref="AZ45" r:id="rId_hyperlink_1600"/>
+    <hyperlink ref="BA45" r:id="rId_hyperlink_1601"/>
+    <hyperlink ref="BB45" r:id="rId_hyperlink_1602"/>
+    <hyperlink ref="BC45" r:id="rId_hyperlink_1603"/>
+    <hyperlink ref="BD45" r:id="rId_hyperlink_1604"/>
+    <hyperlink ref="BE45" r:id="rId_hyperlink_1605"/>
+    <hyperlink ref="BF45" r:id="rId_hyperlink_1606"/>
+    <hyperlink ref="BG45" r:id="rId_hyperlink_1607"/>
+    <hyperlink ref="BH45" r:id="rId_hyperlink_1608"/>
+    <hyperlink ref="BI45" r:id="rId_hyperlink_1609"/>
+    <hyperlink ref="BJ45" r:id="rId_hyperlink_1610"/>
+    <hyperlink ref="BK45" r:id="rId_hyperlink_1611"/>
+    <hyperlink ref="BL45" r:id="rId_hyperlink_1612"/>
+    <hyperlink ref="BM45" r:id="rId_hyperlink_1613"/>
+    <hyperlink ref="BN45" r:id="rId_hyperlink_1614"/>
+    <hyperlink ref="BO45" r:id="rId_hyperlink_1615"/>
+    <hyperlink ref="BP45" r:id="rId_hyperlink_1616"/>
+    <hyperlink ref="BQ45" r:id="rId_hyperlink_1617"/>
+    <hyperlink ref="BR45" r:id="rId_hyperlink_1618"/>
+    <hyperlink ref="BS45" r:id="rId_hyperlink_1619"/>
+    <hyperlink ref="BT45" r:id="rId_hyperlink_1620"/>
+    <hyperlink ref="BU45" r:id="rId_hyperlink_1621"/>
+    <hyperlink ref="BV45" r:id="rId_hyperlink_1622"/>
+    <hyperlink ref="BW45" r:id="rId_hyperlink_1623"/>
+    <hyperlink ref="BX45" r:id="rId_hyperlink_1624"/>
+    <hyperlink ref="BY45" r:id="rId_hyperlink_1625"/>
+    <hyperlink ref="BZ45" r:id="rId_hyperlink_1626"/>
+    <hyperlink ref="CA45" r:id="rId_hyperlink_1627"/>
+    <hyperlink ref="CB45" r:id="rId_hyperlink_1628"/>
+    <hyperlink ref="CC45" r:id="rId_hyperlink_1629"/>
+    <hyperlink ref="CD45" r:id="rId_hyperlink_1630"/>
+    <hyperlink ref="CE45" r:id="rId_hyperlink_1631"/>
+    <hyperlink ref="CF45" r:id="rId_hyperlink_1632"/>
+    <hyperlink ref="CG45" r:id="rId_hyperlink_1633"/>
+    <hyperlink ref="CH45" r:id="rId_hyperlink_1634"/>
+    <hyperlink ref="CI45" r:id="rId_hyperlink_1635"/>
+    <hyperlink ref="X46" r:id="rId_hyperlink_1636"/>
+    <hyperlink ref="Y46" r:id="rId_hyperlink_1637"/>
+    <hyperlink ref="Z46" r:id="rId_hyperlink_1638"/>
+    <hyperlink ref="AA46" r:id="rId_hyperlink_1639"/>
+    <hyperlink ref="AB46" r:id="rId_hyperlink_1640"/>
+    <hyperlink ref="AC46" r:id="rId_hyperlink_1641"/>
+    <hyperlink ref="AD46" r:id="rId_hyperlink_1642"/>
+    <hyperlink ref="AE46" r:id="rId_hyperlink_1643"/>
+    <hyperlink ref="AF46" r:id="rId_hyperlink_1644"/>
+    <hyperlink ref="AG46" r:id="rId_hyperlink_1645"/>
+    <hyperlink ref="AH46" r:id="rId_hyperlink_1646"/>
+    <hyperlink ref="X47" r:id="rId_hyperlink_1647"/>
+    <hyperlink ref="Y47" r:id="rId_hyperlink_1648"/>
+    <hyperlink ref="Z47" r:id="rId_hyperlink_1649"/>
+    <hyperlink ref="AA47" r:id="rId_hyperlink_1650"/>
+    <hyperlink ref="AB47" r:id="rId_hyperlink_1651"/>
+    <hyperlink ref="AC47" r:id="rId_hyperlink_1652"/>
+    <hyperlink ref="AD47" r:id="rId_hyperlink_1653"/>
+    <hyperlink ref="AE47" r:id="rId_hyperlink_1654"/>
+    <hyperlink ref="AF47" r:id="rId_hyperlink_1655"/>
+    <hyperlink ref="AG47" r:id="rId_hyperlink_1656"/>
+    <hyperlink ref="AH47" r:id="rId_hyperlink_1657"/>
+    <hyperlink ref="AI47" r:id="rId_hyperlink_1658"/>
+    <hyperlink ref="AJ47" r:id="rId_hyperlink_1659"/>
+    <hyperlink ref="AK47" r:id="rId_hyperlink_1660"/>
+    <hyperlink ref="X48" r:id="rId_hyperlink_1661"/>
+    <hyperlink ref="Y48" r:id="rId_hyperlink_1662"/>
+    <hyperlink ref="Z48" r:id="rId_hyperlink_1663"/>
+    <hyperlink ref="AA48" r:id="rId_hyperlink_1664"/>
+    <hyperlink ref="AB48" r:id="rId_hyperlink_1665"/>
+    <hyperlink ref="AC48" r:id="rId_hyperlink_1666"/>
+    <hyperlink ref="AD48" r:id="rId_hyperlink_1667"/>
+    <hyperlink ref="AE48" r:id="rId_hyperlink_1668"/>
+    <hyperlink ref="AF48" r:id="rId_hyperlink_1669"/>
+    <hyperlink ref="AG48" r:id="rId_hyperlink_1670"/>
+    <hyperlink ref="AH48" r:id="rId_hyperlink_1671"/>
+    <hyperlink ref="AI48" r:id="rId_hyperlink_1672"/>
+    <hyperlink ref="AJ48" r:id="rId_hyperlink_1673"/>
+    <hyperlink ref="AK48" r:id="rId_hyperlink_1674"/>
+    <hyperlink ref="AL48" r:id="rId_hyperlink_1675"/>
+    <hyperlink ref="AM48" r:id="rId_hyperlink_1676"/>
+    <hyperlink ref="AN48" r:id="rId_hyperlink_1677"/>
+    <hyperlink ref="AO48" r:id="rId_hyperlink_1678"/>
+    <hyperlink ref="AP48" r:id="rId_hyperlink_1679"/>
+    <hyperlink ref="AQ48" r:id="rId_hyperlink_1680"/>
+    <hyperlink ref="AR48" r:id="rId_hyperlink_1681"/>
+    <hyperlink ref="AS48" r:id="rId_hyperlink_1682"/>
+    <hyperlink ref="AT48" r:id="rId_hyperlink_1683"/>
+    <hyperlink ref="AU48" r:id="rId_hyperlink_1684"/>
+    <hyperlink ref="AV48" r:id="rId_hyperlink_1685"/>
+    <hyperlink ref="AW48" r:id="rId_hyperlink_1686"/>
+    <hyperlink ref="AX48" r:id="rId_hyperlink_1687"/>
+    <hyperlink ref="AY48" r:id="rId_hyperlink_1688"/>
+    <hyperlink ref="AZ48" r:id="rId_hyperlink_1689"/>
+    <hyperlink ref="BA48" r:id="rId_hyperlink_1690"/>
+    <hyperlink ref="BB48" r:id="rId_hyperlink_1691"/>
+    <hyperlink ref="BC48" r:id="rId_hyperlink_1692"/>
+    <hyperlink ref="BD48" r:id="rId_hyperlink_1693"/>
+    <hyperlink ref="BE48" r:id="rId_hyperlink_1694"/>
+    <hyperlink ref="BF48" r:id="rId_hyperlink_1695"/>
+    <hyperlink ref="BG48" r:id="rId_hyperlink_1696"/>
+    <hyperlink ref="BH48" r:id="rId_hyperlink_1697"/>
+    <hyperlink ref="BI48" r:id="rId_hyperlink_1698"/>
+    <hyperlink ref="BJ48" r:id="rId_hyperlink_1699"/>
+    <hyperlink ref="BK48" r:id="rId_hyperlink_1700"/>
+    <hyperlink ref="BL48" r:id="rId_hyperlink_1701"/>
+    <hyperlink ref="BM48" r:id="rId_hyperlink_1702"/>
+    <hyperlink ref="BN48" r:id="rId_hyperlink_1703"/>
+    <hyperlink ref="BO48" r:id="rId_hyperlink_1704"/>
+    <hyperlink ref="BP48" r:id="rId_hyperlink_1705"/>
+    <hyperlink ref="BQ48" r:id="rId_hyperlink_1706"/>
+    <hyperlink ref="BR48" r:id="rId_hyperlink_1707"/>
+    <hyperlink ref="BS48" r:id="rId_hyperlink_1708"/>
+    <hyperlink ref="BT48" r:id="rId_hyperlink_1709"/>
+    <hyperlink ref="BU48" r:id="rId_hyperlink_1710"/>
+    <hyperlink ref="BV48" r:id="rId_hyperlink_1711"/>
+    <hyperlink ref="BW48" r:id="rId_hyperlink_1712"/>
+    <hyperlink ref="BX48" r:id="rId_hyperlink_1713"/>
+    <hyperlink ref="BY48" r:id="rId_hyperlink_1714"/>
+    <hyperlink ref="BZ48" r:id="rId_hyperlink_1715"/>
+    <hyperlink ref="CA48" r:id="rId_hyperlink_1716"/>
+    <hyperlink ref="CB48" r:id="rId_hyperlink_1717"/>
+    <hyperlink ref="CC48" r:id="rId_hyperlink_1718"/>
+    <hyperlink ref="CD48" r:id="rId_hyperlink_1719"/>
+    <hyperlink ref="CE48" r:id="rId_hyperlink_1720"/>
+    <hyperlink ref="CF48" r:id="rId_hyperlink_1721"/>
+    <hyperlink ref="CG48" r:id="rId_hyperlink_1722"/>
+    <hyperlink ref="CH48" r:id="rId_hyperlink_1723"/>
+    <hyperlink ref="CI48" r:id="rId_hyperlink_1724"/>
+    <hyperlink ref="CJ48" r:id="rId_hyperlink_1725"/>
+    <hyperlink ref="CK48" r:id="rId_hyperlink_1726"/>
+    <hyperlink ref="CL48" r:id="rId_hyperlink_1727"/>
+    <hyperlink ref="CM48" r:id="rId_hyperlink_1728"/>
+    <hyperlink ref="CN48" r:id="rId_hyperlink_1729"/>
+    <hyperlink ref="X49" r:id="rId_hyperlink_1730"/>
+    <hyperlink ref="Y49" r:id="rId_hyperlink_1731"/>
+    <hyperlink ref="Z49" r:id="rId_hyperlink_1732"/>
+    <hyperlink ref="AA49" r:id="rId_hyperlink_1733"/>
+    <hyperlink ref="AB49" r:id="rId_hyperlink_1734"/>
+    <hyperlink ref="AC49" r:id="rId_hyperlink_1735"/>
+    <hyperlink ref="AD49" r:id="rId_hyperlink_1736"/>
+    <hyperlink ref="AE49" r:id="rId_hyperlink_1737"/>
+    <hyperlink ref="X50" r:id="rId_hyperlink_1738"/>
+    <hyperlink ref="Y50" r:id="rId_hyperlink_1739"/>
+    <hyperlink ref="Z50" r:id="rId_hyperlink_1740"/>
+    <hyperlink ref="AA50" r:id="rId_hyperlink_1741"/>
+    <hyperlink ref="AB50" r:id="rId_hyperlink_1742"/>
+    <hyperlink ref="AC50" r:id="rId_hyperlink_1743"/>
+    <hyperlink ref="AD50" r:id="rId_hyperlink_1744"/>
+    <hyperlink ref="AE50" r:id="rId_hyperlink_1745"/>
+    <hyperlink ref="AF50" r:id="rId_hyperlink_1746"/>
+    <hyperlink ref="AG50" r:id="rId_hyperlink_1747"/>
+    <hyperlink ref="AH50" r:id="rId_hyperlink_1748"/>
+    <hyperlink ref="AI50" r:id="rId_hyperlink_1749"/>
+    <hyperlink ref="AJ50" r:id="rId_hyperlink_1750"/>
+    <hyperlink ref="AK50" r:id="rId_hyperlink_1751"/>
+    <hyperlink ref="AL50" r:id="rId_hyperlink_1752"/>
+    <hyperlink ref="AM50" r:id="rId_hyperlink_1753"/>
+    <hyperlink ref="AN50" r:id="rId_hyperlink_1754"/>
+    <hyperlink ref="AO50" r:id="rId_hyperlink_1755"/>
+    <hyperlink ref="AP50" r:id="rId_hyperlink_1756"/>
+    <hyperlink ref="AQ50" r:id="rId_hyperlink_1757"/>
+    <hyperlink ref="AR50" r:id="rId_hyperlink_1758"/>
+    <hyperlink ref="AS50" r:id="rId_hyperlink_1759"/>
+    <hyperlink ref="AT50" r:id="rId_hyperlink_1760"/>
+    <hyperlink ref="AU50" r:id="rId_hyperlink_1761"/>
+    <hyperlink ref="AV50" r:id="rId_hyperlink_1762"/>
+    <hyperlink ref="AW50" r:id="rId_hyperlink_1763"/>
+    <hyperlink ref="AX50" r:id="rId_hyperlink_1764"/>
+    <hyperlink ref="AY50" r:id="rId_hyperlink_1765"/>
+    <hyperlink ref="AZ50" r:id="rId_hyperlink_1766"/>
+    <hyperlink ref="BA50" r:id="rId_hyperlink_1767"/>
+    <hyperlink ref="X51" r:id="rId_hyperlink_1768"/>
+    <hyperlink ref="Y51" r:id="rId_hyperlink_1769"/>
+    <hyperlink ref="Z51" r:id="rId_hyperlink_1770"/>
+    <hyperlink ref="AA51" r:id="rId_hyperlink_1771"/>
+    <hyperlink ref="AB51" r:id="rId_hyperlink_1772"/>
+    <hyperlink ref="AC51" r:id="rId_hyperlink_1773"/>
+    <hyperlink ref="AD51" r:id="rId_hyperlink_1774"/>
+    <hyperlink ref="AE51" r:id="rId_hyperlink_1775"/>
+    <hyperlink ref="AF51" r:id="rId_hyperlink_1776"/>
+    <hyperlink ref="AG51" r:id="rId_hyperlink_1777"/>
+    <hyperlink ref="AH51" r:id="rId_hyperlink_1778"/>
+    <hyperlink ref="AI51" r:id="rId_hyperlink_1779"/>
+    <hyperlink ref="AJ51" r:id="rId_hyperlink_1780"/>
+    <hyperlink ref="AK51" r:id="rId_hyperlink_1781"/>
+    <hyperlink ref="AL51" r:id="rId_hyperlink_1782"/>
+    <hyperlink ref="AM51" r:id="rId_hyperlink_1783"/>
+    <hyperlink ref="AN51" r:id="rId_hyperlink_1784"/>
+    <hyperlink ref="AO51" r:id="rId_hyperlink_1785"/>
+    <hyperlink ref="AP51" r:id="rId_hyperlink_1786"/>
+    <hyperlink ref="AQ51" r:id="rId_hyperlink_1787"/>
+    <hyperlink ref="AR51" r:id="rId_hyperlink_1788"/>
+    <hyperlink ref="AS51" r:id="rId_hyperlink_1789"/>
+    <hyperlink ref="AT51" r:id="rId_hyperlink_1790"/>
+    <hyperlink ref="AU51" r:id="rId_hyperlink_1791"/>
+    <hyperlink ref="AV51" r:id="rId_hyperlink_1792"/>
+    <hyperlink ref="AW51" r:id="rId_hyperlink_1793"/>
+    <hyperlink ref="AX51" r:id="rId_hyperlink_1794"/>
+    <hyperlink ref="AY51" r:id="rId_hyperlink_1795"/>
+    <hyperlink ref="AZ51" r:id="rId_hyperlink_1796"/>
+    <hyperlink ref="BA51" r:id="rId_hyperlink_1797"/>
+    <hyperlink ref="BB51" r:id="rId_hyperlink_1798"/>
+    <hyperlink ref="BC51" r:id="rId_hyperlink_1799"/>
+    <hyperlink ref="BD51" r:id="rId_hyperlink_1800"/>
+    <hyperlink ref="BE51" r:id="rId_hyperlink_1801"/>
+    <hyperlink ref="BF51" r:id="rId_hyperlink_1802"/>
+    <hyperlink ref="BG51" r:id="rId_hyperlink_1803"/>
+    <hyperlink ref="BH51" r:id="rId_hyperlink_1804"/>
+    <hyperlink ref="BI51" r:id="rId_hyperlink_1805"/>
+    <hyperlink ref="BJ51" r:id="rId_hyperlink_1806"/>
+    <hyperlink ref="BK51" r:id="rId_hyperlink_1807"/>
+    <hyperlink ref="BL51" r:id="rId_hyperlink_1808"/>
+    <hyperlink ref="BM51" r:id="rId_hyperlink_1809"/>
+    <hyperlink ref="BN51" r:id="rId_hyperlink_1810"/>
+    <hyperlink ref="BO51" r:id="rId_hyperlink_1811"/>
+    <hyperlink ref="BP51" r:id="rId_hyperlink_1812"/>
+    <hyperlink ref="BQ51" r:id="rId_hyperlink_1813"/>
+    <hyperlink ref="BR51" r:id="rId_hyperlink_1814"/>
+    <hyperlink ref="BS51" r:id="rId_hyperlink_1815"/>
+    <hyperlink ref="BT51" r:id="rId_hyperlink_1816"/>
+    <hyperlink ref="BU51" r:id="rId_hyperlink_1817"/>
+    <hyperlink ref="BV51" r:id="rId_hyperlink_1818"/>
+    <hyperlink ref="BW51" r:id="rId_hyperlink_1819"/>
+    <hyperlink ref="BX51" r:id="rId_hyperlink_1820"/>
+    <hyperlink ref="BY51" r:id="rId_hyperlink_1821"/>
+    <hyperlink ref="BZ51" r:id="rId_hyperlink_1822"/>
+    <hyperlink ref="CA51" r:id="rId_hyperlink_1823"/>
+    <hyperlink ref="X52" r:id="rId_hyperlink_1824"/>
+    <hyperlink ref="Y52" r:id="rId_hyperlink_1825"/>
+    <hyperlink ref="Z52" r:id="rId_hyperlink_1826"/>
+    <hyperlink ref="AA52" r:id="rId_hyperlink_1827"/>
+    <hyperlink ref="AB52" r:id="rId_hyperlink_1828"/>
+    <hyperlink ref="AC52" r:id="rId_hyperlink_1829"/>
+    <hyperlink ref="AD52" r:id="rId_hyperlink_1830"/>
+    <hyperlink ref="AE52" r:id="rId_hyperlink_1831"/>
+    <hyperlink ref="AF52" r:id="rId_hyperlink_1832"/>
+    <hyperlink ref="AG52" r:id="rId_hyperlink_1833"/>
+    <hyperlink ref="AH52" r:id="rId_hyperlink_1834"/>
+    <hyperlink ref="AI52" r:id="rId_hyperlink_1835"/>
+    <hyperlink ref="AJ52" r:id="rId_hyperlink_1836"/>
+    <hyperlink ref="AK52" r:id="rId_hyperlink_1837"/>
+    <hyperlink ref="AL52" r:id="rId_hyperlink_1838"/>
+    <hyperlink ref="AM52" r:id="rId_hyperlink_1839"/>
+    <hyperlink ref="AN52" r:id="rId_hyperlink_1840"/>
+    <hyperlink ref="AO52" r:id="rId_hyperlink_1841"/>
+    <hyperlink ref="AP52" r:id="rId_hyperlink_1842"/>
+    <hyperlink ref="AQ52" r:id="rId_hyperlink_1843"/>
+    <hyperlink ref="AR52" r:id="rId_hyperlink_1844"/>
+    <hyperlink ref="AS52" r:id="rId_hyperlink_1845"/>
+    <hyperlink ref="AT52" r:id="rId_hyperlink_1846"/>
+    <hyperlink ref="AU52" r:id="rId_hyperlink_1847"/>
+    <hyperlink ref="AV52" r:id="rId_hyperlink_1848"/>
+    <hyperlink ref="AW52" r:id="rId_hyperlink_1849"/>
+    <hyperlink ref="AX52" r:id="rId_hyperlink_1850"/>
+    <hyperlink ref="AY52" r:id="rId_hyperlink_1851"/>
+    <hyperlink ref="AZ52" r:id="rId_hyperlink_1852"/>
+    <hyperlink ref="BA52" r:id="rId_hyperlink_1853"/>
+    <hyperlink ref="BB52" r:id="rId_hyperlink_1854"/>
+    <hyperlink ref="BC52" r:id="rId_hyperlink_1855"/>
+    <hyperlink ref="BD52" r:id="rId_hyperlink_1856"/>
+    <hyperlink ref="BE52" r:id="rId_hyperlink_1857"/>
+    <hyperlink ref="BF52" r:id="rId_hyperlink_1858"/>
+    <hyperlink ref="BG52" r:id="rId_hyperlink_1859"/>
+    <hyperlink ref="BH52" r:id="rId_hyperlink_1860"/>
+    <hyperlink ref="BI52" r:id="rId_hyperlink_1861"/>
+    <hyperlink ref="BJ52" r:id="rId_hyperlink_1862"/>
+    <hyperlink ref="BK52" r:id="rId_hyperlink_1863"/>
+    <hyperlink ref="BL52" r:id="rId_hyperlink_1864"/>
+    <hyperlink ref="BM52" r:id="rId_hyperlink_1865"/>
+    <hyperlink ref="BN52" r:id="rId_hyperlink_1866"/>
+    <hyperlink ref="BO52" r:id="rId_hyperlink_1867"/>
+    <hyperlink ref="BP52" r:id="rId_hyperlink_1868"/>
+    <hyperlink ref="BQ52" r:id="rId_hyperlink_1869"/>
+    <hyperlink ref="BR52" r:id="rId_hyperlink_1870"/>
+    <hyperlink ref="BS52" r:id="rId_hyperlink_1871"/>
+    <hyperlink ref="BT52" r:id="rId_hyperlink_1872"/>
+    <hyperlink ref="BU52" r:id="rId_hyperlink_1873"/>
+    <hyperlink ref="BV52" r:id="rId_hyperlink_1874"/>
+    <hyperlink ref="BW52" r:id="rId_hyperlink_1875"/>
+    <hyperlink ref="BX52" r:id="rId_hyperlink_1876"/>
+    <hyperlink ref="BY52" r:id="rId_hyperlink_1877"/>
+    <hyperlink ref="BZ52" r:id="rId_hyperlink_1878"/>
+    <hyperlink ref="CA52" r:id="rId_hyperlink_1879"/>
+    <hyperlink ref="CB52" r:id="rId_hyperlink_1880"/>
+    <hyperlink ref="X53" r:id="rId_hyperlink_1881"/>
+    <hyperlink ref="Y53" r:id="rId_hyperlink_1882"/>
+    <hyperlink ref="Z53" r:id="rId_hyperlink_1883"/>
+    <hyperlink ref="AA53" r:id="rId_hyperlink_1884"/>
+    <hyperlink ref="AB53" r:id="rId_hyperlink_1885"/>
+    <hyperlink ref="AC53" r:id="rId_hyperlink_1886"/>
+    <hyperlink ref="AD53" r:id="rId_hyperlink_1887"/>
+    <hyperlink ref="X54" r:id="rId_hyperlink_1888"/>
+    <hyperlink ref="Y54" r:id="rId_hyperlink_1889"/>
+    <hyperlink ref="Z54" r:id="rId_hyperlink_1890"/>
+    <hyperlink ref="AA54" r:id="rId_hyperlink_1891"/>
+    <hyperlink ref="AB54" r:id="rId_hyperlink_1892"/>
+    <hyperlink ref="AC54" r:id="rId_hyperlink_1893"/>
+    <hyperlink ref="AD54" r:id="rId_hyperlink_1894"/>
+    <hyperlink ref="AE54" r:id="rId_hyperlink_1895"/>
+    <hyperlink ref="AF54" r:id="rId_hyperlink_1896"/>
+    <hyperlink ref="AG54" r:id="rId_hyperlink_1897"/>
+    <hyperlink ref="AH54" r:id="rId_hyperlink_1898"/>
+    <hyperlink ref="AI54" r:id="rId_hyperlink_1899"/>
+    <hyperlink ref="AJ54" r:id="rId_hyperlink_1900"/>
+    <hyperlink ref="AK54" r:id="rId_hyperlink_1901"/>
+    <hyperlink ref="AL54" r:id="rId_hyperlink_1902"/>
+    <hyperlink ref="AM54" r:id="rId_hyperlink_1903"/>
+    <hyperlink ref="AN54" r:id="rId_hyperlink_1904"/>
+    <hyperlink ref="AO54" r:id="rId_hyperlink_1905"/>
+    <hyperlink ref="AP54" r:id="rId_hyperlink_1906"/>
+    <hyperlink ref="AQ54" r:id="rId_hyperlink_1907"/>
+    <hyperlink ref="AR54" r:id="rId_hyperlink_1908"/>
+    <hyperlink ref="AS54" r:id="rId_hyperlink_1909"/>
+    <hyperlink ref="AT54" r:id="rId_hyperlink_1910"/>
+    <hyperlink ref="AU54" r:id="rId_hyperlink_1911"/>
+    <hyperlink ref="AV54" r:id="rId_hyperlink_1912"/>
+    <hyperlink ref="AW54" r:id="rId_hyperlink_1913"/>
+    <hyperlink ref="AX54" r:id="rId_hyperlink_1914"/>
+    <hyperlink ref="AY54" r:id="rId_hyperlink_1915"/>
+    <hyperlink ref="AZ54" r:id="rId_hyperlink_1916"/>
+    <hyperlink ref="BA54" r:id="rId_hyperlink_1917"/>
+    <hyperlink ref="BB54" r:id="rId_hyperlink_1918"/>
+    <hyperlink ref="BC54" r:id="rId_hyperlink_1919"/>
+    <hyperlink ref="BD54" r:id="rId_hyperlink_1920"/>
+    <hyperlink ref="BE54" r:id="rId_hyperlink_1921"/>
+    <hyperlink ref="BF54" r:id="rId_hyperlink_1922"/>
+    <hyperlink ref="BG54" r:id="rId_hyperlink_1923"/>
+    <hyperlink ref="BH54" r:id="rId_hyperlink_1924"/>
+    <hyperlink ref="BI54" r:id="rId_hyperlink_1925"/>
+    <hyperlink ref="BJ54" r:id="rId_hyperlink_1926"/>
+    <hyperlink ref="BK54" r:id="rId_hyperlink_1927"/>
+    <hyperlink ref="BL54" r:id="rId_hyperlink_1928"/>
+    <hyperlink ref="BM54" r:id="rId_hyperlink_1929"/>
+    <hyperlink ref="BN54" r:id="rId_hyperlink_1930"/>
+    <hyperlink ref="BO54" r:id="rId_hyperlink_1931"/>
+    <hyperlink ref="BP54" r:id="rId_hyperlink_1932"/>
+    <hyperlink ref="X55" r:id="rId_hyperlink_1933"/>
+    <hyperlink ref="Y55" r:id="rId_hyperlink_1934"/>
+    <hyperlink ref="Z55" r:id="rId_hyperlink_1935"/>
+    <hyperlink ref="AA55" r:id="rId_hyperlink_1936"/>
+    <hyperlink ref="AB55" r:id="rId_hyperlink_1937"/>
+    <hyperlink ref="AC55" r:id="rId_hyperlink_1938"/>
+    <hyperlink ref="AD55" r:id="rId_hyperlink_1939"/>
+    <hyperlink ref="AE55" r:id="rId_hyperlink_1940"/>
+    <hyperlink ref="AF55" r:id="rId_hyperlink_1941"/>
+    <hyperlink ref="AG55" r:id="rId_hyperlink_1942"/>
+    <hyperlink ref="AH55" r:id="rId_hyperlink_1943"/>
+    <hyperlink ref="AI55" r:id="rId_hyperlink_1944"/>
+    <hyperlink ref="AJ55" r:id="rId_hyperlink_1945"/>
+    <hyperlink ref="AK55" r:id="rId_hyperlink_1946"/>
+    <hyperlink ref="AL55" r:id="rId_hyperlink_1947"/>
+    <hyperlink ref="AM55" r:id="rId_hyperlink_1948"/>
+    <hyperlink ref="AN55" r:id="rId_hyperlink_1949"/>
+    <hyperlink ref="AO55" r:id="rId_hyperlink_1950"/>
+    <hyperlink ref="AP55" r:id="rId_hyperlink_1951"/>
+    <hyperlink ref="AQ55" r:id="rId_hyperlink_1952"/>
+    <hyperlink ref="AR55" r:id="rId_hyperlink_1953"/>
+    <hyperlink ref="AS55" r:id="rId_hyperlink_1954"/>
+    <hyperlink ref="AT55" r:id="rId_hyperlink_1955"/>
+    <hyperlink ref="AU55" r:id="rId_hyperlink_1956"/>
+    <hyperlink ref="AV55" r:id="rId_hyperlink_1957"/>
+    <hyperlink ref="AW55" r:id="rId_hyperlink_1958"/>
+    <hyperlink ref="AX55" r:id="rId_hyperlink_1959"/>
+    <hyperlink ref="AY55" r:id="rId_hyperlink_1960"/>
+    <hyperlink ref="AZ55" r:id="rId_hyperlink_1961"/>
+    <hyperlink ref="BA55" r:id="rId_hyperlink_1962"/>
+    <hyperlink ref="BB55" r:id="rId_hyperlink_1963"/>
+    <hyperlink ref="BC55" r:id="rId_hyperlink_1964"/>
+    <hyperlink ref="BD55" r:id="rId_hyperlink_1965"/>
+    <hyperlink ref="BE55" r:id="rId_hyperlink_1966"/>
+    <hyperlink ref="BF55" r:id="rId_hyperlink_1967"/>
+    <hyperlink ref="BG55" r:id="rId_hyperlink_1968"/>
+    <hyperlink ref="BH55" r:id="rId_hyperlink_1969"/>
+    <hyperlink ref="BI55" r:id="rId_hyperlink_1970"/>
+    <hyperlink ref="BJ55" r:id="rId_hyperlink_1971"/>
+    <hyperlink ref="BK55" r:id="rId_hyperlink_1972"/>
+    <hyperlink ref="BL55" r:id="rId_hyperlink_1973"/>
+    <hyperlink ref="BM55" r:id="rId_hyperlink_1974"/>
+    <hyperlink ref="BN55" r:id="rId_hyperlink_1975"/>
+    <hyperlink ref="BO55" r:id="rId_hyperlink_1976"/>
+    <hyperlink ref="BP55" r:id="rId_hyperlink_1977"/>
+    <hyperlink ref="BQ55" r:id="rId_hyperlink_1978"/>
+    <hyperlink ref="BR55" r:id="rId_hyperlink_1979"/>
+    <hyperlink ref="BS55" r:id="rId_hyperlink_1980"/>
+    <hyperlink ref="BT55" r:id="rId_hyperlink_1981"/>
+    <hyperlink ref="BU55" r:id="rId_hyperlink_1982"/>
+    <hyperlink ref="BV55" r:id="rId_hyperlink_1983"/>
+    <hyperlink ref="BW55" r:id="rId_hyperlink_1984"/>
+    <hyperlink ref="BX55" r:id="rId_hyperlink_1985"/>
+    <hyperlink ref="BY55" r:id="rId_hyperlink_1986"/>
+    <hyperlink ref="BZ55" r:id="rId_hyperlink_1987"/>
+    <hyperlink ref="CA55" r:id="rId_hyperlink_1988"/>
+    <hyperlink ref="CB55" r:id="rId_hyperlink_1989"/>
+    <hyperlink ref="CC55" r:id="rId_hyperlink_1990"/>
+    <hyperlink ref="CD55" r:id="rId_hyperlink_1991"/>
+    <hyperlink ref="CE55" r:id="rId_hyperlink_1992"/>
+    <hyperlink ref="X56" r:id="rId_hyperlink_1993"/>
+    <hyperlink ref="Y56" r:id="rId_hyperlink_1994"/>
+    <hyperlink ref="Z56" r:id="rId_hyperlink_1995"/>
+    <hyperlink ref="AA56" r:id="rId_hyperlink_1996"/>
+    <hyperlink ref="AB56" r:id="rId_hyperlink_1997"/>
+    <hyperlink ref="AC56" r:id="rId_hyperlink_1998"/>
+    <hyperlink ref="AD56" r:id="rId_hyperlink_1999"/>
+    <hyperlink ref="AE56" r:id="rId_hyperlink_2000"/>
+    <hyperlink ref="AF56" r:id="rId_hyperlink_2001"/>
+    <hyperlink ref="AG56" r:id="rId_hyperlink_2002"/>
+    <hyperlink ref="AH56" r:id="rId_hyperlink_2003"/>
+    <hyperlink ref="AI56" r:id="rId_hyperlink_2004"/>
+    <hyperlink ref="AJ56" r:id="rId_hyperlink_2005"/>
+    <hyperlink ref="AK56" r:id="rId_hyperlink_2006"/>
+    <hyperlink ref="AL56" r:id="rId_hyperlink_2007"/>
+    <hyperlink ref="AM56" r:id="rId_hyperlink_2008"/>
+    <hyperlink ref="AN56" r:id="rId_hyperlink_2009"/>
+    <hyperlink ref="AO56" r:id="rId_hyperlink_2010"/>
+    <hyperlink ref="AP56" r:id="rId_hyperlink_2011"/>
+    <hyperlink ref="AQ56" r:id="rId_hyperlink_2012"/>
+    <hyperlink ref="AR56" r:id="rId_hyperlink_2013"/>
+    <hyperlink ref="AS56" r:id="rId_hyperlink_2014"/>
+    <hyperlink ref="AT56" r:id="rId_hyperlink_2015"/>
+    <hyperlink ref="AU56" r:id="rId_hyperlink_2016"/>
+    <hyperlink ref="AV56" r:id="rId_hyperlink_2017"/>
+    <hyperlink ref="AW56" r:id="rId_hyperlink_2018"/>
+    <hyperlink ref="AX56" r:id="rId_hyperlink_2019"/>
+    <hyperlink ref="AY56" r:id="rId_hyperlink_2020"/>
+    <hyperlink ref="AZ56" r:id="rId_hyperlink_2021"/>
+    <hyperlink ref="BA56" r:id="rId_hyperlink_2022"/>
+    <hyperlink ref="BB56" r:id="rId_hyperlink_2023"/>
+    <hyperlink ref="X57" r:id="rId_hyperlink_2024"/>
+    <hyperlink ref="Y57" r:id="rId_hyperlink_2025"/>
+    <hyperlink ref="Z57" r:id="rId_hyperlink_2026"/>
+    <hyperlink ref="AA57" r:id="rId_hyperlink_2027"/>
+    <hyperlink ref="AB57" r:id="rId_hyperlink_2028"/>
+    <hyperlink ref="AC57" r:id="rId_hyperlink_2029"/>
+    <hyperlink ref="AD57" r:id="rId_hyperlink_2030"/>
+    <hyperlink ref="AE57" r:id="rId_hyperlink_2031"/>
+    <hyperlink ref="AF57" r:id="rId_hyperlink_2032"/>
+    <hyperlink ref="AG57" r:id="rId_hyperlink_2033"/>
+    <hyperlink ref="AH57" r:id="rId_hyperlink_2034"/>
+    <hyperlink ref="AI57" r:id="rId_hyperlink_2035"/>
+    <hyperlink ref="AJ57" r:id="rId_hyperlink_2036"/>
+    <hyperlink ref="AK57" r:id="rId_hyperlink_2037"/>
+    <hyperlink ref="AL57" r:id="rId_hyperlink_2038"/>
+    <hyperlink ref="AM57" r:id="rId_hyperlink_2039"/>
+    <hyperlink ref="AN57" r:id="rId_hyperlink_2040"/>
+    <hyperlink ref="AO57" r:id="rId_hyperlink_2041"/>
+    <hyperlink ref="AP57" r:id="rId_hyperlink_2042"/>
+    <hyperlink ref="AQ57" r:id="rId_hyperlink_2043"/>
+    <hyperlink ref="AR57" r:id="rId_hyperlink_2044"/>
+    <hyperlink ref="X58" r:id="rId_hyperlink_2045"/>
+    <hyperlink ref="Y58" r:id="rId_hyperlink_2046"/>
+    <hyperlink ref="Z58" r:id="rId_hyperlink_2047"/>
+    <hyperlink ref="AA58" r:id="rId_hyperlink_2048"/>
+    <hyperlink ref="AB58" r:id="rId_hyperlink_2049"/>
+    <hyperlink ref="AC58" r:id="rId_hyperlink_2050"/>
+    <hyperlink ref="AD58" r:id="rId_hyperlink_2051"/>
+    <hyperlink ref="AE58" r:id="rId_hyperlink_2052"/>
+    <hyperlink ref="AF58" r:id="rId_hyperlink_2053"/>
+    <hyperlink ref="AG58" r:id="rId_hyperlink_2054"/>
+    <hyperlink ref="AH58" r:id="rId_hyperlink_2055"/>
+    <hyperlink ref="X59" r:id="rId_hyperlink_2056"/>
+    <hyperlink ref="Y59" r:id="rId_hyperlink_2057"/>
+    <hyperlink ref="Z59" r:id="rId_hyperlink_2058"/>
+    <hyperlink ref="AA59" r:id="rId_hyperlink_2059"/>
+    <hyperlink ref="AB59" r:id="rId_hyperlink_2060"/>
+    <hyperlink ref="AC59" r:id="rId_hyperlink_2061"/>
+    <hyperlink ref="AD59" r:id="rId_hyperlink_2062"/>
+    <hyperlink ref="AE59" r:id="rId_hyperlink_2063"/>
+    <hyperlink ref="AF59" r:id="rId_hyperlink_2064"/>
+    <hyperlink ref="AG59" r:id="rId_hyperlink_2065"/>
+    <hyperlink ref="AH59" r:id="rId_hyperlink_2066"/>
+    <hyperlink ref="AI59" r:id="rId_hyperlink_2067"/>
+    <hyperlink ref="X60" r:id="rId_hyperlink_2068"/>
+    <hyperlink ref="Y60" r:id="rId_hyperlink_2069"/>
+    <hyperlink ref="Z60" r:id="rId_hyperlink_2070"/>
+    <hyperlink ref="AA60" r:id="rId_hyperlink_2071"/>
+    <hyperlink ref="AB60" r:id="rId_hyperlink_2072"/>
+    <hyperlink ref="AC60" r:id="rId_hyperlink_2073"/>
+    <hyperlink ref="AD60" r:id="rId_hyperlink_2074"/>
+    <hyperlink ref="AE60" r:id="rId_hyperlink_2075"/>
+    <hyperlink ref="AF60" r:id="rId_hyperlink_2076"/>
+    <hyperlink ref="AG60" r:id="rId_hyperlink_2077"/>
+    <hyperlink ref="AH60" r:id="rId_hyperlink_2078"/>
+    <hyperlink ref="AI60" r:id="rId_hyperlink_2079"/>
+    <hyperlink ref="AJ60" r:id="rId_hyperlink_2080"/>
+    <hyperlink ref="AK60" r:id="rId_hyperlink_2081"/>
+    <hyperlink ref="AL60" r:id="rId_hyperlink_2082"/>
+    <hyperlink ref="AM60" r:id="rId_hyperlink_2083"/>
+    <hyperlink ref="AN60" r:id="rId_hyperlink_2084"/>
+    <hyperlink ref="AO60" r:id="rId_hyperlink_2085"/>
+    <hyperlink ref="AP60" r:id="rId_hyperlink_2086"/>
+    <hyperlink ref="AQ60" r:id="rId_hyperlink_2087"/>
+    <hyperlink ref="AR60" r:id="rId_hyperlink_2088"/>
+    <hyperlink ref="AS60" r:id="rId_hyperlink_2089"/>
+    <hyperlink ref="AT60" r:id="rId_hyperlink_2090"/>
+    <hyperlink ref="AU60" r:id="rId_hyperlink_2091"/>
+    <hyperlink ref="AV60" r:id="rId_hyperlink_2092"/>
+    <hyperlink ref="AW60" r:id="rId_hyperlink_2093"/>
+    <hyperlink ref="AX60" r:id="rId_hyperlink_2094"/>
+    <hyperlink ref="AY60" r:id="rId_hyperlink_2095"/>
+    <hyperlink ref="AZ60" r:id="rId_hyperlink_2096"/>
+    <hyperlink ref="BA60" r:id="rId_hyperlink_2097"/>
+    <hyperlink ref="BB60" r:id="rId_hyperlink_2098"/>
+    <hyperlink ref="BC60" r:id="rId_hyperlink_2099"/>
+    <hyperlink ref="BD60" r:id="rId_hyperlink_2100"/>
+    <hyperlink ref="BE60" r:id="rId_hyperlink_2101"/>
+    <hyperlink ref="BF60" r:id="rId_hyperlink_2102"/>
+    <hyperlink ref="BG60" r:id="rId_hyperlink_2103"/>
+    <hyperlink ref="BH60" r:id="rId_hyperlink_2104"/>
+    <hyperlink ref="BI60" r:id="rId_hyperlink_2105"/>
+    <hyperlink ref="BJ60" r:id="rId_hyperlink_2106"/>
+    <hyperlink ref="BK60" r:id="rId_hyperlink_2107"/>
+    <hyperlink ref="BL60" r:id="rId_hyperlink_2108"/>
+    <hyperlink ref="BM60" r:id="rId_hyperlink_2109"/>
+    <hyperlink ref="X61" r:id="rId_hyperlink_2110"/>
+    <hyperlink ref="Y61" r:id="rId_hyperlink_2111"/>
+    <hyperlink ref="Z61" r:id="rId_hyperlink_2112"/>
+    <hyperlink ref="AA61" r:id="rId_hyperlink_2113"/>
+    <hyperlink ref="AB61" r:id="rId_hyperlink_2114"/>
+    <hyperlink ref="AC61" r:id="rId_hyperlink_2115"/>
+    <hyperlink ref="AD61" r:id="rId_hyperlink_2116"/>
+    <hyperlink ref="AE61" r:id="rId_hyperlink_2117"/>
+    <hyperlink ref="AF61" r:id="rId_hyperlink_2118"/>
+    <hyperlink ref="X62" r:id="rId_hyperlink_2119"/>
+    <hyperlink ref="Y62" r:id="rId_hyperlink_2120"/>
+    <hyperlink ref="Z62" r:id="rId_hyperlink_2121"/>
+    <hyperlink ref="AA62" r:id="rId_hyperlink_2122"/>
+    <hyperlink ref="AB62" r:id="rId_hyperlink_2123"/>
+    <hyperlink ref="AC62" r:id="rId_hyperlink_2124"/>
+    <hyperlink ref="AD62" r:id="rId_hyperlink_2125"/>
+    <hyperlink ref="AE62" r:id="rId_hyperlink_2126"/>
+    <hyperlink ref="AF62" r:id="rId_hyperlink_2127"/>
+    <hyperlink ref="AG62" r:id="rId_hyperlink_2128"/>
+    <hyperlink ref="AH62" r:id="rId_hyperlink_2129"/>
+    <hyperlink ref="AI62" r:id="rId_hyperlink_2130"/>
+    <hyperlink ref="AJ62" r:id="rId_hyperlink_2131"/>
+    <hyperlink ref="AK62" r:id="rId_hyperlink_2132"/>
+    <hyperlink ref="AL62" r:id="rId_hyperlink_2133"/>
+    <hyperlink ref="AM62" r:id="rId_hyperlink_2134"/>
+    <hyperlink ref="AN62" r:id="rId_hyperlink_2135"/>
+    <hyperlink ref="AO62" r:id="rId_hyperlink_2136"/>
+    <hyperlink ref="AP62" r:id="rId_hyperlink_2137"/>
+    <hyperlink ref="AQ62" r:id="rId_hyperlink_2138"/>
+    <hyperlink ref="AR62" r:id="rId_hyperlink_2139"/>
+    <hyperlink ref="AS62" r:id="rId_hyperlink_2140"/>
+    <hyperlink ref="AT62" r:id="rId_hyperlink_2141"/>
+    <hyperlink ref="X63" r:id="rId_hyperlink_2142"/>
+    <hyperlink ref="Y63" r:id="rId_hyperlink_2143"/>
+    <hyperlink ref="Z63" r:id="rId_hyperlink_2144"/>
+    <hyperlink ref="AA63" r:id="rId_hyperlink_2145"/>
+    <hyperlink ref="AB63" r:id="rId_hyperlink_2146"/>
+    <hyperlink ref="AC63" r:id="rId_hyperlink_2147"/>
+    <hyperlink ref="AD63" r:id="rId_hyperlink_2148"/>
+    <hyperlink ref="AE63" r:id="rId_hyperlink_2149"/>
+    <hyperlink ref="AF63" r:id="rId_hyperlink_2150"/>
+    <hyperlink ref="AG63" r:id="rId_hyperlink_2151"/>
+    <hyperlink ref="AH63" r:id="rId_hyperlink_2152"/>
+    <hyperlink ref="AI63" r:id="rId_hyperlink_2153"/>
+    <hyperlink ref="AJ63" r:id="rId_hyperlink_2154"/>
+    <hyperlink ref="AK63" r:id="rId_hyperlink_2155"/>
+    <hyperlink ref="AL63" r:id="rId_hyperlink_2156"/>
+    <hyperlink ref="AM63" r:id="rId_hyperlink_2157"/>
+    <hyperlink ref="AN63" r:id="rId_hyperlink_2158"/>
+    <hyperlink ref="AO63" r:id="rId_hyperlink_2159"/>
+    <hyperlink ref="AP63" r:id="rId_hyperlink_2160"/>
+    <hyperlink ref="AQ63" r:id="rId_hyperlink_2161"/>
+    <hyperlink ref="AR63" r:id="rId_hyperlink_2162"/>
+    <hyperlink ref="AS63" r:id="rId_hyperlink_2163"/>
+    <hyperlink ref="AT63" r:id="rId_hyperlink_2164"/>
+    <hyperlink ref="AU63" r:id="rId_hyperlink_2165"/>
+    <hyperlink ref="AV63" r:id="rId_hyperlink_2166"/>
+    <hyperlink ref="AW63" r:id="rId_hyperlink_2167"/>
+    <hyperlink ref="AX63" r:id="rId_hyperlink_2168"/>
+    <hyperlink ref="AY63" r:id="rId_hyperlink_2169"/>
+    <hyperlink ref="AZ63" r:id="rId_hyperlink_2170"/>
+    <hyperlink ref="BA63" r:id="rId_hyperlink_2171"/>
+    <hyperlink ref="BB63" r:id="rId_hyperlink_2172"/>
+    <hyperlink ref="BC63" r:id="rId_hyperlink_2173"/>
+    <hyperlink ref="BD63" r:id="rId_hyperlink_2174"/>
+    <hyperlink ref="BE63" r:id="rId_hyperlink_2175"/>
+    <hyperlink ref="BF63" r:id="rId_hyperlink_2176"/>
+    <hyperlink ref="BG63" r:id="rId_hyperlink_2177"/>
+    <hyperlink ref="BH63" r:id="rId_hyperlink_2178"/>
+    <hyperlink ref="BI63" r:id="rId_hyperlink_2179"/>
+    <hyperlink ref="X64" r:id="rId_hyperlink_2180"/>
+    <hyperlink ref="Y64" r:id="rId_hyperlink_2181"/>
+    <hyperlink ref="Z64" r:id="rId_hyperlink_2182"/>
+    <hyperlink ref="AA64" r:id="rId_hyperlink_2183"/>
+    <hyperlink ref="AB64" r:id="rId_hyperlink_2184"/>
+    <hyperlink ref="AC64" r:id="rId_hyperlink_2185"/>
+    <hyperlink ref="AD64" r:id="rId_hyperlink_2186"/>
+    <hyperlink ref="AE64" r:id="rId_hyperlink_2187"/>
+    <hyperlink ref="AF64" r:id="rId_hyperlink_2188"/>
+    <hyperlink ref="AG64" r:id="rId_hyperlink_2189"/>
+    <hyperlink ref="AH64" r:id="rId_hyperlink_2190"/>
+    <hyperlink ref="AI64" r:id="rId_hyperlink_2191"/>
+    <hyperlink ref="AJ64" r:id="rId_hyperlink_2192"/>
+    <hyperlink ref="AK64" r:id="rId_hyperlink_2193"/>
+    <hyperlink ref="AL64" r:id="rId_hyperlink_2194"/>
+    <hyperlink ref="AM64" r:id="rId_hyperlink_2195"/>
+    <hyperlink ref="AN64" r:id="rId_hyperlink_2196"/>
+    <hyperlink ref="AO64" r:id="rId_hyperlink_2197"/>
+    <hyperlink ref="AP64" r:id="rId_hyperlink_2198"/>
+    <hyperlink ref="AQ64" r:id="rId_hyperlink_2199"/>
+    <hyperlink ref="AR64" r:id="rId_hyperlink_2200"/>
+    <hyperlink ref="AS64" r:id="rId_hyperlink_2201"/>
+    <hyperlink ref="AT64" r:id="rId_hyperlink_2202"/>
+    <hyperlink ref="AU64" r:id="rId_hyperlink_2203"/>
+    <hyperlink ref="AV64" r:id="rId_hyperlink_2204"/>
+    <hyperlink ref="AW64" r:id="rId_hyperlink_2205"/>
+    <hyperlink ref="AX64" r:id="rId_hyperlink_2206"/>
+    <hyperlink ref="AY64" r:id="rId_hyperlink_2207"/>
+    <hyperlink ref="AZ64" r:id="rId_hyperlink_2208"/>
+    <hyperlink ref="BA64" r:id="rId_hyperlink_2209"/>
+    <hyperlink ref="BB64" r:id="rId_hyperlink_2210"/>
+    <hyperlink ref="BC64" r:id="rId_hyperlink_2211"/>
+    <hyperlink ref="BD64" r:id="rId_hyperlink_2212"/>
+    <hyperlink ref="BE64" r:id="rId_hyperlink_2213"/>
+    <hyperlink ref="BF64" r:id="rId_hyperlink_2214"/>
+    <hyperlink ref="BG64" r:id="rId_hyperlink_2215"/>
+    <hyperlink ref="BH64" r:id="rId_hyperlink_2216"/>
+    <hyperlink ref="BI64" r:id="rId_hyperlink_2217"/>
+    <hyperlink ref="BJ64" r:id="rId_hyperlink_2218"/>
+    <hyperlink ref="BK64" r:id="rId_hyperlink_2219"/>
+    <hyperlink ref="BL64" r:id="rId_hyperlink_2220"/>
+    <hyperlink ref="BM64" r:id="rId_hyperlink_2221"/>
+    <hyperlink ref="BN64" r:id="rId_hyperlink_2222"/>
+    <hyperlink ref="BO64" r:id="rId_hyperlink_2223"/>
+    <hyperlink ref="BP64" r:id="rId_hyperlink_2224"/>
+    <hyperlink ref="BQ64" r:id="rId_hyperlink_2225"/>
+    <hyperlink ref="BR64" r:id="rId_hyperlink_2226"/>
+    <hyperlink ref="BS64" r:id="rId_hyperlink_2227"/>
+    <hyperlink ref="BT64" r:id="rId_hyperlink_2228"/>
+    <hyperlink ref="X65" r:id="rId_hyperlink_2229"/>
+    <hyperlink ref="Y65" r:id="rId_hyperlink_2230"/>
+    <hyperlink ref="Z65" r:id="rId_hyperlink_2231"/>
+    <hyperlink ref="AA65" r:id="rId_hyperlink_2232"/>
+    <hyperlink ref="AB65" r:id="rId_hyperlink_2233"/>
+    <hyperlink ref="AC65" r:id="rId_hyperlink_2234"/>
+    <hyperlink ref="X66" r:id="rId_hyperlink_2235"/>
+    <hyperlink ref="Y66" r:id="rId_hyperlink_2236"/>
+    <hyperlink ref="Z66" r:id="rId_hyperlink_2237"/>
+    <hyperlink ref="AA66" r:id="rId_hyperlink_2238"/>
+    <hyperlink ref="AB66" r:id="rId_hyperlink_2239"/>
+    <hyperlink ref="AC66" r:id="rId_hyperlink_2240"/>
+    <hyperlink ref="AD66" r:id="rId_hyperlink_2241"/>
+    <hyperlink ref="AE66" r:id="rId_hyperlink_2242"/>
+    <hyperlink ref="AF66" r:id="rId_hyperlink_2243"/>
+    <hyperlink ref="AG66" r:id="rId_hyperlink_2244"/>
+    <hyperlink ref="AH66" r:id="rId_hyperlink_2245"/>
+    <hyperlink ref="AI66" r:id="rId_hyperlink_2246"/>
+    <hyperlink ref="AJ66" r:id="rId_hyperlink_2247"/>
+    <hyperlink ref="AK66" r:id="rId_hyperlink_2248"/>
+    <hyperlink ref="AL66" r:id="rId_hyperlink_2249"/>
+    <hyperlink ref="AM66" r:id="rId_hyperlink_2250"/>
+    <hyperlink ref="AN66" r:id="rId_hyperlink_2251"/>
+    <hyperlink ref="AO66" r:id="rId_hyperlink_2252"/>
+    <hyperlink ref="AP66" r:id="rId_hyperlink_2253"/>
+    <hyperlink ref="AQ66" r:id="rId_hyperlink_2254"/>
+    <hyperlink ref="AR66" r:id="rId_hyperlink_2255"/>
+    <hyperlink ref="AS66" r:id="rId_hyperlink_2256"/>
+    <hyperlink ref="AT66" r:id="rId_hyperlink_2257"/>
+    <hyperlink ref="X67" r:id="rId_hyperlink_2258"/>
+    <hyperlink ref="Y67" r:id="rId_hyperlink_2259"/>
+    <hyperlink ref="Z67" r:id="rId_hyperlink_2260"/>
+    <hyperlink ref="AA67" r:id="rId_hyperlink_2261"/>
+    <hyperlink ref="AB67" r:id="rId_hyperlink_2262"/>
+    <hyperlink ref="AC67" r:id="rId_hyperlink_2263"/>
+    <hyperlink ref="AD67" r:id="rId_hyperlink_2264"/>
+    <hyperlink ref="AE67" r:id="rId_hyperlink_2265"/>
+    <hyperlink ref="AF67" r:id="rId_hyperlink_2266"/>
+    <hyperlink ref="AG67" r:id="rId_hyperlink_2267"/>
+    <hyperlink ref="AH67" r:id="rId_hyperlink_2268"/>
+    <hyperlink ref="AI67" r:id="rId_hyperlink_2269"/>
+    <hyperlink ref="AJ67" r:id="rId_hyperlink_2270"/>
+    <hyperlink ref="AK67" r:id="rId_hyperlink_2271"/>
+    <hyperlink ref="AL67" r:id="rId_hyperlink_2272"/>
+    <hyperlink ref="AM67" r:id="rId_hyperlink_2273"/>
+    <hyperlink ref="AN67" r:id="rId_hyperlink_2274"/>
+    <hyperlink ref="AO67" r:id="rId_hyperlink_2275"/>
+    <hyperlink ref="AP67" r:id="rId_hyperlink_2276"/>
+    <hyperlink ref="AQ67" r:id="rId_hyperlink_2277"/>
+    <hyperlink ref="AR67" r:id="rId_hyperlink_2278"/>
+    <hyperlink ref="AS67" r:id="rId_hyperlink_2279"/>
+    <hyperlink ref="AT67" r:id="rId_hyperlink_2280"/>
+    <hyperlink ref="AU67" r:id="rId_hyperlink_2281"/>
+    <hyperlink ref="AV67" r:id="rId_hyperlink_2282"/>
+    <hyperlink ref="AW67" r:id="rId_hyperlink_2283"/>
+    <hyperlink ref="AX67" r:id="rId_hyperlink_2284"/>
+    <hyperlink ref="AY67" r:id="rId_hyperlink_2285"/>
+    <hyperlink ref="AZ67" r:id="rId_hyperlink_2286"/>
+    <hyperlink ref="BA67" r:id="rId_hyperlink_2287"/>
+    <hyperlink ref="BB67" r:id="rId_hyperlink_2288"/>
+    <hyperlink ref="BC67" r:id="rId_hyperlink_2289"/>
+    <hyperlink ref="BD67" r:id="rId_hyperlink_2290"/>
+    <hyperlink ref="BE67" r:id="rId_hyperlink_2291"/>
+    <hyperlink ref="BF67" r:id="rId_hyperlink_2292"/>
+    <hyperlink ref="BG67" r:id="rId_hyperlink_2293"/>
+    <hyperlink ref="BH67" r:id="rId_hyperlink_2294"/>
+    <hyperlink ref="BI67" r:id="rId_hyperlink_2295"/>
+    <hyperlink ref="BJ67" r:id="rId_hyperlink_2296"/>
+    <hyperlink ref="BK67" r:id="rId_hyperlink_2297"/>
+    <hyperlink ref="BL67" r:id="rId_hyperlink_2298"/>
+    <hyperlink ref="BM67" r:id="rId_hyperlink_2299"/>
+    <hyperlink ref="BN67" r:id="rId_hyperlink_2300"/>
+    <hyperlink ref="BO67" r:id="rId_hyperlink_2301"/>
+    <hyperlink ref="BP67" r:id="rId_hyperlink_2302"/>
+    <hyperlink ref="X68" r:id="rId_hyperlink_2303"/>
+    <hyperlink ref="Y68" r:id="rId_hyperlink_2304"/>
+    <hyperlink ref="Z68" r:id="rId_hyperlink_2305"/>
+    <hyperlink ref="AA68" r:id="rId_hyperlink_2306"/>
+    <hyperlink ref="AB68" r:id="rId_hyperlink_2307"/>
+    <hyperlink ref="AC68" r:id="rId_hyperlink_2308"/>
+    <hyperlink ref="AD68" r:id="rId_hyperlink_2309"/>
+    <hyperlink ref="AE68" r:id="rId_hyperlink_2310"/>
+    <hyperlink ref="AF68" r:id="rId_hyperlink_2311"/>
+    <hyperlink ref="AG68" r:id="rId_hyperlink_2312"/>
+    <hyperlink ref="AH68" r:id="rId_hyperlink_2313"/>
+    <hyperlink ref="AI68" r:id="rId_hyperlink_2314"/>
+    <hyperlink ref="AJ68" r:id="rId_hyperlink_2315"/>
+    <hyperlink ref="AK68" r:id="rId_hyperlink_2316"/>
+    <hyperlink ref="AL68" r:id="rId_hyperlink_2317"/>
+    <hyperlink ref="AM68" r:id="rId_hyperlink_2318"/>
+    <hyperlink ref="AN68" r:id="rId_hyperlink_2319"/>
+    <hyperlink ref="AO68" r:id="rId_hyperlink_2320"/>
+    <hyperlink ref="AP68" r:id="rId_hyperlink_2321"/>
+    <hyperlink ref="AQ68" r:id="rId_hyperlink_2322"/>
+    <hyperlink ref="AR68" r:id="rId_hyperlink_2323"/>
+    <hyperlink ref="AS68" r:id="rId_hyperlink_2324"/>
+    <hyperlink ref="AT68" r:id="rId_hyperlink_2325"/>
+    <hyperlink ref="AU68" r:id="rId_hyperlink_2326"/>
+    <hyperlink ref="AV68" r:id="rId_hyperlink_2327"/>
+    <hyperlink ref="AW68" r:id="rId_hyperlink_2328"/>
+    <hyperlink ref="AX68" r:id="rId_hyperlink_2329"/>
+    <hyperlink ref="AY68" r:id="rId_hyperlink_2330"/>
+    <hyperlink ref="AZ68" r:id="rId_hyperlink_2331"/>
+    <hyperlink ref="BA68" r:id="rId_hyperlink_2332"/>
+    <hyperlink ref="BB68" r:id="rId_hyperlink_2333"/>
+    <hyperlink ref="BC68" r:id="rId_hyperlink_2334"/>
+    <hyperlink ref="BD68" r:id="rId_hyperlink_2335"/>
+    <hyperlink ref="BE68" r:id="rId_hyperlink_2336"/>
+    <hyperlink ref="BF68" r:id="rId_hyperlink_2337"/>
+    <hyperlink ref="BG68" r:id="rId_hyperlink_2338"/>
+    <hyperlink ref="BH68" r:id="rId_hyperlink_2339"/>
+    <hyperlink ref="BI68" r:id="rId_hyperlink_2340"/>
+    <hyperlink ref="BJ68" r:id="rId_hyperlink_2341"/>
+    <hyperlink ref="BK68" r:id="rId_hyperlink_2342"/>
+    <hyperlink ref="BL68" r:id="rId_hyperlink_2343"/>
+    <hyperlink ref="BM68" r:id="rId_hyperlink_2344"/>
+    <hyperlink ref="BN68" r:id="rId_hyperlink_2345"/>
+    <hyperlink ref="BO68" r:id="rId_hyperlink_2346"/>
+    <hyperlink ref="BP68" r:id="rId_hyperlink_2347"/>
+    <hyperlink ref="X69" r:id="rId_hyperlink_2348"/>
+    <hyperlink ref="Y69" r:id="rId_hyperlink_2349"/>
+    <hyperlink ref="Z69" r:id="rId_hyperlink_2350"/>
+    <hyperlink ref="AA69" r:id="rId_hyperlink_2351"/>
+    <hyperlink ref="AB69" r:id="rId_hyperlink_2352"/>
+    <hyperlink ref="AC69" r:id="rId_hyperlink_2353"/>
+    <hyperlink ref="AD69" r:id="rId_hyperlink_2354"/>
+    <hyperlink ref="AE69" r:id="rId_hyperlink_2355"/>
+    <hyperlink ref="AF69" r:id="rId_hyperlink_2356"/>
+    <hyperlink ref="AG69" r:id="rId_hyperlink_2357"/>
+    <hyperlink ref="AH69" r:id="rId_hyperlink_2358"/>
+    <hyperlink ref="AI69" r:id="rId_hyperlink_2359"/>
+    <hyperlink ref="AJ69" r:id="rId_hyperlink_2360"/>
+    <hyperlink ref="AK69" r:id="rId_hyperlink_2361"/>
+    <hyperlink ref="AL69" r:id="rId_hyperlink_2362"/>
+    <hyperlink ref="AM69" r:id="rId_hyperlink_2363"/>
+    <hyperlink ref="AN69" r:id="rId_hyperlink_2364"/>
+    <hyperlink ref="X70" r:id="rId_hyperlink_2365"/>
+    <hyperlink ref="Y70" r:id="rId_hyperlink_2366"/>
+    <hyperlink ref="Z70" r:id="rId_hyperlink_2367"/>
+    <hyperlink ref="AA70" r:id="rId_hyperlink_2368"/>
+    <hyperlink ref="AB70" r:id="rId_hyperlink_2369"/>
+    <hyperlink ref="AC70" r:id="rId_hyperlink_2370"/>
+    <hyperlink ref="AD70" r:id="rId_hyperlink_2371"/>
+    <hyperlink ref="AE70" r:id="rId_hyperlink_2372"/>
+    <hyperlink ref="AF70" r:id="rId_hyperlink_2373"/>
+    <hyperlink ref="AG70" r:id="rId_hyperlink_2374"/>
+    <hyperlink ref="AH70" r:id="rId_hyperlink_2375"/>
+    <hyperlink ref="AI70" r:id="rId_hyperlink_2376"/>
+    <hyperlink ref="AJ70" r:id="rId_hyperlink_2377"/>
+    <hyperlink ref="AK70" r:id="rId_hyperlink_2378"/>
+    <hyperlink ref="AL70" r:id="rId_hyperlink_2379"/>
+    <hyperlink ref="AM70" r:id="rId_hyperlink_2380"/>
+    <hyperlink ref="AN70" r:id="rId_hyperlink_2381"/>
+    <hyperlink ref="AO70" r:id="rId_hyperlink_2382"/>
+    <hyperlink ref="AP70" r:id="rId_hyperlink_2383"/>
+    <hyperlink ref="AQ70" r:id="rId_hyperlink_2384"/>
+    <hyperlink ref="AR70" r:id="rId_hyperlink_2385"/>
+    <hyperlink ref="AS70" r:id="rId_hyperlink_2386"/>
+    <hyperlink ref="AT70" r:id="rId_hyperlink_2387"/>
+    <hyperlink ref="AU70" r:id="rId_hyperlink_2388"/>
+    <hyperlink ref="AV70" r:id="rId_hyperlink_2389"/>
+    <hyperlink ref="AW70" r:id="rId_hyperlink_2390"/>
+    <hyperlink ref="AX70" r:id="rId_hyperlink_2391"/>
+    <hyperlink ref="AY70" r:id="rId_hyperlink_2392"/>
+    <hyperlink ref="AZ70" r:id="rId_hyperlink_2393"/>
+    <hyperlink ref="BA70" r:id="rId_hyperlink_2394"/>
+    <hyperlink ref="BB70" r:id="rId_hyperlink_2395"/>
+    <hyperlink ref="X71" r:id="rId_hyperlink_2396"/>
+    <hyperlink ref="Y71" r:id="rId_hyperlink_2397"/>
+    <hyperlink ref="Z71" r:id="rId_hyperlink_2398"/>
+    <hyperlink ref="AA71" r:id="rId_hyperlink_2399"/>
+    <hyperlink ref="AB71" r:id="rId_hyperlink_2400"/>
+    <hyperlink ref="AC71" r:id="rId_hyperlink_2401"/>
+    <hyperlink ref="AD71" r:id="rId_hyperlink_2402"/>
+    <hyperlink ref="AE71" r:id="rId_hyperlink_2403"/>
+    <hyperlink ref="AF71" r:id="rId_hyperlink_2404"/>
+    <hyperlink ref="AG71" r:id="rId_hyperlink_2405"/>
+    <hyperlink ref="AH71" r:id="rId_hyperlink_2406"/>
+    <hyperlink ref="AI71" r:id="rId_hyperlink_2407"/>
+    <hyperlink ref="AJ71" r:id="rId_hyperlink_2408"/>
+    <hyperlink ref="AK71" r:id="rId_hyperlink_2409"/>
+    <hyperlink ref="AL71" r:id="rId_hyperlink_2410"/>
+    <hyperlink ref="AM71" r:id="rId_hyperlink_2411"/>
+    <hyperlink ref="AN71" r:id="rId_hyperlink_2412"/>
+    <hyperlink ref="AO71" r:id="rId_hyperlink_2413"/>
+    <hyperlink ref="AP71" r:id="rId_hyperlink_2414"/>
+    <hyperlink ref="AQ71" r:id="rId_hyperlink_2415"/>
+    <hyperlink ref="AR71" r:id="rId_hyperlink_2416"/>
+    <hyperlink ref="AS71" r:id="rId_hyperlink_2417"/>
+    <hyperlink ref="AT71" r:id="rId_hyperlink_2418"/>
+    <hyperlink ref="AU71" r:id="rId_hyperlink_2419"/>
+    <hyperlink ref="AV71" r:id="rId_hyperlink_2420"/>
+    <hyperlink ref="AW71" r:id="rId_hyperlink_2421"/>
+    <hyperlink ref="AX71" r:id="rId_hyperlink_2422"/>
+    <hyperlink ref="AY71" r:id="rId_hyperlink_2423"/>
+    <hyperlink ref="AZ71" r:id="rId_hyperlink_2424"/>
+    <hyperlink ref="BA71" r:id="rId_hyperlink_2425"/>
+    <hyperlink ref="BB71" r:id="rId_hyperlink_2426"/>
+    <hyperlink ref="BC71" r:id="rId_hyperlink_2427"/>
+    <hyperlink ref="BD71" r:id="rId_hyperlink_2428"/>
+    <hyperlink ref="BE71" r:id="rId_hyperlink_2429"/>
+    <hyperlink ref="BF71" r:id="rId_hyperlink_2430"/>
+    <hyperlink ref="BG71" r:id="rId_hyperlink_2431"/>
+    <hyperlink ref="BH71" r:id="rId_hyperlink_2432"/>
+    <hyperlink ref="BI71" r:id="rId_hyperlink_2433"/>
+    <hyperlink ref="BJ71" r:id="rId_hyperlink_2434"/>
+    <hyperlink ref="BK71" r:id="rId_hyperlink_2435"/>
+    <hyperlink ref="BL71" r:id="rId_hyperlink_2436"/>
+    <hyperlink ref="BM71" r:id="rId_hyperlink_2437"/>
+    <hyperlink ref="BN71" r:id="rId_hyperlink_2438"/>
+    <hyperlink ref="BO71" r:id="rId_hyperlink_2439"/>
+    <hyperlink ref="BP71" r:id="rId_hyperlink_2440"/>
+    <hyperlink ref="BQ71" r:id="rId_hyperlink_2441"/>
+    <hyperlink ref="BR71" r:id="rId_hyperlink_2442"/>
+    <hyperlink ref="BS71" r:id="rId_hyperlink_2443"/>
+    <hyperlink ref="BT71" r:id="rId_hyperlink_2444"/>
+    <hyperlink ref="BU71" r:id="rId_hyperlink_2445"/>
+    <hyperlink ref="BV71" r:id="rId_hyperlink_2446"/>
+    <hyperlink ref="BW71" r:id="rId_hyperlink_2447"/>
+    <hyperlink ref="BX71" r:id="rId_hyperlink_2448"/>
+    <hyperlink ref="BY71" r:id="rId_hyperlink_2449"/>
+    <hyperlink ref="BZ71" r:id="rId_hyperlink_2450"/>
+    <hyperlink ref="CA71" r:id="rId_hyperlink_2451"/>
+    <hyperlink ref="CB71" r:id="rId_hyperlink_2452"/>
+    <hyperlink ref="CC71" r:id="rId_hyperlink_2453"/>
+    <hyperlink ref="X72" r:id="rId_hyperlink_2454"/>
+    <hyperlink ref="Y72" r:id="rId_hyperlink_2455"/>
+    <hyperlink ref="Z72" r:id="rId_hyperlink_2456"/>
+    <hyperlink ref="AA72" r:id="rId_hyperlink_2457"/>
+    <hyperlink ref="AB72" r:id="rId_hyperlink_2458"/>
+    <hyperlink ref="X73" r:id="rId_hyperlink_2459"/>
+    <hyperlink ref="Y73" r:id="rId_hyperlink_2460"/>
+    <hyperlink ref="Z73" r:id="rId_hyperlink_2461"/>
+    <hyperlink ref="AA73" r:id="rId_hyperlink_2462"/>
+    <hyperlink ref="AB73" r:id="rId_hyperlink_2463"/>
+    <hyperlink ref="AC73" r:id="rId_hyperlink_2464"/>
+    <hyperlink ref="AD73" r:id="rId_hyperlink_2465"/>
+    <hyperlink ref="AE73" r:id="rId_hyperlink_2466"/>
+    <hyperlink ref="AF73" r:id="rId_hyperlink_2467"/>
+    <hyperlink ref="AG73" r:id="rId_hyperlink_2468"/>
+    <hyperlink ref="AH73" r:id="rId_hyperlink_2469"/>
+    <hyperlink ref="AI73" r:id="rId_hyperlink_2470"/>
+    <hyperlink ref="AJ73" r:id="rId_hyperlink_2471"/>
+    <hyperlink ref="AK73" r:id="rId_hyperlink_2472"/>
+    <hyperlink ref="AL73" r:id="rId_hyperlink_2473"/>
+    <hyperlink ref="X74" r:id="rId_hyperlink_2474"/>
+    <hyperlink ref="Y74" r:id="rId_hyperlink_2475"/>
+    <hyperlink ref="Z74" r:id="rId_hyperlink_2476"/>
+    <hyperlink ref="AA74" r:id="rId_hyperlink_2477"/>
+    <hyperlink ref="AB74" r:id="rId_hyperlink_2478"/>
+    <hyperlink ref="AC74" r:id="rId_hyperlink_2479"/>
+    <hyperlink ref="AD74" r:id="rId_hyperlink_2480"/>
+    <hyperlink ref="AE74" r:id="rId_hyperlink_2481"/>
+    <hyperlink ref="AF74" r:id="rId_hyperlink_2482"/>
+    <hyperlink ref="AG74" r:id="rId_hyperlink_2483"/>
+    <hyperlink ref="AH74" r:id="rId_hyperlink_2484"/>
+    <hyperlink ref="AI74" r:id="rId_hyperlink_2485"/>
+    <hyperlink ref="AJ74" r:id="rId_hyperlink_2486"/>
+    <hyperlink ref="AK74" r:id="rId_hyperlink_2487"/>
+    <hyperlink ref="AL74" r:id="rId_hyperlink_2488"/>
+    <hyperlink ref="AM74" r:id="rId_hyperlink_2489"/>
+    <hyperlink ref="AN74" r:id="rId_hyperlink_2490"/>
+    <hyperlink ref="AO74" r:id="rId_hyperlink_2491"/>
+    <hyperlink ref="AP74" r:id="rId_hyperlink_2492"/>
+    <hyperlink ref="AQ74" r:id="rId_hyperlink_2493"/>
+    <hyperlink ref="AR74" r:id="rId_hyperlink_2494"/>
+    <hyperlink ref="AS74" r:id="rId_hyperlink_2495"/>
+    <hyperlink ref="AT74" r:id="rId_hyperlink_2496"/>
+    <hyperlink ref="AU74" r:id="rId_hyperlink_2497"/>
+    <hyperlink ref="AV74" r:id="rId_hyperlink_2498"/>
+    <hyperlink ref="AW74" r:id="rId_hyperlink_2499"/>
+    <hyperlink ref="AX74" r:id="rId_hyperlink_2500"/>
+    <hyperlink ref="AY74" r:id="rId_hyperlink_2501"/>
+    <hyperlink ref="AZ74" r:id="rId_hyperlink_2502"/>
+    <hyperlink ref="BA74" r:id="rId_hyperlink_2503"/>
+    <hyperlink ref="BB74" r:id="rId_hyperlink_2504"/>
+    <hyperlink ref="BC74" r:id="rId_hyperlink_2505"/>
+    <hyperlink ref="BD74" r:id="rId_hyperlink_2506"/>
+    <hyperlink ref="BE74" r:id="rId_hyperlink_2507"/>
+    <hyperlink ref="BF74" r:id="rId_hyperlink_2508"/>
+    <hyperlink ref="BG74" r:id="rId_hyperlink_2509"/>
+    <hyperlink ref="BH74" r:id="rId_hyperlink_2510"/>
+    <hyperlink ref="BI74" r:id="rId_hyperlink_2511"/>
+    <hyperlink ref="BJ74" r:id="rId_hyperlink_2512"/>
+    <hyperlink ref="BK74" r:id="rId_hyperlink_2513"/>
+    <hyperlink ref="BL74" r:id="rId_hyperlink_2514"/>
+    <hyperlink ref="BM74" r:id="rId_hyperlink_2515"/>
+    <hyperlink ref="BN74" r:id="rId_hyperlink_2516"/>
+    <hyperlink ref="BO74" r:id="rId_hyperlink_2517"/>
+    <hyperlink ref="BP74" r:id="rId_hyperlink_2518"/>
+    <hyperlink ref="BQ74" r:id="rId_hyperlink_2519"/>
+    <hyperlink ref="BR74" r:id="rId_hyperlink_2520"/>
+    <hyperlink ref="BS74" r:id="rId_hyperlink_2521"/>
+    <hyperlink ref="BT74" r:id="rId_hyperlink_2522"/>
+    <hyperlink ref="BU74" r:id="rId_hyperlink_2523"/>
+    <hyperlink ref="BV74" r:id="rId_hyperlink_2524"/>
+    <hyperlink ref="BW74" r:id="rId_hyperlink_2525"/>
+    <hyperlink ref="BX74" r:id="rId_hyperlink_2526"/>
+    <hyperlink ref="BY74" r:id="rId_hyperlink_2527"/>
+    <hyperlink ref="BZ74" r:id="rId_hyperlink_2528"/>
+    <hyperlink ref="CA74" r:id="rId_hyperlink_2529"/>
+    <hyperlink ref="CB74" r:id="rId_hyperlink_2530"/>
+    <hyperlink ref="CC74" r:id="rId_hyperlink_2531"/>
+    <hyperlink ref="CD74" r:id="rId_hyperlink_2532"/>
+    <hyperlink ref="CE74" r:id="rId_hyperlink_2533"/>
+    <hyperlink ref="CF74" r:id="rId_hyperlink_2534"/>
+    <hyperlink ref="CG74" r:id="rId_hyperlink_2535"/>
+    <hyperlink ref="CH74" r:id="rId_hyperlink_2536"/>
+    <hyperlink ref="CI74" r:id="rId_hyperlink_2537"/>
+    <hyperlink ref="CJ74" r:id="rId_hyperlink_2538"/>
+    <hyperlink ref="CK74" r:id="rId_hyperlink_2539"/>
+    <hyperlink ref="CL74" r:id="rId_hyperlink_2540"/>
+    <hyperlink ref="CM74" r:id="rId_hyperlink_2541"/>
+    <hyperlink ref="CN74" r:id="rId_hyperlink_2542"/>
+    <hyperlink ref="CO74" r:id="rId_hyperlink_2543"/>
+    <hyperlink ref="CP74" r:id="rId_hyperlink_2544"/>
+    <hyperlink ref="CQ74" r:id="rId_hyperlink_2545"/>
+    <hyperlink ref="CR74" r:id="rId_hyperlink_2546"/>
+    <hyperlink ref="CS74" r:id="rId_hyperlink_2547"/>
+    <hyperlink ref="CT74" r:id="rId_hyperlink_2548"/>
+    <hyperlink ref="CU74" r:id="rId_hyperlink_2549"/>
+    <hyperlink ref="CV74" r:id="rId_hyperlink_2550"/>
+    <hyperlink ref="CW74" r:id="rId_hyperlink_2551"/>
+    <hyperlink ref="CX74" r:id="rId_hyperlink_2552"/>
+    <hyperlink ref="CY74" r:id="rId_hyperlink_2553"/>
+    <hyperlink ref="CZ74" r:id="rId_hyperlink_2554"/>
+    <hyperlink ref="X75" r:id="rId_hyperlink_2555"/>
+    <hyperlink ref="Y75" r:id="rId_hyperlink_2556"/>
+    <hyperlink ref="Z75" r:id="rId_hyperlink_2557"/>
+    <hyperlink ref="AA75" r:id="rId_hyperlink_2558"/>
+    <hyperlink ref="AB75" r:id="rId_hyperlink_2559"/>
+    <hyperlink ref="AC75" r:id="rId_hyperlink_2560"/>
+    <hyperlink ref="AD75" r:id="rId_hyperlink_2561"/>
+    <hyperlink ref="AE75" r:id="rId_hyperlink_2562"/>
+    <hyperlink ref="AF75" r:id="rId_hyperlink_2563"/>
+    <hyperlink ref="AG75" r:id="rId_hyperlink_2564"/>
+    <hyperlink ref="AH75" r:id="rId_hyperlink_2565"/>
+    <hyperlink ref="AI75" r:id="rId_hyperlink_2566"/>
+    <hyperlink ref="X76" r:id="rId_hyperlink_2567"/>
+    <hyperlink ref="Y76" r:id="rId_hyperlink_2568"/>
+    <hyperlink ref="Z76" r:id="rId_hyperlink_2569"/>
+    <hyperlink ref="AA76" r:id="rId_hyperlink_2570"/>
+    <hyperlink ref="AB76" r:id="rId_hyperlink_2571"/>
+    <hyperlink ref="AC76" r:id="rId_hyperlink_2572"/>
+    <hyperlink ref="AD76" r:id="rId_hyperlink_2573"/>
+    <hyperlink ref="AE76" r:id="rId_hyperlink_2574"/>
+    <hyperlink ref="AF76" r:id="rId_hyperlink_2575"/>
+    <hyperlink ref="AG76" r:id="rId_hyperlink_2576"/>
+    <hyperlink ref="AH76" r:id="rId_hyperlink_2577"/>
+    <hyperlink ref="AI76" r:id="rId_hyperlink_2578"/>
+    <hyperlink ref="AJ76" r:id="rId_hyperlink_2579"/>
+    <hyperlink ref="AK76" r:id="rId_hyperlink_2580"/>
+    <hyperlink ref="AL76" r:id="rId_hyperlink_2581"/>
+    <hyperlink ref="AM76" r:id="rId_hyperlink_2582"/>
+    <hyperlink ref="AN76" r:id="rId_hyperlink_2583"/>
+    <hyperlink ref="AO76" r:id="rId_hyperlink_2584"/>
+    <hyperlink ref="AP76" r:id="rId_hyperlink_2585"/>
+    <hyperlink ref="AQ76" r:id="rId_hyperlink_2586"/>
+    <hyperlink ref="AR76" r:id="rId_hyperlink_2587"/>
+    <hyperlink ref="AS76" r:id="rId_hyperlink_2588"/>
+    <hyperlink ref="AT76" r:id="rId_hyperlink_2589"/>
+    <hyperlink ref="AU76" r:id="rId_hyperlink_2590"/>
+    <hyperlink ref="AV76" r:id="rId_hyperlink_2591"/>
+    <hyperlink ref="AW76" r:id="rId_hyperlink_2592"/>
+    <hyperlink ref="AX76" r:id="rId_hyperlink_2593"/>
+    <hyperlink ref="AY76" r:id="rId_hyperlink_2594"/>
+    <hyperlink ref="AZ76" r:id="rId_hyperlink_2595"/>
+    <hyperlink ref="BA76" r:id="rId_hyperlink_2596"/>
+    <hyperlink ref="BB76" r:id="rId_hyperlink_2597"/>
+    <hyperlink ref="BC76" r:id="rId_hyperlink_2598"/>
+    <hyperlink ref="BD76" r:id="rId_hyperlink_2599"/>
+    <hyperlink ref="BE76" r:id="rId_hyperlink_2600"/>
+    <hyperlink ref="BF76" r:id="rId_hyperlink_2601"/>
+    <hyperlink ref="BG76" r:id="rId_hyperlink_2602"/>
+    <hyperlink ref="BH76" r:id="rId_hyperlink_2603"/>
+    <hyperlink ref="BI76" r:id="rId_hyperlink_2604"/>
+    <hyperlink ref="BJ76" r:id="rId_hyperlink_2605"/>
+    <hyperlink ref="BK76" r:id="rId_hyperlink_2606"/>
+    <hyperlink ref="BL76" r:id="rId_hyperlink_2607"/>
+    <hyperlink ref="X77" r:id="rId_hyperlink_2608"/>
+    <hyperlink ref="Y77" r:id="rId_hyperlink_2609"/>
+    <hyperlink ref="Z77" r:id="rId_hyperlink_2610"/>
+    <hyperlink ref="AA77" r:id="rId_hyperlink_2611"/>
+    <hyperlink ref="AB77" r:id="rId_hyperlink_2612"/>
+    <hyperlink ref="AC77" r:id="rId_hyperlink_2613"/>
+    <hyperlink ref="AD77" r:id="rId_hyperlink_2614"/>
+    <hyperlink ref="AE77" r:id="rId_hyperlink_2615"/>
+    <hyperlink ref="AF77" r:id="rId_hyperlink_2616"/>
+    <hyperlink ref="AG77" r:id="rId_hyperlink_2617"/>
+    <hyperlink ref="AH77" r:id="rId_hyperlink_2618"/>
+    <hyperlink ref="AI77" r:id="rId_hyperlink_2619"/>
+    <hyperlink ref="AJ77" r:id="rId_hyperlink_2620"/>
+    <hyperlink ref="AK77" r:id="rId_hyperlink_2621"/>
+    <hyperlink ref="AL77" r:id="rId_hyperlink_2622"/>
+    <hyperlink ref="AM77" r:id="rId_hyperlink_2623"/>
+    <hyperlink ref="AN77" r:id="rId_hyperlink_2624"/>
+    <hyperlink ref="AO77" r:id="rId_hyperlink_2625"/>
+    <hyperlink ref="AP77" r:id="rId_hyperlink_2626"/>
+    <hyperlink ref="AQ77" r:id="rId_hyperlink_2627"/>
+    <hyperlink ref="AR77" r:id="rId_hyperlink_2628"/>
+    <hyperlink ref="AS77" r:id="rId_hyperlink_2629"/>
+    <hyperlink ref="AT77" r:id="rId_hyperlink_2630"/>
+    <hyperlink ref="AU77" r:id="rId_hyperlink_2631"/>
+    <hyperlink ref="AV77" r:id="rId_hyperlink_2632"/>
+    <hyperlink ref="AW77" r:id="rId_hyperlink_2633"/>
+    <hyperlink ref="AX77" r:id="rId_hyperlink_2634"/>
+    <hyperlink ref="AY77" r:id="rId_hyperlink_2635"/>
+    <hyperlink ref="AZ77" r:id="rId_hyperlink_2636"/>
+    <hyperlink ref="BA77" r:id="rId_hyperlink_2637"/>
+    <hyperlink ref="BB77" r:id="rId_hyperlink_2638"/>
+    <hyperlink ref="BC77" r:id="rId_hyperlink_2639"/>
+    <hyperlink ref="BD77" r:id="rId_hyperlink_2640"/>
+    <hyperlink ref="BE77" r:id="rId_hyperlink_2641"/>
+    <hyperlink ref="BF77" r:id="rId_hyperlink_2642"/>
+    <hyperlink ref="BG77" r:id="rId_hyperlink_2643"/>
+    <hyperlink ref="BH77" r:id="rId_hyperlink_2644"/>
+    <hyperlink ref="BI77" r:id="rId_hyperlink_2645"/>
+    <hyperlink ref="BJ77" r:id="rId_hyperlink_2646"/>
+    <hyperlink ref="BK77" r:id="rId_hyperlink_2647"/>
+    <hyperlink ref="BL77" r:id="rId_hyperlink_2648"/>
+    <hyperlink ref="BM77" r:id="rId_hyperlink_2649"/>
+    <hyperlink ref="BN77" r:id="rId_hyperlink_2650"/>
+    <hyperlink ref="BO77" r:id="rId_hyperlink_2651"/>
+    <hyperlink ref="BP77" r:id="rId_hyperlink_2652"/>
+    <hyperlink ref="BQ77" r:id="rId_hyperlink_2653"/>
+    <hyperlink ref="BR77" r:id="rId_hyperlink_2654"/>
+    <hyperlink ref="BS77" r:id="rId_hyperlink_2655"/>
+    <hyperlink ref="BT77" r:id="rId_hyperlink_2656"/>
+    <hyperlink ref="BU77" r:id="rId_hyperlink_2657"/>
+    <hyperlink ref="BV77" r:id="rId_hyperlink_2658"/>
+    <hyperlink ref="BW77" r:id="rId_hyperlink_2659"/>
+    <hyperlink ref="BX77" r:id="rId_hyperlink_2660"/>
+    <hyperlink ref="BY77" r:id="rId_hyperlink_2661"/>
+    <hyperlink ref="BZ77" r:id="rId_hyperlink_2662"/>
+    <hyperlink ref="CA77" r:id="rId_hyperlink_2663"/>
+    <hyperlink ref="CB77" r:id="rId_hyperlink_2664"/>
+    <hyperlink ref="X78" r:id="rId_hyperlink_2665"/>
+    <hyperlink ref="Y78" r:id="rId_hyperlink_2666"/>
+    <hyperlink ref="Z78" r:id="rId_hyperlink_2667"/>
+    <hyperlink ref="AA78" r:id="rId_hyperlink_2668"/>
+    <hyperlink ref="AB78" r:id="rId_hyperlink_2669"/>
+    <hyperlink ref="X79" r:id="rId_hyperlink_2670"/>
+    <hyperlink ref="Y79" r:id="rId_hyperlink_2671"/>
+    <hyperlink ref="Z79" r:id="rId_hyperlink_2672"/>
+    <hyperlink ref="AA79" r:id="rId_hyperlink_2673"/>
+    <hyperlink ref="AB79" r:id="rId_hyperlink_2674"/>
+    <hyperlink ref="AC79" r:id="rId_hyperlink_2675"/>
+    <hyperlink ref="AD79" r:id="rId_hyperlink_2676"/>
+    <hyperlink ref="AE79" r:id="rId_hyperlink_2677"/>
+    <hyperlink ref="AF79" r:id="rId_hyperlink_2678"/>
+    <hyperlink ref="AG79" r:id="rId_hyperlink_2679"/>
+    <hyperlink ref="AH79" r:id="rId_hyperlink_2680"/>
+    <hyperlink ref="AI79" r:id="rId_hyperlink_2681"/>
+    <hyperlink ref="AJ79" r:id="rId_hyperlink_2682"/>
+    <hyperlink ref="AK79" r:id="rId_hyperlink_2683"/>
+    <hyperlink ref="AL79" r:id="rId_hyperlink_2684"/>
+    <hyperlink ref="AM79" r:id="rId_hyperlink_2685"/>
+    <hyperlink ref="AN79" r:id="rId_hyperlink_2686"/>
+    <hyperlink ref="AO79" r:id="rId_hyperlink_2687"/>
+    <hyperlink ref="AP79" r:id="rId_hyperlink_2688"/>
+    <hyperlink ref="AQ79" r:id="rId_hyperlink_2689"/>
+    <hyperlink ref="AR79" r:id="rId_hyperlink_2690"/>
+    <hyperlink ref="AS79" r:id="rId_hyperlink_2691"/>
+    <hyperlink ref="AT79" r:id="rId_hyperlink_2692"/>
+    <hyperlink ref="AU79" r:id="rId_hyperlink_2693"/>
+    <hyperlink ref="AV79" r:id="rId_hyperlink_2694"/>
+    <hyperlink ref="AW79" r:id="rId_hyperlink_2695"/>
+    <hyperlink ref="AX79" r:id="rId_hyperlink_2696"/>
+    <hyperlink ref="AY79" r:id="rId_hyperlink_2697"/>
+    <hyperlink ref="AZ79" r:id="rId_hyperlink_2698"/>
+    <hyperlink ref="BA79" r:id="rId_hyperlink_2699"/>
+    <hyperlink ref="BB79" r:id="rId_hyperlink_2700"/>
+    <hyperlink ref="BC79" r:id="rId_hyperlink_2701"/>
+    <hyperlink ref="BD79" r:id="rId_hyperlink_2702"/>
+    <hyperlink ref="BE79" r:id="rId_hyperlink_2703"/>
+    <hyperlink ref="BF79" r:id="rId_hyperlink_2704"/>
+    <hyperlink ref="BG79" r:id="rId_hyperlink_2705"/>
+    <hyperlink ref="BH79" r:id="rId_hyperlink_2706"/>
+    <hyperlink ref="BI79" r:id="rId_hyperlink_2707"/>
+    <hyperlink ref="BJ79" r:id="rId_hyperlink_2708"/>
+    <hyperlink ref="BK79" r:id="rId_hyperlink_2709"/>
+    <hyperlink ref="BL79" r:id="rId_hyperlink_2710"/>
+    <hyperlink ref="BM79" r:id="rId_hyperlink_2711"/>
+    <hyperlink ref="BN79" r:id="rId_hyperlink_2712"/>
+    <hyperlink ref="BO79" r:id="rId_hyperlink_2713"/>
+    <hyperlink ref="BP79" r:id="rId_hyperlink_2714"/>
+    <hyperlink ref="BQ79" r:id="rId_hyperlink_2715"/>
+    <hyperlink ref="BR79" r:id="rId_hyperlink_2716"/>
+    <hyperlink ref="BS79" r:id="rId_hyperlink_2717"/>
+    <hyperlink ref="BT79" r:id="rId_hyperlink_2718"/>
+    <hyperlink ref="BU79" r:id="rId_hyperlink_2719"/>
+    <hyperlink ref="BV79" r:id="rId_hyperlink_2720"/>
+    <hyperlink ref="BW79" r:id="rId_hyperlink_2721"/>
+    <hyperlink ref="BX79" r:id="rId_hyperlink_2722"/>
+    <hyperlink ref="BY79" r:id="rId_hyperlink_2723"/>
+    <hyperlink ref="BZ79" r:id="rId_hyperlink_2724"/>
+    <hyperlink ref="CA79" r:id="rId_hyperlink_2725"/>
+    <hyperlink ref="CB79" r:id="rId_hyperlink_2726"/>
+    <hyperlink ref="X80" r:id="rId_hyperlink_2727"/>
+    <hyperlink ref="Y80" r:id="rId_hyperlink_2728"/>
+    <hyperlink ref="Z80" r:id="rId_hyperlink_2729"/>
+    <hyperlink ref="AA80" r:id="rId_hyperlink_2730"/>
+    <hyperlink ref="AB80" r:id="rId_hyperlink_2731"/>
+    <hyperlink ref="AC80" r:id="rId_hyperlink_2732"/>
+    <hyperlink ref="AD80" r:id="rId_hyperlink_2733"/>
+    <hyperlink ref="AE80" r:id="rId_hyperlink_2734"/>
+    <hyperlink ref="AF80" r:id="rId_hyperlink_2735"/>
+    <hyperlink ref="AG80" r:id="rId_hyperlink_2736"/>
+    <hyperlink ref="AH80" r:id="rId_hyperlink_2737"/>
+    <hyperlink ref="AI80" r:id="rId_hyperlink_2738"/>
+    <hyperlink ref="AJ80" r:id="rId_hyperlink_2739"/>
+    <hyperlink ref="AK80" r:id="rId_hyperlink_2740"/>
+    <hyperlink ref="AL80" r:id="rId_hyperlink_2741"/>
+    <hyperlink ref="AM80" r:id="rId_hyperlink_2742"/>
+    <hyperlink ref="AN80" r:id="rId_hyperlink_2743"/>
+    <hyperlink ref="AO80" r:id="rId_hyperlink_2744"/>
+    <hyperlink ref="AP80" r:id="rId_hyperlink_2745"/>
+    <hyperlink ref="AQ80" r:id="rId_hyperlink_2746"/>
+    <hyperlink ref="AR80" r:id="rId_hyperlink_2747"/>
+    <hyperlink ref="AS80" r:id="rId_hyperlink_2748"/>
+    <hyperlink ref="AT80" r:id="rId_hyperlink_2749"/>
+    <hyperlink ref="AU80" r:id="rId_hyperlink_2750"/>
+    <hyperlink ref="AV80" r:id="rId_hyperlink_2751"/>
+    <hyperlink ref="AW80" r:id="rId_hyperlink_2752"/>
+    <hyperlink ref="AX80" r:id="rId_hyperlink_2753"/>
+    <hyperlink ref="AY80" r:id="rId_hyperlink_2754"/>
+    <hyperlink ref="AZ80" r:id="rId_hyperlink_2755"/>
+    <hyperlink ref="BA80" r:id="rId_hyperlink_2756"/>
+    <hyperlink ref="BB80" r:id="rId_hyperlink_2757"/>
+    <hyperlink ref="BC80" r:id="rId_hyperlink_2758"/>
+    <hyperlink ref="BD80" r:id="rId_hyperlink_2759"/>
+    <hyperlink ref="BE80" r:id="rId_hyperlink_2760"/>
+    <hyperlink ref="BF80" r:id="rId_hyperlink_2761"/>
+    <hyperlink ref="BG80" r:id="rId_hyperlink_2762"/>
+    <hyperlink ref="BH80" r:id="rId_hyperlink_2763"/>
+    <hyperlink ref="BI80" r:id="rId_hyperlink_2764"/>
+    <hyperlink ref="BJ80" r:id="rId_hyperlink_2765"/>
+    <hyperlink ref="BK80" r:id="rId_hyperlink_2766"/>
+    <hyperlink ref="BL80" r:id="rId_hyperlink_2767"/>
+    <hyperlink ref="BM80" r:id="rId_hyperlink_2768"/>
+    <hyperlink ref="BN80" r:id="rId_hyperlink_2769"/>
+    <hyperlink ref="BO80" r:id="rId_hyperlink_2770"/>
+    <hyperlink ref="BP80" r:id="rId_hyperlink_2771"/>
+    <hyperlink ref="BQ80" r:id="rId_hyperlink_2772"/>
+    <hyperlink ref="BR80" r:id="rId_hyperlink_2773"/>
+    <hyperlink ref="BS80" r:id="rId_hyperlink_2774"/>
+    <hyperlink ref="BT80" r:id="rId_hyperlink_2775"/>
+    <hyperlink ref="BU80" r:id="rId_hyperlink_2776"/>
+    <hyperlink ref="BV80" r:id="rId_hyperlink_2777"/>
+    <hyperlink ref="BW80" r:id="rId_hyperlink_2778"/>
+    <hyperlink ref="BX80" r:id="rId_hyperlink_2779"/>
+    <hyperlink ref="BY80" r:id="rId_hyperlink_2780"/>
+    <hyperlink ref="BZ80" r:id="rId_hyperlink_2781"/>
+    <hyperlink ref="CA80" r:id="rId_hyperlink_2782"/>
+    <hyperlink ref="CB80" r:id="rId_hyperlink_2783"/>
+    <hyperlink ref="X81" r:id="rId_hyperlink_2784"/>
+    <hyperlink ref="Y81" r:id="rId_hyperlink_2785"/>
+    <hyperlink ref="Z81" r:id="rId_hyperlink_2786"/>
+    <hyperlink ref="AA81" r:id="rId_hyperlink_2787"/>
+    <hyperlink ref="AB81" r:id="rId_hyperlink_2788"/>
+    <hyperlink ref="AC81" r:id="rId_hyperlink_2789"/>
+    <hyperlink ref="AD81" r:id="rId_hyperlink_2790"/>
+    <hyperlink ref="AE81" r:id="rId_hyperlink_2791"/>
+    <hyperlink ref="X82" r:id="rId_hyperlink_2792"/>
+    <hyperlink ref="Y82" r:id="rId_hyperlink_2793"/>
+    <hyperlink ref="Z82" r:id="rId_hyperlink_2794"/>
+    <hyperlink ref="AA82" r:id="rId_hyperlink_2795"/>
+    <hyperlink ref="AB82" r:id="rId_hyperlink_2796"/>
+    <hyperlink ref="AC82" r:id="rId_hyperlink_2797"/>
+    <hyperlink ref="AD82" r:id="rId_hyperlink_2798"/>
+    <hyperlink ref="AE82" r:id="rId_hyperlink_2799"/>
+    <hyperlink ref="AF82" r:id="rId_hyperlink_2800"/>
+    <hyperlink ref="AG82" r:id="rId_hyperlink_2801"/>
+    <hyperlink ref="AH82" r:id="rId_hyperlink_2802"/>
+    <hyperlink ref="AI82" r:id="rId_hyperlink_2803"/>
+    <hyperlink ref="AJ82" r:id="rId_hyperlink_2804"/>
+    <hyperlink ref="AK82" r:id="rId_hyperlink_2805"/>
+    <hyperlink ref="AL82" r:id="rId_hyperlink_2806"/>
+    <hyperlink ref="AM82" r:id="rId_hyperlink_2807"/>
+    <hyperlink ref="AN82" r:id="rId_hyperlink_2808"/>
+    <hyperlink ref="X83" r:id="rId_hyperlink_2809"/>
+    <hyperlink ref="Y83" r:id="rId_hyperlink_2810"/>
+    <hyperlink ref="Z83" r:id="rId_hyperlink_2811"/>
+    <hyperlink ref="AA83" r:id="rId_hyperlink_2812"/>
+    <hyperlink ref="AB83" r:id="rId_hyperlink_2813"/>
+    <hyperlink ref="AC83" r:id="rId_hyperlink_2814"/>
+    <hyperlink ref="AD83" r:id="rId_hyperlink_2815"/>
+    <hyperlink ref="AE83" r:id="rId_hyperlink_2816"/>
+    <hyperlink ref="AF83" r:id="rId_hyperlink_2817"/>
+    <hyperlink ref="AG83" r:id="rId_hyperlink_2818"/>
+    <hyperlink ref="AH83" r:id="rId_hyperlink_2819"/>
+    <hyperlink ref="AI83" r:id="rId_hyperlink_2820"/>
+    <hyperlink ref="AJ83" r:id="rId_hyperlink_2821"/>
+    <hyperlink ref="AK83" r:id="rId_hyperlink_2822"/>
+    <hyperlink ref="AL83" r:id="rId_hyperlink_2823"/>
+    <hyperlink ref="AM83" r:id="rId_hyperlink_2824"/>
+    <hyperlink ref="AN83" r:id="rId_hyperlink_2825"/>
+    <hyperlink ref="AO83" r:id="rId_hyperlink_2826"/>
+    <hyperlink ref="AP83" r:id="rId_hyperlink_2827"/>
+    <hyperlink ref="AQ83" r:id="rId_hyperlink_2828"/>
+    <hyperlink ref="AR83" r:id="rId_hyperlink_2829"/>
+    <hyperlink ref="AS83" r:id="rId_hyperlink_2830"/>
+    <hyperlink ref="AT83" r:id="rId_hyperlink_2831"/>
+    <hyperlink ref="AU83" r:id="rId_hyperlink_2832"/>
+    <hyperlink ref="AV83" r:id="rId_hyperlink_2833"/>
+    <hyperlink ref="AW83" r:id="rId_hyperlink_2834"/>
+    <hyperlink ref="AX83" r:id="rId_hyperlink_2835"/>
+    <hyperlink ref="AY83" r:id="rId_hyperlink_2836"/>
+    <hyperlink ref="AZ83" r:id="rId_hyperlink_2837"/>
+    <hyperlink ref="BA83" r:id="rId_hyperlink_2838"/>
+    <hyperlink ref="BB83" r:id="rId_hyperlink_2839"/>
+    <hyperlink ref="BC83" r:id="rId_hyperlink_2840"/>
+    <hyperlink ref="BD83" r:id="rId_hyperlink_2841"/>
+    <hyperlink ref="BE83" r:id="rId_hyperlink_2842"/>
+    <hyperlink ref="BF83" r:id="rId_hyperlink_2843"/>
+    <hyperlink ref="X84" r:id="rId_hyperlink_2844"/>
+    <hyperlink ref="Y84" r:id="rId_hyperlink_2845"/>
+    <hyperlink ref="Z84" r:id="rId_hyperlink_2846"/>
+    <hyperlink ref="AA84" r:id="rId_hyperlink_2847"/>
+    <hyperlink ref="AB84" r:id="rId_hyperlink_2848"/>
+    <hyperlink ref="AC84" r:id="rId_hyperlink_2849"/>
+    <hyperlink ref="AD84" r:id="rId_hyperlink_2850"/>
+    <hyperlink ref="AE84" r:id="rId_hyperlink_2851"/>
+    <hyperlink ref="AF84" r:id="rId_hyperlink_2852"/>
+    <hyperlink ref="AG84" r:id="rId_hyperlink_2853"/>
+    <hyperlink ref="AH84" r:id="rId_hyperlink_2854"/>
+    <hyperlink ref="AI84" r:id="rId_hyperlink_2855"/>
+    <hyperlink ref="AJ84" r:id="rId_hyperlink_2856"/>
+    <hyperlink ref="AK84" r:id="rId_hyperlink_2857"/>
+    <hyperlink ref="AL84" r:id="rId_hyperlink_2858"/>
+    <hyperlink ref="AM84" r:id="rId_hyperlink_2859"/>
+    <hyperlink ref="AN84" r:id="rId_hyperlink_2860"/>
+    <hyperlink ref="AO84" r:id="rId_hyperlink_2861"/>
+    <hyperlink ref="AP84" r:id="rId_hyperlink_2862"/>
+    <hyperlink ref="AQ84" r:id="rId_hyperlink_2863"/>
+    <hyperlink ref="AR84" r:id="rId_hyperlink_2864"/>
+    <hyperlink ref="AS84" r:id="rId_hyperlink_2865"/>
+    <hyperlink ref="AT84" r:id="rId_hyperlink_2866"/>
+    <hyperlink ref="AU84" r:id="rId_hyperlink_2867"/>
+    <hyperlink ref="AV84" r:id="rId_hyperlink_2868"/>
+    <hyperlink ref="AW84" r:id="rId_hyperlink_2869"/>
+    <hyperlink ref="AX84" r:id="rId_hyperlink_2870"/>
+    <hyperlink ref="AY84" r:id="rId_hyperlink_2871"/>
+    <hyperlink ref="AZ84" r:id="rId_hyperlink_2872"/>
+    <hyperlink ref="BA84" r:id="rId_hyperlink_2873"/>
+    <hyperlink ref="BB84" r:id="rId_hyperlink_2874"/>
+    <hyperlink ref="BC84" r:id="rId_hyperlink_2875"/>
+    <hyperlink ref="BD84" r:id="rId_hyperlink_2876"/>
+    <hyperlink ref="BE84" r:id="rId_hyperlink_2877"/>
+    <hyperlink ref="X85" r:id="rId_hyperlink_2878"/>
+    <hyperlink ref="Y85" r:id="rId_hyperlink_2879"/>
+    <hyperlink ref="Z85" r:id="rId_hyperlink_2880"/>
+    <hyperlink ref="AA85" r:id="rId_hyperlink_2881"/>
+    <hyperlink ref="AB85" r:id="rId_hyperlink_2882"/>
+    <hyperlink ref="X86" r:id="rId_hyperlink_2883"/>
+    <hyperlink ref="Y86" r:id="rId_hyperlink_2884"/>
+    <hyperlink ref="Z86" r:id="rId_hyperlink_2885"/>
+    <hyperlink ref="AA86" r:id="rId_hyperlink_2886"/>
+    <hyperlink ref="AB86" r:id="rId_hyperlink_2887"/>
+    <hyperlink ref="AC86" r:id="rId_hyperlink_2888"/>
+    <hyperlink ref="AD86" r:id="rId_hyperlink_2889"/>
+    <hyperlink ref="AE86" r:id="rId_hyperlink_2890"/>
+    <hyperlink ref="AF86" r:id="rId_hyperlink_2891"/>
+    <hyperlink ref="AG86" r:id="rId_hyperlink_2892"/>
+    <hyperlink ref="AH86" r:id="rId_hyperlink_2893"/>
+    <hyperlink ref="AI86" r:id="rId_hyperlink_2894"/>
+    <hyperlink ref="AJ86" r:id="rId_hyperlink_2895"/>
+    <hyperlink ref="AK86" r:id="rId_hyperlink_2896"/>
+    <hyperlink ref="AL86" r:id="rId_hyperlink_2897"/>
+    <hyperlink ref="AM86" r:id="rId_hyperlink_2898"/>
+    <hyperlink ref="AN86" r:id="rId_hyperlink_2899"/>
+    <hyperlink ref="AO86" r:id="rId_hyperlink_2900"/>
+    <hyperlink ref="AP86" r:id="rId_hyperlink_2901"/>
+    <hyperlink ref="AQ86" r:id="rId_hyperlink_2902"/>
+    <hyperlink ref="AR86" r:id="rId_hyperlink_2903"/>
+    <hyperlink ref="AS86" r:id="rId_hyperlink_2904"/>
+    <hyperlink ref="AT86" r:id="rId_hyperlink_2905"/>
+    <hyperlink ref="AU86" r:id="rId_hyperlink_2906"/>
+    <hyperlink ref="AV86" r:id="rId_hyperlink_2907"/>
+    <hyperlink ref="AW86" r:id="rId_hyperlink_2908"/>
+    <hyperlink ref="AX86" r:id="rId_hyperlink_2909"/>
+    <hyperlink ref="AY86" r:id="rId_hyperlink_2910"/>
+    <hyperlink ref="AZ86" r:id="rId_hyperlink_2911"/>
+    <hyperlink ref="BA86" r:id="rId_hyperlink_2912"/>
+    <hyperlink ref="BB86" r:id="rId_hyperlink_2913"/>
+    <hyperlink ref="BC86" r:id="rId_hyperlink_2914"/>
+    <hyperlink ref="BD86" r:id="rId_hyperlink_2915"/>
+    <hyperlink ref="BE86" r:id="rId_hyperlink_2916"/>
+    <hyperlink ref="BF86" r:id="rId_hyperlink_2917"/>
+    <hyperlink ref="BG86" r:id="rId_hyperlink_2918"/>
+    <hyperlink ref="X87" r:id="rId_hyperlink_2919"/>
+    <hyperlink ref="Y87" r:id="rId_hyperlink_2920"/>
+    <hyperlink ref="Z87" r:id="rId_hyperlink_2921"/>
+    <hyperlink ref="AA87" r:id="rId_hyperlink_2922"/>
+    <hyperlink ref="AB87" r:id="rId_hyperlink_2923"/>
+    <hyperlink ref="AC87" r:id="rId_hyperlink_2924"/>
+    <hyperlink ref="AD87" r:id="rId_hyperlink_2925"/>
+    <hyperlink ref="AE87" r:id="rId_hyperlink_2926"/>
+    <hyperlink ref="AF87" r:id="rId_hyperlink_2927"/>
+    <hyperlink ref="AG87" r:id="rId_hyperlink_2928"/>
+    <hyperlink ref="AH87" r:id="rId_hyperlink_2929"/>
+    <hyperlink ref="AI87" r:id="rId_hyperlink_2930"/>
+    <hyperlink ref="AJ87" r:id="rId_hyperlink_2931"/>
+    <hyperlink ref="AK87" r:id="rId_hyperlink_2932"/>
+    <hyperlink ref="AL87" r:id="rId_hyperlink_2933"/>
+    <hyperlink ref="AM87" r:id="rId_hyperlink_2934"/>
+    <hyperlink ref="AN87" r:id="rId_hyperlink_2935"/>
+    <hyperlink ref="AO87" r:id="rId_hyperlink_2936"/>
+    <hyperlink ref="AP87" r:id="rId_hyperlink_2937"/>
+    <hyperlink ref="AQ87" r:id="rId_hyperlink_2938"/>
+    <hyperlink ref="AR87" r:id="rId_hyperlink_2939"/>
+    <hyperlink ref="AS87" r:id="rId_hyperlink_2940"/>
+    <hyperlink ref="AT87" r:id="rId_hyperlink_2941"/>
+    <hyperlink ref="AU87" r:id="rId_hyperlink_2942"/>
+    <hyperlink ref="AV87" r:id="rId_hyperlink_2943"/>
+    <hyperlink ref="AW87" r:id="rId_hyperlink_2944"/>
+    <hyperlink ref="AX87" r:id="rId_hyperlink_2945"/>
+    <hyperlink ref="AY87" r:id="rId_hyperlink_2946"/>
+    <hyperlink ref="AZ87" r:id="rId_hyperlink_2947"/>
+    <hyperlink ref="BA87" r:id="rId_hyperlink_2948"/>
+    <hyperlink ref="BB87" r:id="rId_hyperlink_2949"/>
+    <hyperlink ref="BC87" r:id="rId_hyperlink_2950"/>
+    <hyperlink ref="BD87" r:id="rId_hyperlink_2951"/>
+    <hyperlink ref="BE87" r:id="rId_hyperlink_2952"/>
+    <hyperlink ref="BF87" r:id="rId_hyperlink_2953"/>
+    <hyperlink ref="BG87" r:id="rId_hyperlink_2954"/>
+    <hyperlink ref="BH87" r:id="rId_hyperlink_2955"/>
+    <hyperlink ref="X88" r:id="rId_hyperlink_2956"/>
+    <hyperlink ref="Y88" r:id="rId_hyperlink_2957"/>
+    <hyperlink ref="Z88" r:id="rId_hyperlink_2958"/>
+    <hyperlink ref="AA88" r:id="rId_hyperlink_2959"/>
+    <hyperlink ref="AB88" r:id="rId_hyperlink_2960"/>
+    <hyperlink ref="AC88" r:id="rId_hyperlink_2961"/>
+    <hyperlink ref="AD88" r:id="rId_hyperlink_2962"/>
+    <hyperlink ref="AE88" r:id="rId_hyperlink_2963"/>
+    <hyperlink ref="AF88" r:id="rId_hyperlink_2964"/>
+    <hyperlink ref="AG88" r:id="rId_hyperlink_2965"/>
+    <hyperlink ref="AH88" r:id="rId_hyperlink_2966"/>
+    <hyperlink ref="AI88" r:id="rId_hyperlink_2967"/>
+    <hyperlink ref="AJ88" r:id="rId_hyperlink_2968"/>
+    <hyperlink ref="AK88" r:id="rId_hyperlink_2969"/>
+    <hyperlink ref="AL88" r:id="rId_hyperlink_2970"/>
+    <hyperlink ref="AM88" r:id="rId_hyperlink_2971"/>
+    <hyperlink ref="AN88" r:id="rId_hyperlink_2972"/>
+    <hyperlink ref="AO88" r:id="rId_hyperlink_2973"/>
+    <hyperlink ref="AP88" r:id="rId_hyperlink_2974"/>
+    <hyperlink ref="AQ88" r:id="rId_hyperlink_2975"/>
+    <hyperlink ref="AR88" r:id="rId_hyperlink_2976"/>
+    <hyperlink ref="AS88" r:id="rId_hyperlink_2977"/>
+    <hyperlink ref="AT88" r:id="rId_hyperlink_2978"/>
+    <hyperlink ref="AU88" r:id="rId_hyperlink_2979"/>
+    <hyperlink ref="AV88" r:id="rId_hyperlink_2980"/>
+    <hyperlink ref="AW88" r:id="rId_hyperlink_2981"/>
+    <hyperlink ref="AX88" r:id="rId_hyperlink_2982"/>
+    <hyperlink ref="AY88" r:id="rId_hyperlink_2983"/>
+    <hyperlink ref="AZ88" r:id="rId_hyperlink_2984"/>
+    <hyperlink ref="BA88" r:id="rId_hyperlink_2985"/>
+    <hyperlink ref="BB88" r:id="rId_hyperlink_2986"/>
+    <hyperlink ref="BC88" r:id="rId_hyperlink_2987"/>
+    <hyperlink ref="BD88" r:id="rId_hyperlink_2988"/>
+    <hyperlink ref="BE88" r:id="rId_hyperlink_2989"/>
+    <hyperlink ref="BF88" r:id="rId_hyperlink_2990"/>
+    <hyperlink ref="BG88" r:id="rId_hyperlink_2991"/>
+    <hyperlink ref="BH88" r:id="rId_hyperlink_2992"/>
+    <hyperlink ref="BI88" r:id="rId_hyperlink_2993"/>
+    <hyperlink ref="BJ88" r:id="rId_hyperlink_2994"/>
+    <hyperlink ref="BK88" r:id="rId_hyperlink_2995"/>
+    <hyperlink ref="X89" r:id="rId_hyperlink_2996"/>
+    <hyperlink ref="Y89" r:id="rId_hyperlink_2997"/>
+    <hyperlink ref="Z89" r:id="rId_hyperlink_2998"/>
+    <hyperlink ref="AA89" r:id="rId_hyperlink_2999"/>
+    <hyperlink ref="AB89" r:id="rId_hyperlink_3000"/>
+    <hyperlink ref="AC89" r:id="rId_hyperlink_3001"/>
+    <hyperlink ref="AD89" r:id="rId_hyperlink_3002"/>
+    <hyperlink ref="AE89" r:id="rId_hyperlink_3003"/>
+    <hyperlink ref="AF89" r:id="rId_hyperlink_3004"/>
+    <hyperlink ref="AG89" r:id="rId_hyperlink_3005"/>
+    <hyperlink ref="AH89" r:id="rId_hyperlink_3006"/>
+    <hyperlink ref="X90" r:id="rId_hyperlink_3007"/>
+    <hyperlink ref="Y90" r:id="rId_hyperlink_3008"/>
+    <hyperlink ref="Z90" r:id="rId_hyperlink_3009"/>
+    <hyperlink ref="AA90" r:id="rId_hyperlink_3010"/>
+    <hyperlink ref="AB90" r:id="rId_hyperlink_3011"/>
+    <hyperlink ref="AC90" r:id="rId_hyperlink_3012"/>
+    <hyperlink ref="AD90" r:id="rId_hyperlink_3013"/>
+    <hyperlink ref="AE90" r:id="rId_hyperlink_3014"/>
+    <hyperlink ref="AF90" r:id="rId_hyperlink_3015"/>
+    <hyperlink ref="AG90" r:id="rId_hyperlink_3016"/>
+    <hyperlink ref="AH90" r:id="rId_hyperlink_3017"/>
+    <hyperlink ref="AI90" r:id="rId_hyperlink_3018"/>
+    <hyperlink ref="AJ90" r:id="rId_hyperlink_3019"/>
+    <hyperlink ref="X91" r:id="rId_hyperlink_3020"/>
+    <hyperlink ref="Y91" r:id="rId_hyperlink_3021"/>
+    <hyperlink ref="Z91" r:id="rId_hyperlink_3022"/>
+    <hyperlink ref="AA91" r:id="rId_hyperlink_3023"/>
+    <hyperlink ref="AB91" r:id="rId_hyperlink_3024"/>
+    <hyperlink ref="AC91" r:id="rId_hyperlink_3025"/>
+    <hyperlink ref="AD91" r:id="rId_hyperlink_3026"/>
+    <hyperlink ref="AE91" r:id="rId_hyperlink_3027"/>
+    <hyperlink ref="AF91" r:id="rId_hyperlink_3028"/>
+    <hyperlink ref="AG91" r:id="rId_hyperlink_3029"/>
+    <hyperlink ref="AH91" r:id="rId_hyperlink_3030"/>
+    <hyperlink ref="AI91" r:id="rId_hyperlink_3031"/>
+    <hyperlink ref="AJ91" r:id="rId_hyperlink_3032"/>
+    <hyperlink ref="AK91" r:id="rId_hyperlink_3033"/>
+    <hyperlink ref="AL91" r:id="rId_hyperlink_3034"/>
+    <hyperlink ref="AM91" r:id="rId_hyperlink_3035"/>
+    <hyperlink ref="AN91" r:id="rId_hyperlink_3036"/>
+    <hyperlink ref="AO91" r:id="rId_hyperlink_3037"/>
+    <hyperlink ref="AP91" r:id="rId_hyperlink_3038"/>
+    <hyperlink ref="AQ91" r:id="rId_hyperlink_3039"/>
+    <hyperlink ref="AR91" r:id="rId_hyperlink_3040"/>
+    <hyperlink ref="AS91" r:id="rId_hyperlink_3041"/>
+    <hyperlink ref="AT91" r:id="rId_hyperlink_3042"/>
+    <hyperlink ref="AU91" r:id="rId_hyperlink_3043"/>
+    <hyperlink ref="AV91" r:id="rId_hyperlink_3044"/>
+    <hyperlink ref="AW91" r:id="rId_hyperlink_3045"/>
+    <hyperlink ref="AX91" r:id="rId_hyperlink_3046"/>
+    <hyperlink ref="AY91" r:id="rId_hyperlink_3047"/>
+    <hyperlink ref="AZ91" r:id="rId_hyperlink_3048"/>
+    <hyperlink ref="BA91" r:id="rId_hyperlink_3049"/>
+    <hyperlink ref="BB91" r:id="rId_hyperlink_3050"/>
+    <hyperlink ref="BC91" r:id="rId_hyperlink_3051"/>
+    <hyperlink ref="BD91" r:id="rId_hyperlink_3052"/>
+    <hyperlink ref="BE91" r:id="rId_hyperlink_3053"/>
+    <hyperlink ref="BF91" r:id="rId_hyperlink_3054"/>
+    <hyperlink ref="BG91" r:id="rId_hyperlink_3055"/>
+    <hyperlink ref="BH91" r:id="rId_hyperlink_3056"/>
+    <hyperlink ref="BI91" r:id="rId_hyperlink_3057"/>
+    <hyperlink ref="BJ91" r:id="rId_hyperlink_3058"/>
+    <hyperlink ref="BK91" r:id="rId_hyperlink_3059"/>
+    <hyperlink ref="BL91" r:id="rId_hyperlink_3060"/>
+    <hyperlink ref="BM91" r:id="rId_hyperlink_3061"/>
+    <hyperlink ref="BN91" r:id="rId_hyperlink_3062"/>
+    <hyperlink ref="BO91" r:id="rId_hyperlink_3063"/>
+    <hyperlink ref="BP91" r:id="rId_hyperlink_3064"/>
+    <hyperlink ref="BQ91" r:id="rId_hyperlink_3065"/>
+    <hyperlink ref="BR91" r:id="rId_hyperlink_3066"/>
+    <hyperlink ref="BS91" r:id="rId_hyperlink_3067"/>
+    <hyperlink ref="BT91" r:id="rId_hyperlink_3068"/>
+    <hyperlink ref="BU91" r:id="rId_hyperlink_3069"/>
+    <hyperlink ref="BV91" r:id="rId_hyperlink_3070"/>
+    <hyperlink ref="BW91" r:id="rId_hyperlink_3071"/>
+    <hyperlink ref="BX91" r:id="rId_hyperlink_3072"/>
+    <hyperlink ref="BY91" r:id="rId_hyperlink_3073"/>
+    <hyperlink ref="BZ91" r:id="rId_hyperlink_3074"/>
+    <hyperlink ref="CA91" r:id="rId_hyperlink_3075"/>
+    <hyperlink ref="CB91" r:id="rId_hyperlink_3076"/>
+    <hyperlink ref="CC91" r:id="rId_hyperlink_3077"/>
+    <hyperlink ref="CD91" r:id="rId_hyperlink_3078"/>
+    <hyperlink ref="CE91" r:id="rId_hyperlink_3079"/>
+    <hyperlink ref="CF91" r:id="rId_hyperlink_3080"/>
+    <hyperlink ref="CG91" r:id="rId_hyperlink_3081"/>
+    <hyperlink ref="CH91" r:id="rId_hyperlink_3082"/>
+    <hyperlink ref="CI91" r:id="rId_hyperlink_3083"/>
+    <hyperlink ref="CJ91" r:id="rId_hyperlink_3084"/>
+    <hyperlink ref="X92" r:id="rId_hyperlink_3085"/>
+    <hyperlink ref="Y92" r:id="rId_hyperlink_3086"/>
+    <hyperlink ref="Z92" r:id="rId_hyperlink_3087"/>
+    <hyperlink ref="AA92" r:id="rId_hyperlink_3088"/>
+    <hyperlink ref="AB92" r:id="rId_hyperlink_3089"/>
+    <hyperlink ref="AC92" r:id="rId_hyperlink_3090"/>
+    <hyperlink ref="AD92" r:id="rId_hyperlink_3091"/>
+    <hyperlink ref="AE92" r:id="rId_hyperlink_3092"/>
+    <hyperlink ref="AF92" r:id="rId_hyperlink_3093"/>
+    <hyperlink ref="AG92" r:id="rId_hyperlink_3094"/>
+    <hyperlink ref="AH92" r:id="rId_hyperlink_3095"/>
+    <hyperlink ref="AI92" r:id="rId_hyperlink_3096"/>
+    <hyperlink ref="AJ92" r:id="rId_hyperlink_3097"/>
+    <hyperlink ref="AK92" r:id="rId_hyperlink_3098"/>
+    <hyperlink ref="AL92" r:id="rId_hyperlink_3099"/>
+    <hyperlink ref="AM92" r:id="rId_hyperlink_3100"/>
+    <hyperlink ref="AN92" r:id="rId_hyperlink_3101"/>
+    <hyperlink ref="X93" r:id="rId_hyperlink_3102"/>
+    <hyperlink ref="Y93" r:id="rId_hyperlink_3103"/>
+    <hyperlink ref="Z93" r:id="rId_hyperlink_3104"/>
+    <hyperlink ref="AA93" r:id="rId_hyperlink_3105"/>
+    <hyperlink ref="AB93" r:id="rId_hyperlink_3106"/>
+    <hyperlink ref="AC93" r:id="rId_hyperlink_3107"/>
+    <hyperlink ref="AD93" r:id="rId_hyperlink_3108"/>
+    <hyperlink ref="AE93" r:id="rId_hyperlink_3109"/>
+    <hyperlink ref="AF93" r:id="rId_hyperlink_3110"/>
+    <hyperlink ref="AG93" r:id="rId_hyperlink_3111"/>
+    <hyperlink ref="AH93" r:id="rId_hyperlink_3112"/>
+    <hyperlink ref="AI93" r:id="rId_hyperlink_3113"/>
+    <hyperlink ref="AJ93" r:id="rId_hyperlink_3114"/>
+    <hyperlink ref="AK93" r:id="rId_hyperlink_3115"/>
+    <hyperlink ref="AL93" r:id="rId_hyperlink_3116"/>
+    <hyperlink ref="AM93" r:id="rId_hyperlink_3117"/>
+    <hyperlink ref="AN93" r:id="rId_hyperlink_3118"/>
+    <hyperlink ref="AO93" r:id="rId_hyperlink_3119"/>
+    <hyperlink ref="AP93" r:id="rId_hyperlink_3120"/>
+    <hyperlink ref="AQ93" r:id="rId_hyperlink_3121"/>
+    <hyperlink ref="AR93" r:id="rId_hyperlink_3122"/>
+    <hyperlink ref="AS93" r:id="rId_hyperlink_3123"/>
+    <hyperlink ref="AT93" r:id="rId_hyperlink_3124"/>
+    <hyperlink ref="AU93" r:id="rId_hyperlink_3125"/>
+    <hyperlink ref="AV93" r:id="rId_hyperlink_3126"/>
+    <hyperlink ref="AW93" r:id="rId_hyperlink_3127"/>
+    <hyperlink ref="AX93" r:id="rId_hyperlink_3128"/>
+    <hyperlink ref="AY93" r:id="rId_hyperlink_3129"/>
+    <hyperlink ref="AZ93" r:id="rId_hyperlink_3130"/>
+    <hyperlink ref="BA93" r:id="rId_hyperlink_3131"/>
+    <hyperlink ref="BB93" r:id="rId_hyperlink_3132"/>
+    <hyperlink ref="BC93" r:id="rId_hyperlink_3133"/>
+    <hyperlink ref="BD93" r:id="rId_hyperlink_3134"/>
+    <hyperlink ref="BE93" r:id="rId_hyperlink_3135"/>
+    <hyperlink ref="BF93" r:id="rId_hyperlink_3136"/>
+    <hyperlink ref="BG93" r:id="rId_hyperlink_3137"/>
+    <hyperlink ref="BH93" r:id="rId_hyperlink_3138"/>
+    <hyperlink ref="BI93" r:id="rId_hyperlink_3139"/>
+    <hyperlink ref="BJ93" r:id="rId_hyperlink_3140"/>
+    <hyperlink ref="BK93" r:id="rId_hyperlink_3141"/>
+    <hyperlink ref="BL93" r:id="rId_hyperlink_3142"/>
+    <hyperlink ref="BM93" r:id="rId_hyperlink_3143"/>
+    <hyperlink ref="X94" r:id="rId_hyperlink_3144"/>
+    <hyperlink ref="Y94" r:id="rId_hyperlink_3145"/>
+    <hyperlink ref="Z94" r:id="rId_hyperlink_3146"/>
+    <hyperlink ref="AA94" r:id="rId_hyperlink_3147"/>
+    <hyperlink ref="AB94" r:id="rId_hyperlink_3148"/>
+    <hyperlink ref="AC94" r:id="rId_hyperlink_3149"/>
+    <hyperlink ref="X95" r:id="rId_hyperlink_3150"/>
+    <hyperlink ref="Y95" r:id="rId_hyperlink_3151"/>
+    <hyperlink ref="Z95" r:id="rId_hyperlink_3152"/>
+    <hyperlink ref="AA95" r:id="rId_hyperlink_3153"/>
+    <hyperlink ref="AB95" r:id="rId_hyperlink_3154"/>
+    <hyperlink ref="AC95" r:id="rId_hyperlink_3155"/>
+    <hyperlink ref="AD95" r:id="rId_hyperlink_3156"/>
+    <hyperlink ref="AE95" r:id="rId_hyperlink_3157"/>
+    <hyperlink ref="AF95" r:id="rId_hyperlink_3158"/>
+    <hyperlink ref="AG95" r:id="rId_hyperlink_3159"/>
+    <hyperlink ref="AH95" r:id="rId_hyperlink_3160"/>
+    <hyperlink ref="AI95" r:id="rId_hyperlink_3161"/>
+    <hyperlink ref="AJ95" r:id="rId_hyperlink_3162"/>
+    <hyperlink ref="AK95" r:id="rId_hyperlink_3163"/>
+    <hyperlink ref="AL95" r:id="rId_hyperlink_3164"/>
+    <hyperlink ref="X96" r:id="rId_hyperlink_3165"/>
+    <hyperlink ref="Y96" r:id="rId_hyperlink_3166"/>
+    <hyperlink ref="Z96" r:id="rId_hyperlink_3167"/>
+    <hyperlink ref="AA96" r:id="rId_hyperlink_3168"/>
+    <hyperlink ref="AB96" r:id="rId_hyperlink_3169"/>
+    <hyperlink ref="X97" r:id="rId_hyperlink_3170"/>
+    <hyperlink ref="Y97" r:id="rId_hyperlink_3171"/>
+    <hyperlink ref="Z97" r:id="rId_hyperlink_3172"/>
+    <hyperlink ref="AA97" r:id="rId_hyperlink_3173"/>
+    <hyperlink ref="AB97" r:id="rId_hyperlink_3174"/>
+    <hyperlink ref="AC97" r:id="rId_hyperlink_3175"/>
+    <hyperlink ref="AD97" r:id="rId_hyperlink_3176"/>
+    <hyperlink ref="AE97" r:id="rId_hyperlink_3177"/>
+    <hyperlink ref="AF97" r:id="rId_hyperlink_3178"/>
+    <hyperlink ref="AG97" r:id="rId_hyperlink_3179"/>
+    <hyperlink ref="AH97" r:id="rId_hyperlink_3180"/>
+    <hyperlink ref="AI97" r:id="rId_hyperlink_3181"/>
+    <hyperlink ref="AJ97" r:id="rId_hyperlink_3182"/>
+    <hyperlink ref="AK97" r:id="rId_hyperlink_3183"/>
+    <hyperlink ref="AL97" r:id="rId_hyperlink_3184"/>
+    <hyperlink ref="AM97" r:id="rId_hyperlink_3185"/>
+    <hyperlink ref="AN97" r:id="rId_hyperlink_3186"/>
+    <hyperlink ref="AO97" r:id="rId_hyperlink_3187"/>
+    <hyperlink ref="AP97" r:id="rId_hyperlink_3188"/>
+    <hyperlink ref="AQ97" r:id="rId_hyperlink_3189"/>
+    <hyperlink ref="AR97" r:id="rId_hyperlink_3190"/>
+    <hyperlink ref="AS97" r:id="rId_hyperlink_3191"/>
+    <hyperlink ref="AT97" r:id="rId_hyperlink_3192"/>
+    <hyperlink ref="AU97" r:id="rId_hyperlink_3193"/>
+    <hyperlink ref="AV97" r:id="rId_hyperlink_3194"/>
+    <hyperlink ref="AW97" r:id="rId_hyperlink_3195"/>
+    <hyperlink ref="AX97" r:id="rId_hyperlink_3196"/>
+    <hyperlink ref="X98" r:id="rId_hyperlink_3197"/>
+    <hyperlink ref="Y98" r:id="rId_hyperlink_3198"/>
+    <hyperlink ref="Z98" r:id="rId_hyperlink_3199"/>
+    <hyperlink ref="AA98" r:id="rId_hyperlink_3200"/>
+    <hyperlink ref="AB98" r:id="rId_hyperlink_3201"/>
+    <hyperlink ref="AC98" r:id="rId_hyperlink_3202"/>
+    <hyperlink ref="AD98" r:id="rId_hyperlink_3203"/>
+    <hyperlink ref="AE98" r:id="rId_hyperlink_3204"/>
+    <hyperlink ref="AF98" r:id="rId_hyperlink_3205"/>
+    <hyperlink ref="AG98" r:id="rId_hyperlink_3206"/>
+    <hyperlink ref="AH98" r:id="rId_hyperlink_3207"/>
+    <hyperlink ref="AI98" r:id="rId_hyperlink_3208"/>
+    <hyperlink ref="AJ98" r:id="rId_hyperlink_3209"/>
+    <hyperlink ref="AK98" r:id="rId_hyperlink_3210"/>
+    <hyperlink ref="AL98" r:id="rId_hyperlink_3211"/>
+    <hyperlink ref="AM98" r:id="rId_hyperlink_3212"/>
+    <hyperlink ref="AN98" r:id="rId_hyperlink_3213"/>
+    <hyperlink ref="AO98" r:id="rId_hyperlink_3214"/>
+    <hyperlink ref="AP98" r:id="rId_hyperlink_3215"/>
+    <hyperlink ref="AQ98" r:id="rId_hyperlink_3216"/>
+    <hyperlink ref="AR98" r:id="rId_hyperlink_3217"/>
+    <hyperlink ref="AS98" r:id="rId_hyperlink_3218"/>
+    <hyperlink ref="AT98" r:id="rId_hyperlink_3219"/>
+    <hyperlink ref="AU98" r:id="rId_hyperlink_3220"/>
+    <hyperlink ref="AV98" r:id="rId_hyperlink_3221"/>
+    <hyperlink ref="AW98" r:id="rId_hyperlink_3222"/>
+    <hyperlink ref="AX98" r:id="rId_hyperlink_3223"/>
+    <hyperlink ref="AY98" r:id="rId_hyperlink_3224"/>
+    <hyperlink ref="AZ98" r:id="rId_hyperlink_3225"/>
+    <hyperlink ref="BA98" r:id="rId_hyperlink_3226"/>
+    <hyperlink ref="BB98" r:id="rId_hyperlink_3227"/>
+    <hyperlink ref="BC98" r:id="rId_hyperlink_3228"/>
+    <hyperlink ref="BD98" r:id="rId_hyperlink_3229"/>
+    <hyperlink ref="BE98" r:id="rId_hyperlink_3230"/>
+    <hyperlink ref="BF98" r:id="rId_hyperlink_3231"/>
+    <hyperlink ref="BG98" r:id="rId_hyperlink_3232"/>
+    <hyperlink ref="BH98" r:id="rId_hyperlink_3233"/>
+    <hyperlink ref="BI98" r:id="rId_hyperlink_3234"/>
+    <hyperlink ref="BJ98" r:id="rId_hyperlink_3235"/>
+    <hyperlink ref="BK98" r:id="rId_hyperlink_3236"/>
+    <hyperlink ref="BL98" r:id="rId_hyperlink_3237"/>
+    <hyperlink ref="BM98" r:id="rId_hyperlink_3238"/>
+    <hyperlink ref="BN98" r:id="rId_hyperlink_3239"/>
+    <hyperlink ref="BO98" r:id="rId_hyperlink_3240"/>
+    <hyperlink ref="BP98" r:id="rId_hyperlink_3241"/>
+    <hyperlink ref="BQ98" r:id="rId_hyperlink_3242"/>
+    <hyperlink ref="BR98" r:id="rId_hyperlink_3243"/>
+    <hyperlink ref="BS98" r:id="rId_hyperlink_3244"/>
+    <hyperlink ref="BT98" r:id="rId_hyperlink_3245"/>
+    <hyperlink ref="BU98" r:id="rId_hyperlink_3246"/>
+    <hyperlink ref="BV98" r:id="rId_hyperlink_3247"/>
+    <hyperlink ref="X99" r:id="rId_hyperlink_3248"/>
+    <hyperlink ref="Y99" r:id="rId_hyperlink_3249"/>
+    <hyperlink ref="Z99" r:id="rId_hyperlink_3250"/>
+    <hyperlink ref="AA99" r:id="rId_hyperlink_3251"/>
+    <hyperlink ref="AB99" r:id="rId_hyperlink_3252"/>
+    <hyperlink ref="AC99" r:id="rId_hyperlink_3253"/>
+    <hyperlink ref="AD99" r:id="rId_hyperlink_3254"/>
+    <hyperlink ref="AE99" r:id="rId_hyperlink_3255"/>
+    <hyperlink ref="AF99" r:id="rId_hyperlink_3256"/>
+    <hyperlink ref="AG99" r:id="rId_hyperlink_3257"/>
+    <hyperlink ref="AH99" r:id="rId_hyperlink_3258"/>
+    <hyperlink ref="AI99" r:id="rId_hyperlink_3259"/>
+    <hyperlink ref="AJ99" r:id="rId_hyperlink_3260"/>
+    <hyperlink ref="AK99" r:id="rId_hyperlink_3261"/>
+    <hyperlink ref="AL99" r:id="rId_hyperlink_3262"/>
+    <hyperlink ref="AM99" r:id="rId_hyperlink_3263"/>
+    <hyperlink ref="AN99" r:id="rId_hyperlink_3264"/>
+    <hyperlink ref="AO99" r:id="rId_hyperlink_3265"/>
+    <hyperlink ref="AP99" r:id="rId_hyperlink_3266"/>
+    <hyperlink ref="AQ99" r:id="rId_hyperlink_3267"/>
+    <hyperlink ref="AR99" r:id="rId_hyperlink_3268"/>
+    <hyperlink ref="AS99" r:id="rId_hyperlink_3269"/>
+    <hyperlink ref="X100" r:id="rId_hyperlink_3270"/>
+    <hyperlink ref="Y100" r:id="rId_hyperlink_3271"/>
+    <hyperlink ref="Z100" r:id="rId_hyperlink_3272"/>
+    <hyperlink ref="AA100" r:id="rId_hyperlink_3273"/>
+    <hyperlink ref="AB100" r:id="rId_hyperlink_3274"/>
+    <hyperlink ref="AC100" r:id="rId_hyperlink_3275"/>
+    <hyperlink ref="AD100" r:id="rId_hyperlink_3276"/>
+    <hyperlink ref="AE100" r:id="rId_hyperlink_3277"/>
+    <hyperlink ref="AF100" r:id="rId_hyperlink_3278"/>
+    <hyperlink ref="AG100" r:id="rId_hyperlink_3279"/>
+    <hyperlink ref="AH100" r:id="rId_hyperlink_3280"/>
+    <hyperlink ref="AI100" r:id="rId_hyperlink_3281"/>
+    <hyperlink ref="AJ100" r:id="rId_hyperlink_3282"/>
+    <hyperlink ref="AK100" r:id="rId_hyperlink_3283"/>
+    <hyperlink ref="AL100" r:id="rId_hyperlink_3284"/>
+    <hyperlink ref="AM100" r:id="rId_hyperlink_3285"/>
+    <hyperlink ref="AN100" r:id="rId_hyperlink_3286"/>
+    <hyperlink ref="AO100" r:id="rId_hyperlink_3287"/>
+    <hyperlink ref="AP100" r:id="rId_hyperlink_3288"/>
+    <hyperlink ref="AQ100" r:id="rId_hyperlink_3289"/>
+    <hyperlink ref="AR100" r:id="rId_hyperlink_3290"/>
+    <hyperlink ref="AS100" r:id="rId_hyperlink_3291"/>
+    <hyperlink ref="AT100" r:id="rId_hyperlink_3292"/>
+    <hyperlink ref="X101" r:id="rId_hyperlink_3293"/>
+    <hyperlink ref="Y101" r:id="rId_hyperlink_3294"/>
+    <hyperlink ref="Z101" r:id="rId_hyperlink_3295"/>
+    <hyperlink ref="AA101" r:id="rId_hyperlink_3296"/>
+    <hyperlink ref="AB101" r:id="rId_hyperlink_3297"/>
+    <hyperlink ref="AC101" r:id="rId_hyperlink_3298"/>
+    <hyperlink ref="AD101" r:id="rId_hyperlink_3299"/>
+    <hyperlink ref="AE101" r:id="rId_hyperlink_3300"/>
+    <hyperlink ref="AF101" r:id="rId_hyperlink_3301"/>
+    <hyperlink ref="AG101" r:id="rId_hyperlink_3302"/>
+    <hyperlink ref="AH101" r:id="rId_hyperlink_3303"/>
+    <hyperlink ref="AI101" r:id="rId_hyperlink_3304"/>
+    <hyperlink ref="AJ101" r:id="rId_hyperlink_3305"/>
+    <hyperlink ref="AK101" r:id="rId_hyperlink_3306"/>
+    <hyperlink ref="AL101" r:id="rId_hyperlink_3307"/>
+    <hyperlink ref="AM101" r:id="rId_hyperlink_3308"/>
+    <hyperlink ref="AN101" r:id="rId_hyperlink_3309"/>
+    <hyperlink ref="AO101" r:id="rId_hyperlink_3310"/>
+    <hyperlink ref="AP101" r:id="rId_hyperlink_3311"/>
+    <hyperlink ref="AQ101" r:id="rId_hyperlink_3312"/>
+    <hyperlink ref="AR101" r:id="rId_hyperlink_3313"/>
+    <hyperlink ref="AS101" r:id="rId_hyperlink_3314"/>
+    <hyperlink ref="AT101" r:id="rId_hyperlink_3315"/>
+    <hyperlink ref="AU101" r:id="rId_hyperlink_3316"/>
+    <hyperlink ref="AV101" r:id="rId_hyperlink_3317"/>
+    <hyperlink ref="AW101" r:id="rId_hyperlink_3318"/>
+    <hyperlink ref="AX101" r:id="rId_hyperlink_3319"/>
+    <hyperlink ref="AY101" r:id="rId_hyperlink_3320"/>
+    <hyperlink ref="AZ101" r:id="rId_hyperlink_3321"/>
+    <hyperlink ref="BA101" r:id="rId_hyperlink_3322"/>
+    <hyperlink ref="BB101" r:id="rId_hyperlink_3323"/>
+    <hyperlink ref="BC101" r:id="rId_hyperlink_3324"/>
+    <hyperlink ref="BD101" r:id="rId_hyperlink_3325"/>
+    <hyperlink ref="BE101" r:id="rId_hyperlink_3326"/>
+    <hyperlink ref="BF101" r:id="rId_hyperlink_3327"/>
+    <hyperlink ref="BG101" r:id="rId_hyperlink_3328"/>
+    <hyperlink ref="BH101" r:id="rId_hyperlink_3329"/>
+    <hyperlink ref="BI101" r:id="rId_hyperlink_3330"/>
+    <hyperlink ref="BJ101" r:id="rId_hyperlink_3331"/>
+    <hyperlink ref="BK101" r:id="rId_hyperlink_3332"/>
+    <hyperlink ref="BL101" r:id="rId_hyperlink_3333"/>
+    <hyperlink ref="BM101" r:id="rId_hyperlink_3334"/>
+    <hyperlink ref="BN101" r:id="rId_hyperlink_3335"/>
+    <hyperlink ref="BO101" r:id="rId_hyperlink_3336"/>
+    <hyperlink ref="BP101" r:id="rId_hyperlink_3337"/>
+    <hyperlink ref="BQ101" r:id="rId_hyperlink_3338"/>
+    <hyperlink ref="BR101" r:id="rId_hyperlink_3339"/>
+    <hyperlink ref="BS101" r:id="rId_hyperlink_3340"/>
+    <hyperlink ref="BT101" r:id="rId_hyperlink_3341"/>
+    <hyperlink ref="BU101" r:id="rId_hyperlink_3342"/>
+    <hyperlink ref="BV101" r:id="rId_hyperlink_3343"/>
+    <hyperlink ref="BW101" r:id="rId_hyperlink_3344"/>
+    <hyperlink ref="BX101" r:id="rId_hyperlink_3345"/>
+    <hyperlink ref="BY101" r:id="rId_hyperlink_3346"/>
+    <hyperlink ref="BZ101" r:id="rId_hyperlink_3347"/>
+    <hyperlink ref="CA101" r:id="rId_hyperlink_3348"/>
+    <hyperlink ref="CB101" r:id="rId_hyperlink_3349"/>
+    <hyperlink ref="CC101" r:id="rId_hyperlink_3350"/>
+    <hyperlink ref="CD101" r:id="rId_hyperlink_3351"/>
+    <hyperlink ref="CE101" r:id="rId_hyperlink_3352"/>
+    <hyperlink ref="X102" r:id="rId_hyperlink_3353"/>
+    <hyperlink ref="Y102" r:id="rId_hyperlink_3354"/>
+    <hyperlink ref="Z102" r:id="rId_hyperlink_3355"/>
+    <hyperlink ref="AA102" r:id="rId_hyperlink_3356"/>
+    <hyperlink ref="AB102" r:id="rId_hyperlink_3357"/>
+    <hyperlink ref="AC102" r:id="rId_hyperlink_3358"/>
+    <hyperlink ref="AD102" r:id="rId_hyperlink_3359"/>
+    <hyperlink ref="AE102" r:id="rId_hyperlink_3360"/>
+    <hyperlink ref="AF102" r:id="rId_hyperlink_3361"/>
+    <hyperlink ref="AG102" r:id="rId_hyperlink_3362"/>
+    <hyperlink ref="AH102" r:id="rId_hyperlink_3363"/>
+    <hyperlink ref="AI102" r:id="rId_hyperlink_3364"/>
+    <hyperlink ref="AJ102" r:id="rId_hyperlink_3365"/>
+    <hyperlink ref="AK102" r:id="rId_hyperlink_3366"/>
+    <hyperlink ref="AL102" r:id="rId_hyperlink_3367"/>
+    <hyperlink ref="AM102" r:id="rId_hyperlink_3368"/>
+    <hyperlink ref="AN102" r:id="rId_hyperlink_3369"/>
+    <hyperlink ref="AO102" r:id="rId_hyperlink_3370"/>
+    <hyperlink ref="AP102" r:id="rId_hyperlink_3371"/>
+    <hyperlink ref="AQ102" r:id="rId_hyperlink_3372"/>
+    <hyperlink ref="AR102" r:id="rId_hyperlink_3373"/>
+    <hyperlink ref="AS102" r:id="rId_hyperlink_3374"/>
+    <hyperlink ref="AT102" r:id="rId_hyperlink_3375"/>
+    <hyperlink ref="AU102" r:id="rId_hyperlink_3376"/>
+    <hyperlink ref="AV102" r:id="rId_hyperlink_3377"/>
+    <hyperlink ref="AW102" r:id="rId_hyperlink_3378"/>
+    <hyperlink ref="AX102" r:id="rId_hyperlink_3379"/>
+    <hyperlink ref="AY102" r:id="rId_hyperlink_3380"/>
+    <hyperlink ref="AZ102" r:id="rId_hyperlink_3381"/>
+    <hyperlink ref="BA102" r:id="rId_hyperlink_3382"/>
+    <hyperlink ref="BB102" r:id="rId_hyperlink_3383"/>
+    <hyperlink ref="BC102" r:id="rId_hyperlink_3384"/>
+    <hyperlink ref="X103" r:id="rId_hyperlink_3385"/>
+    <hyperlink ref="Y103" r:id="rId_hyperlink_3386"/>
+    <hyperlink ref="Z103" r:id="rId_hyperlink_3387"/>
+    <hyperlink ref="AA103" r:id="rId_hyperlink_3388"/>
+    <hyperlink ref="AB103" r:id="rId_hyperlink_3389"/>
+    <hyperlink ref="AC103" r:id="rId_hyperlink_3390"/>
+    <hyperlink ref="AD103" r:id="rId_hyperlink_3391"/>
+    <hyperlink ref="AE103" r:id="rId_hyperlink_3392"/>
+    <hyperlink ref="AF103" r:id="rId_hyperlink_3393"/>
+    <hyperlink ref="AG103" r:id="rId_hyperlink_3394"/>
+    <hyperlink ref="AH103" r:id="rId_hyperlink_3395"/>
+    <hyperlink ref="AI103" r:id="rId_hyperlink_3396"/>
+    <hyperlink ref="AJ103" r:id="rId_hyperlink_3397"/>
+    <hyperlink ref="AK103" r:id="rId_hyperlink_3398"/>
+    <hyperlink ref="AL103" r:id="rId_hyperlink_3399"/>
+    <hyperlink ref="AM103" r:id="rId_hyperlink_3400"/>
+    <hyperlink ref="AN103" r:id="rId_hyperlink_3401"/>
+    <hyperlink ref="AO103" r:id="rId_hyperlink_3402"/>
+    <hyperlink ref="AP103" r:id="rId_hyperlink_3403"/>
+    <hyperlink ref="X104" r:id="rId_hyperlink_3404"/>
+    <hyperlink ref="Y104" r:id="rId_hyperlink_3405"/>
+    <hyperlink ref="Z104" r:id="rId_hyperlink_3406"/>
+    <hyperlink ref="AA104" r:id="rId_hyperlink_3407"/>
+    <hyperlink ref="AB104" r:id="rId_hyperlink_3408"/>
+    <hyperlink ref="AC104" r:id="rId_hyperlink_3409"/>
+    <hyperlink ref="AD104" r:id="rId_hyperlink_3410"/>
+    <hyperlink ref="AE104" r:id="rId_hyperlink_3411"/>
+    <hyperlink ref="X105" r:id="rId_hyperlink_3412"/>
+    <hyperlink ref="Y105" r:id="rId_hyperlink_3413"/>
+    <hyperlink ref="Z105" r:id="rId_hyperlink_3414"/>
+    <hyperlink ref="AA105" r:id="rId_hyperlink_3415"/>
+    <hyperlink ref="AB105" r:id="rId_hyperlink_3416"/>
+    <hyperlink ref="AC105" r:id="rId_hyperlink_3417"/>
+    <hyperlink ref="AD105" r:id="rId_hyperlink_3418"/>
+    <hyperlink ref="AE105" r:id="rId_hyperlink_3419"/>
+    <hyperlink ref="AF105" r:id="rId_hyperlink_3420"/>
+    <hyperlink ref="AG105" r:id="rId_hyperlink_3421"/>
+    <hyperlink ref="AH105" r:id="rId_hyperlink_3422"/>
+    <hyperlink ref="AI105" r:id="rId_hyperlink_3423"/>
+    <hyperlink ref="X106" r:id="rId_hyperlink_3424"/>
+    <hyperlink ref="Y106" r:id="rId_hyperlink_3425"/>
+    <hyperlink ref="Z106" r:id="rId_hyperlink_3426"/>
+    <hyperlink ref="AA106" r:id="rId_hyperlink_3427"/>
+    <hyperlink ref="AB106" r:id="rId_hyperlink_3428"/>
+    <hyperlink ref="AC106" r:id="rId_hyperlink_3429"/>
+    <hyperlink ref="AD106" r:id="rId_hyperlink_3430"/>
+    <hyperlink ref="AE106" r:id="rId_hyperlink_3431"/>
+    <hyperlink ref="AF106" r:id="rId_hyperlink_3432"/>
+    <hyperlink ref="AG106" r:id="rId_hyperlink_3433"/>
+    <hyperlink ref="AH106" r:id="rId_hyperlink_3434"/>
+    <hyperlink ref="AI106" r:id="rId_hyperlink_3435"/>
+    <hyperlink ref="AJ106" r:id="rId_hyperlink_3436"/>
+    <hyperlink ref="AK106" r:id="rId_hyperlink_3437"/>
+    <hyperlink ref="AL106" r:id="rId_hyperlink_3438"/>
+    <hyperlink ref="AM106" r:id="rId_hyperlink_3439"/>
+    <hyperlink ref="AN106" r:id="rId_hyperlink_3440"/>
+    <hyperlink ref="AO106" r:id="rId_hyperlink_3441"/>
+    <hyperlink ref="AP106" r:id="rId_hyperlink_3442"/>
+    <hyperlink ref="AQ106" r:id="rId_hyperlink_3443"/>
+    <hyperlink ref="AR106" r:id="rId_hyperlink_3444"/>
+    <hyperlink ref="AS106" r:id="rId_hyperlink_3445"/>
+    <hyperlink ref="AT106" r:id="rId_hyperlink_3446"/>
+    <hyperlink ref="AU106" r:id="rId_hyperlink_3447"/>
+    <hyperlink ref="AV106" r:id="rId_hyperlink_3448"/>
+    <hyperlink ref="AW106" r:id="rId_hyperlink_3449"/>
+    <hyperlink ref="AX106" r:id="rId_hyperlink_3450"/>
+    <hyperlink ref="AY106" r:id="rId_hyperlink_3451"/>
+    <hyperlink ref="AZ106" r:id="rId_hyperlink_3452"/>
+    <hyperlink ref="BA106" r:id="rId_hyperlink_3453"/>
+    <hyperlink ref="BB106" r:id="rId_hyperlink_3454"/>
+    <hyperlink ref="BC106" r:id="rId_hyperlink_3455"/>
+    <hyperlink ref="BD106" r:id="rId_hyperlink_3456"/>
+    <hyperlink ref="BE106" r:id="rId_hyperlink_3457"/>
+    <hyperlink ref="X107" r:id="rId_hyperlink_3458"/>
+    <hyperlink ref="Y107" r:id="rId_hyperlink_3459"/>
+    <hyperlink ref="Z107" r:id="rId_hyperlink_3460"/>
+    <hyperlink ref="AA107" r:id="rId_hyperlink_3461"/>
+    <hyperlink ref="AB107" r:id="rId_hyperlink_3462"/>
+    <hyperlink ref="AC107" r:id="rId_hyperlink_3463"/>
+    <hyperlink ref="AD107" r:id="rId_hyperlink_3464"/>
+    <hyperlink ref="AE107" r:id="rId_hyperlink_3465"/>
+    <hyperlink ref="AF107" r:id="rId_hyperlink_3466"/>
+    <hyperlink ref="AG107" r:id="rId_hyperlink_3467"/>
+    <hyperlink ref="AH107" r:id="rId_hyperlink_3468"/>
+    <hyperlink ref="AI107" r:id="rId_hyperlink_3469"/>
+    <hyperlink ref="AJ107" r:id="rId_hyperlink_3470"/>
+    <hyperlink ref="AK107" r:id="rId_hyperlink_3471"/>
+    <hyperlink ref="AL107" r:id="rId_hyperlink_3472"/>
+    <hyperlink ref="AM107" r:id="rId_hyperlink_3473"/>
+    <hyperlink ref="AN107" r:id="rId_hyperlink_3474"/>
+    <hyperlink ref="AO107" r:id="rId_hyperlink_3475"/>
+    <hyperlink ref="AP107" r:id="rId_hyperlink_3476"/>
+    <hyperlink ref="AQ107" r:id="rId_hyperlink_3477"/>
+    <hyperlink ref="AR107" r:id="rId_hyperlink_3478"/>
+    <hyperlink ref="AS107" r:id="rId_hyperlink_3479"/>
+    <hyperlink ref="AT107" r:id="rId_hyperlink_3480"/>
+    <hyperlink ref="AU107" r:id="rId_hyperlink_3481"/>
+    <hyperlink ref="AV107" r:id="rId_hyperlink_3482"/>
+    <hyperlink ref="AW107" r:id="rId_hyperlink_3483"/>
+    <hyperlink ref="AX107" r:id="rId_hyperlink_3484"/>
+    <hyperlink ref="AY107" r:id="rId_hyperlink_3485"/>
+    <hyperlink ref="AZ107" r:id="rId_hyperlink_3486"/>
+    <hyperlink ref="BA107" r:id="rId_hyperlink_3487"/>
+    <hyperlink ref="BB107" r:id="rId_hyperlink_3488"/>
+    <hyperlink ref="BC107" r:id="rId_hyperlink_3489"/>
+    <hyperlink ref="BD107" r:id="rId_hyperlink_3490"/>
+    <hyperlink ref="BE107" r:id="rId_hyperlink_3491"/>
+    <hyperlink ref="BF107" r:id="rId_hyperlink_3492"/>
+    <hyperlink ref="BG107" r:id="rId_hyperlink_3493"/>
+    <hyperlink ref="BH107" r:id="rId_hyperlink_3494"/>
+    <hyperlink ref="BI107" r:id="rId_hyperlink_3495"/>
+    <hyperlink ref="BJ107" r:id="rId_hyperlink_3496"/>
+    <hyperlink ref="BK107" r:id="rId_hyperlink_3497"/>
+    <hyperlink ref="BL107" r:id="rId_hyperlink_3498"/>
+    <hyperlink ref="BM107" r:id="rId_hyperlink_3499"/>
+    <hyperlink ref="X108" r:id="rId_hyperlink_3500"/>
+    <hyperlink ref="Y108" r:id="rId_hyperlink_3501"/>
+    <hyperlink ref="Z108" r:id="rId_hyperlink_3502"/>
+    <hyperlink ref="AA108" r:id="rId_hyperlink_3503"/>
+    <hyperlink ref="AB108" r:id="rId_hyperlink_3504"/>
+    <hyperlink ref="AC108" r:id="rId_hyperlink_3505"/>
+    <hyperlink ref="AD108" r:id="rId_hyperlink_3506"/>
+    <hyperlink ref="AE108" r:id="rId_hyperlink_3507"/>
+    <hyperlink ref="AF108" r:id="rId_hyperlink_3508"/>
+    <hyperlink ref="AG108" r:id="rId_hyperlink_3509"/>
+    <hyperlink ref="AH108" r:id="rId_hyperlink_3510"/>
+    <hyperlink ref="AI108" r:id="rId_hyperlink_3511"/>
+    <hyperlink ref="AJ108" r:id="rId_hyperlink_3512"/>
+    <hyperlink ref="AK108" r:id="rId_hyperlink_3513"/>
+    <hyperlink ref="AL108" r:id="rId_hyperlink_3514"/>
+    <hyperlink ref="AM108" r:id="rId_hyperlink_3515"/>
+    <hyperlink ref="AN108" r:id="rId_hyperlink_3516"/>
+    <hyperlink ref="AO108" r:id="rId_hyperlink_3517"/>
+    <hyperlink ref="AP108" r:id="rId_hyperlink_3518"/>
+    <hyperlink ref="AQ108" r:id="rId_hyperlink_3519"/>
+    <hyperlink ref="AR108" r:id="rId_hyperlink_3520"/>
+    <hyperlink ref="AS108" r:id="rId_hyperlink_3521"/>
+    <hyperlink ref="AT108" r:id="rId_hyperlink_3522"/>
+    <hyperlink ref="AU108" r:id="rId_hyperlink_3523"/>
+    <hyperlink ref="AV108" r:id="rId_hyperlink_3524"/>
+    <hyperlink ref="AW108" r:id="rId_hyperlink_3525"/>
+    <hyperlink ref="AX108" r:id="rId_hyperlink_3526"/>
+    <hyperlink ref="AY108" r:id="rId_hyperlink_3527"/>
+    <hyperlink ref="AZ108" r:id="rId_hyperlink_3528"/>
+    <hyperlink ref="BA108" r:id="rId_hyperlink_3529"/>
+    <hyperlink ref="BB108" r:id="rId_hyperlink_3530"/>
+    <hyperlink ref="BC108" r:id="rId_hyperlink_3531"/>
+    <hyperlink ref="BD108" r:id="rId_hyperlink_3532"/>
+    <hyperlink ref="BE108" r:id="rId_hyperlink_3533"/>
+    <hyperlink ref="BF108" r:id="rId_hyperlink_3534"/>
+    <hyperlink ref="BG108" r:id="rId_hyperlink_3535"/>
+    <hyperlink ref="BH108" r:id="rId_hyperlink_3536"/>
+    <hyperlink ref="BI108" r:id="rId_hyperlink_3537"/>
+    <hyperlink ref="BJ108" r:id="rId_hyperlink_3538"/>
+    <hyperlink ref="BK108" r:id="rId_hyperlink_3539"/>
+    <hyperlink ref="BL108" r:id="rId_hyperlink_3540"/>
+    <hyperlink ref="X109" r:id="rId_hyperlink_3541"/>
+    <hyperlink ref="Y109" r:id="rId_hyperlink_3542"/>
+    <hyperlink ref="Z109" r:id="rId_hyperlink_3543"/>
+    <hyperlink ref="AA109" r:id="rId_hyperlink_3544"/>
+    <hyperlink ref="AB109" r:id="rId_hyperlink_3545"/>
+    <hyperlink ref="AC109" r:id="rId_hyperlink_3546"/>
+    <hyperlink ref="AD109" r:id="rId_hyperlink_3547"/>
+    <hyperlink ref="AE109" r:id="rId_hyperlink_3548"/>
+    <hyperlink ref="AF109" r:id="rId_hyperlink_3549"/>
+    <hyperlink ref="AG109" r:id="rId_hyperlink_3550"/>
+    <hyperlink ref="AH109" r:id="rId_hyperlink_3551"/>
+    <hyperlink ref="AI109" r:id="rId_hyperlink_3552"/>
+    <hyperlink ref="AJ109" r:id="rId_hyperlink_3553"/>
+    <hyperlink ref="AK109" r:id="rId_hyperlink_3554"/>
+    <hyperlink ref="AL109" r:id="rId_hyperlink_3555"/>
+    <hyperlink ref="AM109" r:id="rId_hyperlink_3556"/>
+    <hyperlink ref="AN109" r:id="rId_hyperlink_3557"/>
+    <hyperlink ref="AO109" r:id="rId_hyperlink_3558"/>
+    <hyperlink ref="AP109" r:id="rId_hyperlink_3559"/>
+    <hyperlink ref="AQ109" r:id="rId_hyperlink_3560"/>
+    <hyperlink ref="X110" r:id="rId_hyperlink_3561"/>
+    <hyperlink ref="Y110" r:id="rId_hyperlink_3562"/>
+    <hyperlink ref="Z110" r:id="rId_hyperlink_3563"/>
+    <hyperlink ref="AA110" r:id="rId_hyperlink_3564"/>
+    <hyperlink ref="AB110" r:id="rId_hyperlink_3565"/>
+    <hyperlink ref="AC110" r:id="rId_hyperlink_3566"/>
+    <hyperlink ref="AD110" r:id="rId_hyperlink_3567"/>
+    <hyperlink ref="AE110" r:id="rId_hyperlink_3568"/>
+    <hyperlink ref="AF110" r:id="rId_hyperlink_3569"/>
+    <hyperlink ref="AG110" r:id="rId_hyperlink_3570"/>
+    <hyperlink ref="AH110" r:id="rId_hyperlink_3571"/>
+    <hyperlink ref="X111" r:id="rId_hyperlink_3572"/>
+    <hyperlink ref="Y111" r:id="rId_hyperlink_3573"/>
+    <hyperlink ref="Z111" r:id="rId_hyperlink_3574"/>
+    <hyperlink ref="AA111" r:id="rId_hyperlink_3575"/>
+    <hyperlink ref="AB111" r:id="rId_hyperlink_3576"/>
+    <hyperlink ref="AC111" r:id="rId_hyperlink_3577"/>
+    <hyperlink ref="AD111" r:id="rId_hyperlink_3578"/>
+    <hyperlink ref="AE111" r:id="rId_hyperlink_3579"/>
+    <hyperlink ref="AF111" r:id="rId_hyperlink_3580"/>
+    <hyperlink ref="AG111" r:id="rId_hyperlink_3581"/>
+    <hyperlink ref="AH111" r:id="rId_hyperlink_3582"/>
+    <hyperlink ref="AI111" r:id="rId_hyperlink_3583"/>
+    <hyperlink ref="AJ111" r:id="rId_hyperlink_3584"/>
+    <hyperlink ref="AK111" r:id="rId_hyperlink_3585"/>
+    <hyperlink ref="AL111" r:id="rId_hyperlink_3586"/>
+    <hyperlink ref="AM111" r:id="rId_hyperlink_3587"/>
+    <hyperlink ref="AN111" r:id="rId_hyperlink_3588"/>
+    <hyperlink ref="AO111" r:id="rId_hyperlink_3589"/>
+    <hyperlink ref="AP111" r:id="rId_hyperlink_3590"/>
+    <hyperlink ref="AQ111" r:id="rId_hyperlink_3591"/>
+    <hyperlink ref="AR111" r:id="rId_hyperlink_3592"/>
+    <hyperlink ref="AS111" r:id="rId_hyperlink_3593"/>
+    <hyperlink ref="AT111" r:id="rId_hyperlink_3594"/>
+    <hyperlink ref="AU111" r:id="rId_hyperlink_3595"/>
+    <hyperlink ref="AV111" r:id="rId_hyperlink_3596"/>
+    <hyperlink ref="AW111" r:id="rId_hyperlink_3597"/>
+    <hyperlink ref="AX111" r:id="rId_hyperlink_3598"/>
+    <hyperlink ref="AY111" r:id="rId_hyperlink_3599"/>
+    <hyperlink ref="AZ111" r:id="rId_hyperlink_3600"/>
+    <hyperlink ref="BA111" r:id="rId_hyperlink_3601"/>
+    <hyperlink ref="BB111" r:id="rId_hyperlink_3602"/>
+    <hyperlink ref="BC111" r:id="rId_hyperlink_3603"/>
+    <hyperlink ref="BD111" r:id="rId_hyperlink_3604"/>
+    <hyperlink ref="BE111" r:id="rId_hyperlink_3605"/>
+    <hyperlink ref="BF111" r:id="rId_hyperlink_3606"/>
+    <hyperlink ref="BG111" r:id="rId_hyperlink_3607"/>
+    <hyperlink ref="BH111" r:id="rId_hyperlink_3608"/>
+    <hyperlink ref="BI111" r:id="rId_hyperlink_3609"/>
+    <hyperlink ref="BJ111" r:id="rId_hyperlink_3610"/>
+    <hyperlink ref="BK111" r:id="rId_hyperlink_3611"/>
+    <hyperlink ref="BL111" r:id="rId_hyperlink_3612"/>
+    <hyperlink ref="BM111" r:id="rId_hyperlink_3613"/>
+    <hyperlink ref="BN111" r:id="rId_hyperlink_3614"/>
+    <hyperlink ref="X112" r:id="rId_hyperlink_3615"/>
+    <hyperlink ref="Y112" r:id="rId_hyperlink_3616"/>
+    <hyperlink ref="Z112" r:id="rId_hyperlink_3617"/>
+    <hyperlink ref="AA112" r:id="rId_hyperlink_3618"/>
+    <hyperlink ref="AB112" r:id="rId_hyperlink_3619"/>
+    <hyperlink ref="AC112" r:id="rId_hyperlink_3620"/>
+    <hyperlink ref="AD112" r:id="rId_hyperlink_3621"/>
+    <hyperlink ref="X113" r:id="rId_hyperlink_3622"/>
+    <hyperlink ref="Y113" r:id="rId_hyperlink_3623"/>
+    <hyperlink ref="Z113" r:id="rId_hyperlink_3624"/>
+    <hyperlink ref="AA113" r:id="rId_hyperlink_3625"/>
+    <hyperlink ref="AB113" r:id="rId_hyperlink_3626"/>
+    <hyperlink ref="AC113" r:id="rId_hyperlink_3627"/>
+    <hyperlink ref="AD113" r:id="rId_hyperlink_3628"/>
+    <hyperlink ref="AE113" r:id="rId_hyperlink_3629"/>
+    <hyperlink ref="AF113" r:id="rId_hyperlink_3630"/>
+    <hyperlink ref="AG113" r:id="rId_hyperlink_3631"/>
+    <hyperlink ref="AH113" r:id="rId_hyperlink_3632"/>
+    <hyperlink ref="AI113" r:id="rId_hyperlink_3633"/>
+    <hyperlink ref="AJ113" r:id="rId_hyperlink_3634"/>
+    <hyperlink ref="AK113" r:id="rId_hyperlink_3635"/>
+    <hyperlink ref="AL113" r:id="rId_hyperlink_3636"/>
+    <hyperlink ref="AM113" r:id="rId_hyperlink_3637"/>
+    <hyperlink ref="AN113" r:id="rId_hyperlink_3638"/>
+    <hyperlink ref="AO113" r:id="rId_hyperlink_3639"/>
+    <hyperlink ref="AP113" r:id="rId_hyperlink_3640"/>
+    <hyperlink ref="AQ113" r:id="rId_hyperlink_3641"/>
+    <hyperlink ref="AR113" r:id="rId_hyperlink_3642"/>
+    <hyperlink ref="AS113" r:id="rId_hyperlink_3643"/>
+    <hyperlink ref="AT113" r:id="rId_hyperlink_3644"/>
+    <hyperlink ref="AU113" r:id="rId_hyperlink_3645"/>
+    <hyperlink ref="AV113" r:id="rId_hyperlink_3646"/>
+    <hyperlink ref="AW113" r:id="rId_hyperlink_3647"/>
+    <hyperlink ref="AX113" r:id="rId_hyperlink_3648"/>
+    <hyperlink ref="AY113" r:id="rId_hyperlink_3649"/>
+    <hyperlink ref="AZ113" r:id="rId_hyperlink_3650"/>
+    <hyperlink ref="BA113" r:id="rId_hyperlink_3651"/>
+    <hyperlink ref="BB113" r:id="rId_hyperlink_3652"/>
+    <hyperlink ref="BC113" r:id="rId_hyperlink_3653"/>
+    <hyperlink ref="BD113" r:id="rId_hyperlink_3654"/>
+    <hyperlink ref="BE113" r:id="rId_hyperlink_3655"/>
+    <hyperlink ref="BF113" r:id="rId_hyperlink_3656"/>
+    <hyperlink ref="BG113" r:id="rId_hyperlink_3657"/>
+    <hyperlink ref="BH113" r:id="rId_hyperlink_3658"/>
+    <hyperlink ref="BI113" r:id="rId_hyperlink_3659"/>
+    <hyperlink ref="BJ113" r:id="rId_hyperlink_3660"/>
+    <hyperlink ref="BK113" r:id="rId_hyperlink_3661"/>
+    <hyperlink ref="BL113" r:id="rId_hyperlink_3662"/>
+    <hyperlink ref="BM113" r:id="rId_hyperlink_3663"/>
+    <hyperlink ref="BN113" r:id="rId_hyperlink_3664"/>
+    <hyperlink ref="BO113" r:id="rId_hyperlink_3665"/>
+    <hyperlink ref="BP113" r:id="rId_hyperlink_3666"/>
+    <hyperlink ref="BQ113" r:id="rId_hyperlink_3667"/>
+    <hyperlink ref="BR113" r:id="rId_hyperlink_3668"/>
+    <hyperlink ref="BS113" r:id="rId_hyperlink_3669"/>
+    <hyperlink ref="BT113" r:id="rId_hyperlink_3670"/>
+    <hyperlink ref="BU113" r:id="rId_hyperlink_3671"/>
+    <hyperlink ref="BV113" r:id="rId_hyperlink_3672"/>
+    <hyperlink ref="BW113" r:id="rId_hyperlink_3673"/>
+    <hyperlink ref="BX113" r:id="rId_hyperlink_3674"/>
+    <hyperlink ref="BY113" r:id="rId_hyperlink_3675"/>
+    <hyperlink ref="BZ113" r:id="rId_hyperlink_3676"/>
+    <hyperlink ref="CA113" r:id="rId_hyperlink_3677"/>
+    <hyperlink ref="CB113" r:id="rId_hyperlink_3678"/>
+    <hyperlink ref="CC113" r:id="rId_hyperlink_3679"/>
+    <hyperlink ref="CD113" r:id="rId_hyperlink_3680"/>
+    <hyperlink ref="CE113" r:id="rId_hyperlink_3681"/>
+    <hyperlink ref="CF113" r:id="rId_hyperlink_3682"/>
+    <hyperlink ref="CG113" r:id="rId_hyperlink_3683"/>
+    <hyperlink ref="X114" r:id="rId_hyperlink_3684"/>
+    <hyperlink ref="Y114" r:id="rId_hyperlink_3685"/>
+    <hyperlink ref="Z114" r:id="rId_hyperlink_3686"/>
+    <hyperlink ref="AA114" r:id="rId_hyperlink_3687"/>
+    <hyperlink ref="AB114" r:id="rId_hyperlink_3688"/>
+    <hyperlink ref="AC114" r:id="rId_hyperlink_3689"/>
+    <hyperlink ref="AD114" r:id="rId_hyperlink_3690"/>
+    <hyperlink ref="AE114" r:id="rId_hyperlink_3691"/>
+    <hyperlink ref="AF114" r:id="rId_hyperlink_3692"/>
+    <hyperlink ref="AG114" r:id="rId_hyperlink_3693"/>
+    <hyperlink ref="AH114" r:id="rId_hyperlink_3694"/>
+    <hyperlink ref="AI114" r:id="rId_hyperlink_3695"/>
+    <hyperlink ref="AJ114" r:id="rId_hyperlink_3696"/>
+    <hyperlink ref="AK114" r:id="rId_hyperlink_3697"/>
+    <hyperlink ref="AL114" r:id="rId_hyperlink_3698"/>
+    <hyperlink ref="AM114" r:id="rId_hyperlink_3699"/>
+    <hyperlink ref="AN114" r:id="rId_hyperlink_3700"/>
+    <hyperlink ref="AO114" r:id="rId_hyperlink_3701"/>
+    <hyperlink ref="AP114" r:id="rId_hyperlink_3702"/>
+    <hyperlink ref="AQ114" r:id="rId_hyperlink_3703"/>
+    <hyperlink ref="AR114" r:id="rId_hyperlink_3704"/>
+    <hyperlink ref="AS114" r:id="rId_hyperlink_3705"/>
+    <hyperlink ref="AT114" r:id="rId_hyperlink_3706"/>
+    <hyperlink ref="AU114" r:id="rId_hyperlink_3707"/>
+    <hyperlink ref="AV114" r:id="rId_hyperlink_3708"/>
+    <hyperlink ref="AW114" r:id="rId_hyperlink_3709"/>
+    <hyperlink ref="AX114" r:id="rId_hyperlink_3710"/>
+    <hyperlink ref="AY114" r:id="rId_hyperlink_3711"/>
+    <hyperlink ref="AZ114" r:id="rId_hyperlink_3712"/>
+    <hyperlink ref="BA114" r:id="rId_hyperlink_3713"/>
+    <hyperlink ref="BB114" r:id="rId_hyperlink_3714"/>
+    <hyperlink ref="BC114" r:id="rId_hyperlink_3715"/>
+    <hyperlink ref="BD114" r:id="rId_hyperlink_3716"/>
+    <hyperlink ref="BE114" r:id="rId_hyperlink_3717"/>
+    <hyperlink ref="BF114" r:id="rId_hyperlink_3718"/>
+    <hyperlink ref="BG114" r:id="rId_hyperlink_3719"/>
+    <hyperlink ref="BH114" r:id="rId_hyperlink_3720"/>
+    <hyperlink ref="BI114" r:id="rId_hyperlink_3721"/>
+    <hyperlink ref="BJ114" r:id="rId_hyperlink_3722"/>
+    <hyperlink ref="BK114" r:id="rId_hyperlink_3723"/>
+    <hyperlink ref="BL114" r:id="rId_hyperlink_3724"/>
+    <hyperlink ref="BM114" r:id="rId_hyperlink_3725"/>
+    <hyperlink ref="BN114" r:id="rId_hyperlink_3726"/>
+    <hyperlink ref="BO114" r:id="rId_hyperlink_3727"/>
+    <hyperlink ref="BP114" r:id="rId_hyperlink_3728"/>
+    <hyperlink ref="BQ114" r:id="rId_hyperlink_3729"/>
+    <hyperlink ref="BR114" r:id="rId_hyperlink_3730"/>
+    <hyperlink ref="BS114" r:id="rId_hyperlink_3731"/>
+    <hyperlink ref="BT114" r:id="rId_hyperlink_3732"/>
+    <hyperlink ref="BU114" r:id="rId_hyperlink_3733"/>
+    <hyperlink ref="BV114" r:id="rId_hyperlink_3734"/>
+    <hyperlink ref="X115" r:id="rId_hyperlink_3735"/>
+    <hyperlink ref="Y115" r:id="rId_hyperlink_3736"/>
+    <hyperlink ref="Z115" r:id="rId_hyperlink_3737"/>
+    <hyperlink ref="AA115" r:id="rId_hyperlink_3738"/>
+    <hyperlink ref="AB115" r:id="rId_hyperlink_3739"/>
+    <hyperlink ref="AC115" r:id="rId_hyperlink_3740"/>
+    <hyperlink ref="AD115" r:id="rId_hyperlink_3741"/>
+    <hyperlink ref="AE115" r:id="rId_hyperlink_3742"/>
+    <hyperlink ref="AF115" r:id="rId_hyperlink_3743"/>
+    <hyperlink ref="AG115" r:id="rId_hyperlink_3744"/>
+    <hyperlink ref="AH115" r:id="rId_hyperlink_3745"/>
+    <hyperlink ref="AI115" r:id="rId_hyperlink_3746"/>
+    <hyperlink ref="AJ115" r:id="rId_hyperlink_3747"/>
+    <hyperlink ref="AK115" r:id="rId_hyperlink_3748"/>
+    <hyperlink ref="AL115" r:id="rId_hyperlink_3749"/>
+    <hyperlink ref="AM115" r:id="rId_hyperlink_3750"/>
+    <hyperlink ref="AN115" r:id="rId_hyperlink_3751"/>
+    <hyperlink ref="AO115" r:id="rId_hyperlink_3752"/>
+    <hyperlink ref="AP115" r:id="rId_hyperlink_3753"/>
+    <hyperlink ref="AQ115" r:id="rId_hyperlink_3754"/>
+    <hyperlink ref="AR115" r:id="rId_hyperlink_3755"/>
+    <hyperlink ref="AS115" r:id="rId_hyperlink_3756"/>
+    <hyperlink ref="AT115" r:id="rId_hyperlink_3757"/>
+    <hyperlink ref="AU115" r:id="rId_hyperlink_3758"/>
+    <hyperlink ref="AV115" r:id="rId_hyperlink_3759"/>
+    <hyperlink ref="AW115" r:id="rId_hyperlink_3760"/>
+    <hyperlink ref="AX115" r:id="rId_hyperlink_3761"/>
+    <hyperlink ref="AY115" r:id="rId_hyperlink_3762"/>
+    <hyperlink ref="AZ115" r:id="rId_hyperlink_3763"/>
+    <hyperlink ref="BA115" r:id="rId_hyperlink_3764"/>
+    <hyperlink ref="BB115" r:id="rId_hyperlink_3765"/>
+    <hyperlink ref="BC115" r:id="rId_hyperlink_3766"/>
+    <hyperlink ref="BD115" r:id="rId_hyperlink_3767"/>
+    <hyperlink ref="BE115" r:id="rId_hyperlink_3768"/>
+    <hyperlink ref="X116" r:id="rId_hyperlink_3769"/>
+    <hyperlink ref="Y116" r:id="rId_hyperlink_3770"/>
+    <hyperlink ref="Z116" r:id="rId_hyperlink_3771"/>
+    <hyperlink ref="AA116" r:id="rId_hyperlink_3772"/>
+    <hyperlink ref="AB116" r:id="rId_hyperlink_3773"/>
+    <hyperlink ref="AC116" r:id="rId_hyperlink_3774"/>
+    <hyperlink ref="AD116" r:id="rId_hyperlink_3775"/>
+    <hyperlink ref="X117" r:id="rId_hyperlink_3776"/>
+    <hyperlink ref="Y117" r:id="rId_hyperlink_3777"/>
+    <hyperlink ref="Z117" r:id="rId_hyperlink_3778"/>
+    <hyperlink ref="AA117" r:id="rId_hyperlink_3779"/>
+    <hyperlink ref="AB117" r:id="rId_hyperlink_3780"/>
+    <hyperlink ref="AC117" r:id="rId_hyperlink_3781"/>
+    <hyperlink ref="AD117" r:id="rId_hyperlink_3782"/>
+    <hyperlink ref="AE117" r:id="rId_hyperlink_3783"/>
+    <hyperlink ref="AF117" r:id="rId_hyperlink_3784"/>
+    <hyperlink ref="AG117" r:id="rId_hyperlink_3785"/>
+    <hyperlink ref="AH117" r:id="rId_hyperlink_3786"/>
+    <hyperlink ref="AI117" r:id="rId_hyperlink_3787"/>
+    <hyperlink ref="AJ117" r:id="rId_hyperlink_3788"/>
+    <hyperlink ref="AK117" r:id="rId_hyperlink_3789"/>
+    <hyperlink ref="AL117" r:id="rId_hyperlink_3790"/>
+    <hyperlink ref="AM117" r:id="rId_hyperlink_3791"/>
+    <hyperlink ref="AN117" r:id="rId_hyperlink_3792"/>
+    <hyperlink ref="AO117" r:id="rId_hyperlink_3793"/>
+    <hyperlink ref="AP117" r:id="rId_hyperlink_3794"/>
+    <hyperlink ref="AQ117" r:id="rId_hyperlink_3795"/>
+    <hyperlink ref="AR117" r:id="rId_hyperlink_3796"/>
+    <hyperlink ref="AS117" r:id="rId_hyperlink_3797"/>
+    <hyperlink ref="AT117" r:id="rId_hyperlink_3798"/>
+    <hyperlink ref="AU117" r:id="rId_hyperlink_3799"/>
+    <hyperlink ref="AV117" r:id="rId_hyperlink_3800"/>
+    <hyperlink ref="AW117" r:id="rId_hyperlink_3801"/>
+    <hyperlink ref="AX117" r:id="rId_hyperlink_3802"/>
+    <hyperlink ref="AY117" r:id="rId_hyperlink_3803"/>
+    <hyperlink ref="AZ117" r:id="rId_hyperlink_3804"/>
+    <hyperlink ref="BA117" r:id="rId_hyperlink_3805"/>
+    <hyperlink ref="BB117" r:id="rId_hyperlink_3806"/>
+    <hyperlink ref="BC117" r:id="rId_hyperlink_3807"/>
+    <hyperlink ref="BD117" r:id="rId_hyperlink_3808"/>
+    <hyperlink ref="BE117" r:id="rId_hyperlink_3809"/>
+    <hyperlink ref="BF117" r:id="rId_hyperlink_3810"/>
+    <hyperlink ref="BG117" r:id="rId_hyperlink_3811"/>
+    <hyperlink ref="BH117" r:id="rId_hyperlink_3812"/>
+    <hyperlink ref="BI117" r:id="rId_hyperlink_3813"/>
+    <hyperlink ref="BJ117" r:id="rId_hyperlink_3814"/>
+    <hyperlink ref="BK117" r:id="rId_hyperlink_3815"/>
+    <hyperlink ref="BL117" r:id="rId_hyperlink_3816"/>
+    <hyperlink ref="BM117" r:id="rId_hyperlink_3817"/>
+    <hyperlink ref="BN117" r:id="rId_hyperlink_3818"/>
+    <hyperlink ref="BO117" r:id="rId_hyperlink_3819"/>
+    <hyperlink ref="BP117" r:id="rId_hyperlink_3820"/>
+    <hyperlink ref="BQ117" r:id="rId_hyperlink_3821"/>
+    <hyperlink ref="BR117" r:id="rId_hyperlink_3822"/>
+    <hyperlink ref="BS117" r:id="rId_hyperlink_3823"/>
+    <hyperlink ref="BT117" r:id="rId_hyperlink_3824"/>
+    <hyperlink ref="BU117" r:id="rId_hyperlink_3825"/>
+    <hyperlink ref="BV117" r:id="rId_hyperlink_3826"/>
+    <hyperlink ref="BW117" r:id="rId_hyperlink_3827"/>
+    <hyperlink ref="BX117" r:id="rId_hyperlink_3828"/>
+    <hyperlink ref="BY117" r:id="rId_hyperlink_3829"/>
+    <hyperlink ref="BZ117" r:id="rId_hyperlink_3830"/>
+    <hyperlink ref="CA117" r:id="rId_hyperlink_3831"/>
+    <hyperlink ref="CB117" r:id="rId_hyperlink_3832"/>
+    <hyperlink ref="CC117" r:id="rId_hyperlink_3833"/>
+    <hyperlink ref="CD117" r:id="rId_hyperlink_3834"/>
+    <hyperlink ref="CE117" r:id="rId_hyperlink_3835"/>
+    <hyperlink ref="CF117" r:id="rId_hyperlink_3836"/>
+    <hyperlink ref="CG117" r:id="rId_hyperlink_3837"/>
+    <hyperlink ref="CH117" r:id="rId_hyperlink_3838"/>
+    <hyperlink ref="CI117" r:id="rId_hyperlink_3839"/>
+    <hyperlink ref="CJ117" r:id="rId_hyperlink_3840"/>
+    <hyperlink ref="CK117" r:id="rId_hyperlink_3841"/>
+    <hyperlink ref="CL117" r:id="rId_hyperlink_3842"/>
+    <hyperlink ref="X118" r:id="rId_hyperlink_3843"/>
+    <hyperlink ref="Y118" r:id="rId_hyperlink_3844"/>
+    <hyperlink ref="Z118" r:id="rId_hyperlink_3845"/>
+    <hyperlink ref="AA118" r:id="rId_hyperlink_3846"/>
+    <hyperlink ref="AB118" r:id="rId_hyperlink_3847"/>
+    <hyperlink ref="AC118" r:id="rId_hyperlink_3848"/>
+    <hyperlink ref="AD118" r:id="rId_hyperlink_3849"/>
+    <hyperlink ref="AE118" r:id="rId_hyperlink_3850"/>
+    <hyperlink ref="AF118" r:id="rId_hyperlink_3851"/>
+    <hyperlink ref="AG118" r:id="rId_hyperlink_3852"/>
+    <hyperlink ref="AH118" r:id="rId_hyperlink_3853"/>
+    <hyperlink ref="AI118" r:id="rId_hyperlink_3854"/>
+    <hyperlink ref="AJ118" r:id="rId_hyperlink_3855"/>
+    <hyperlink ref="AK118" r:id="rId_hyperlink_3856"/>
+    <hyperlink ref="AL118" r:id="rId_hyperlink_3857"/>
+    <hyperlink ref="AM118" r:id="rId_hyperlink_3858"/>
+    <hyperlink ref="AN118" r:id="rId_hyperlink_3859"/>
+    <hyperlink ref="AO118" r:id="rId_hyperlink_3860"/>
+    <hyperlink ref="AP118" r:id="rId_hyperlink_3861"/>
+    <hyperlink ref="AQ118" r:id="rId_hyperlink_3862"/>
+    <hyperlink ref="AR118" r:id="rId_hyperlink_3863"/>
+    <hyperlink ref="AS118" r:id="rId_hyperlink_3864"/>
+    <hyperlink ref="AT118" r:id="rId_hyperlink_3865"/>
+    <hyperlink ref="AU118" r:id="rId_hyperlink_3866"/>
+    <hyperlink ref="AV118" r:id="rId_hyperlink_3867"/>
+    <hyperlink ref="AW118" r:id="rId_hyperlink_3868"/>
+    <hyperlink ref="AX118" r:id="rId_hyperlink_3869"/>
+    <hyperlink ref="AY118" r:id="rId_hyperlink_3870"/>
+    <hyperlink ref="AZ118" r:id="rId_hyperlink_3871"/>
+    <hyperlink ref="BA118" r:id="rId_hyperlink_3872"/>
+    <hyperlink ref="BB118" r:id="rId_hyperlink_3873"/>
+    <hyperlink ref="BC118" r:id="rId_hyperlink_3874"/>
+    <hyperlink ref="BD118" r:id="rId_hyperlink_3875"/>
+    <hyperlink ref="BE118" r:id="rId_hyperlink_3876"/>
+    <hyperlink ref="BF118" r:id="rId_hyperlink_3877"/>
+    <hyperlink ref="BG118" r:id="rId_hyperlink_3878"/>
+    <hyperlink ref="BH118" r:id="rId_hyperlink_3879"/>
+    <hyperlink ref="BI118" r:id="rId_hyperlink_3880"/>
+    <hyperlink ref="BJ118" r:id="rId_hyperlink_3881"/>
+    <hyperlink ref="BK118" r:id="rId_hyperlink_3882"/>
+    <hyperlink ref="BL118" r:id="rId_hyperlink_3883"/>
+    <hyperlink ref="BM118" r:id="rId_hyperlink_3884"/>
+    <hyperlink ref="BN118" r:id="rId_hyperlink_3885"/>
+    <hyperlink ref="BO118" r:id="rId_hyperlink_3886"/>
+    <hyperlink ref="BP118" r:id="rId_hyperlink_3887"/>
+    <hyperlink ref="BQ118" r:id="rId_hyperlink_3888"/>
+    <hyperlink ref="BR118" r:id="rId_hyperlink_3889"/>
+    <hyperlink ref="BS118" r:id="rId_hyperlink_3890"/>
+    <hyperlink ref="BT118" r:id="rId_hyperlink_3891"/>
+    <hyperlink ref="BU118" r:id="rId_hyperlink_3892"/>
+    <hyperlink ref="BV118" r:id="rId_hyperlink_3893"/>
+    <hyperlink ref="BW118" r:id="rId_hyperlink_3894"/>
+    <hyperlink ref="BX118" r:id="rId_hyperlink_3895"/>
+    <hyperlink ref="BY118" r:id="rId_hyperlink_3896"/>
+    <hyperlink ref="BZ118" r:id="rId_hyperlink_3897"/>
+    <hyperlink ref="CA118" r:id="rId_hyperlink_3898"/>
+    <hyperlink ref="CB118" r:id="rId_hyperlink_3899"/>
+    <hyperlink ref="CC118" r:id="rId_hyperlink_3900"/>
+    <hyperlink ref="CD118" r:id="rId_hyperlink_3901"/>
+    <hyperlink ref="CE118" r:id="rId_hyperlink_3902"/>
+    <hyperlink ref="CF118" r:id="rId_hyperlink_3903"/>
+    <hyperlink ref="CG118" r:id="rId_hyperlink_3904"/>
+    <hyperlink ref="CH118" r:id="rId_hyperlink_3905"/>
+    <hyperlink ref="CI118" r:id="rId_hyperlink_3906"/>
+    <hyperlink ref="CJ118" r:id="rId_hyperlink_3907"/>
+    <hyperlink ref="CK118" r:id="rId_hyperlink_3908"/>
+    <hyperlink ref="CL118" r:id="rId_hyperlink_3909"/>
+    <hyperlink ref="CM118" r:id="rId_hyperlink_3910"/>
+    <hyperlink ref="CN118" r:id="rId_hyperlink_3911"/>
+    <hyperlink ref="CO118" r:id="rId_hyperlink_3912"/>
+    <hyperlink ref="CP118" r:id="rId_hyperlink_3913"/>
+    <hyperlink ref="CQ118" r:id="rId_hyperlink_3914"/>
+    <hyperlink ref="CR118" r:id="rId_hyperlink_3915"/>
+    <hyperlink ref="CS118" r:id="rId_hyperlink_3916"/>
+    <hyperlink ref="CT118" r:id="rId_hyperlink_3917"/>
+    <hyperlink ref="CU118" r:id="rId_hyperlink_3918"/>
+    <hyperlink ref="CV118" r:id="rId_hyperlink_3919"/>
+    <hyperlink ref="CW118" r:id="rId_hyperlink_3920"/>
+    <hyperlink ref="CX118" r:id="rId_hyperlink_3921"/>
+    <hyperlink ref="CY118" r:id="rId_hyperlink_3922"/>
+    <hyperlink ref="CZ118" r:id="rId_hyperlink_3923"/>
+    <hyperlink ref="DA118" r:id="rId_hyperlink_3924"/>
+    <hyperlink ref="DB118" r:id="rId_hyperlink_3925"/>
+    <hyperlink ref="DC118" r:id="rId_hyperlink_3926"/>
+    <hyperlink ref="DD118" r:id="rId_hyperlink_3927"/>
+    <hyperlink ref="DE118" r:id="rId_hyperlink_3928"/>
+    <hyperlink ref="DF118" r:id="rId_hyperlink_3929"/>
+    <hyperlink ref="DG118" r:id="rId_hyperlink_3930"/>
+    <hyperlink ref="DH118" r:id="rId_hyperlink_3931"/>
+    <hyperlink ref="DI118" r:id="rId_hyperlink_3932"/>
+    <hyperlink ref="DJ118" r:id="rId_hyperlink_3933"/>
+    <hyperlink ref="DK118" r:id="rId_hyperlink_3934"/>
+    <hyperlink ref="DL118" r:id="rId_hyperlink_3935"/>
+    <hyperlink ref="DM118" r:id="rId_hyperlink_3936"/>
+    <hyperlink ref="DN118" r:id="rId_hyperlink_3937"/>
+    <hyperlink ref="DO118" r:id="rId_hyperlink_3938"/>
+    <hyperlink ref="DP118" r:id="rId_hyperlink_3939"/>
+    <hyperlink ref="DQ118" r:id="rId_hyperlink_3940"/>
+    <hyperlink ref="DR118" r:id="rId_hyperlink_3941"/>
+    <hyperlink ref="DS118" r:id="rId_hyperlink_3942"/>
+    <hyperlink ref="DT118" r:id="rId_hyperlink_3943"/>
+    <hyperlink ref="X119" r:id="rId_hyperlink_3944"/>
+    <hyperlink ref="Y119" r:id="rId_hyperlink_3945"/>
+    <hyperlink ref="Z119" r:id="rId_hyperlink_3946"/>
+    <hyperlink ref="AA119" r:id="rId_hyperlink_3947"/>
+    <hyperlink ref="AB119" r:id="rId_hyperlink_3948"/>
+    <hyperlink ref="AC119" r:id="rId_hyperlink_3949"/>
+    <hyperlink ref="AD119" r:id="rId_hyperlink_3950"/>
+    <hyperlink ref="AE119" r:id="rId_hyperlink_3951"/>
+    <hyperlink ref="AF119" r:id="rId_hyperlink_3952"/>
+    <hyperlink ref="AG119" r:id="rId_hyperlink_3953"/>
+    <hyperlink ref="AH119" r:id="rId_hyperlink_3954"/>
+    <hyperlink ref="AI119" r:id="rId_hyperlink_3955"/>
+    <hyperlink ref="AJ119" r:id="rId_hyperlink_3956"/>
+    <hyperlink ref="AK119" r:id="rId_hyperlink_3957"/>
+    <hyperlink ref="AL119" r:id="rId_hyperlink_3958"/>
+    <hyperlink ref="AM119" r:id="rId_hyperlink_3959"/>
+    <hyperlink ref="AN119" r:id="rId_hyperlink_3960"/>
+    <hyperlink ref="AO119" r:id="rId_hyperlink_3961"/>
+    <hyperlink ref="AP119" r:id="rId_hyperlink_3962"/>
+    <hyperlink ref="AQ119" r:id="rId_hyperlink_3963"/>
+    <hyperlink ref="AR119" r:id="rId_hyperlink_3964"/>
+    <hyperlink ref="AS119" r:id="rId_hyperlink_3965"/>
+    <hyperlink ref="AT119" r:id="rId_hyperlink_3966"/>
+    <hyperlink ref="AU119" r:id="rId_hyperlink_3967"/>
+    <hyperlink ref="AV119" r:id="rId_hyperlink_3968"/>
+    <hyperlink ref="AW119" r:id="rId_hyperlink_3969"/>
+    <hyperlink ref="AX119" r:id="rId_hyperlink_3970"/>
+    <hyperlink ref="AY119" r:id="rId_hyperlink_3971"/>
+    <hyperlink ref="AZ119" r:id="rId_hyperlink_3972"/>
+    <hyperlink ref="BA119" r:id="rId_hyperlink_3973"/>
+    <hyperlink ref="BB119" r:id="rId_hyperlink_3974"/>
+    <hyperlink ref="BC119" r:id="rId_hyperlink_3975"/>
+    <hyperlink ref="BD119" r:id="rId_hyperlink_3976"/>
+    <hyperlink ref="BE119" r:id="rId_hyperlink_3977"/>
+    <hyperlink ref="BF119" r:id="rId_hyperlink_3978"/>
+    <hyperlink ref="BG119" r:id="rId_hyperlink_3979"/>
+    <hyperlink ref="BH119" r:id="rId_hyperlink_3980"/>
+    <hyperlink ref="BI119" r:id="rId_hyperlink_3981"/>
+    <hyperlink ref="BJ119" r:id="rId_hyperlink_3982"/>
+    <hyperlink ref="BK119" r:id="rId_hyperlink_3983"/>
+    <hyperlink ref="BL119" r:id="rId_hyperlink_3984"/>
+    <hyperlink ref="BM119" r:id="rId_hyperlink_3985"/>
+    <hyperlink ref="X120" r:id="rId_hyperlink_3986"/>
+    <hyperlink ref="Y120" r:id="rId_hyperlink_3987"/>
+    <hyperlink ref="Z120" r:id="rId_hyperlink_3988"/>
+    <hyperlink ref="AA120" r:id="rId_hyperlink_3989"/>
+    <hyperlink ref="AB120" r:id="rId_hyperlink_3990"/>
+    <hyperlink ref="AC120" r:id="rId_hyperlink_3991"/>
+    <hyperlink ref="AD120" r:id="rId_hyperlink_3992"/>
+    <hyperlink ref="AE120" r:id="rId_hyperlink_3993"/>
+    <hyperlink ref="AF120" r:id="rId_hyperlink_3994"/>
+    <hyperlink ref="AG120" r:id="rId_hyperlink_3995"/>
+    <hyperlink ref="AH120" r:id="rId_hyperlink_3996"/>
+    <hyperlink ref="AI120" r:id="rId_hyperlink_3997"/>
+    <hyperlink ref="AJ120" r:id="rId_hyperlink_3998"/>
+    <hyperlink ref="X121" r:id="rId_hyperlink_3999"/>
+    <hyperlink ref="Y121" r:id="rId_hyperlink_4000"/>
+    <hyperlink ref="Z121" r:id="rId_hyperlink_4001"/>
+    <hyperlink ref="AA121" r:id="rId_hyperlink_4002"/>
+    <hyperlink ref="AB121" r:id="rId_hyperlink_4003"/>
+    <hyperlink ref="AC121" r:id="rId_hyperlink_4004"/>
+    <hyperlink ref="AD121" r:id="rId_hyperlink_4005"/>
+    <hyperlink ref="AE121" r:id="rId_hyperlink_4006"/>
+    <hyperlink ref="AF121" r:id="rId_hyperlink_4007"/>
+    <hyperlink ref="X122" r:id="rId_hyperlink_4008"/>
+    <hyperlink ref="Y122" r:id="rId_hyperlink_4009"/>
+    <hyperlink ref="Z122" r:id="rId_hyperlink_4010"/>
+    <hyperlink ref="AA122" r:id="rId_hyperlink_4011"/>
+    <hyperlink ref="AB122" r:id="rId_hyperlink_4012"/>
+    <hyperlink ref="AC122" r:id="rId_hyperlink_4013"/>
+    <hyperlink ref="X123" r:id="rId_hyperlink_4014"/>
+    <hyperlink ref="Y123" r:id="rId_hyperlink_4015"/>
+    <hyperlink ref="Z123" r:id="rId_hyperlink_4016"/>
+    <hyperlink ref="AA123" r:id="rId_hyperlink_4017"/>
+    <hyperlink ref="AB123" r:id="rId_hyperlink_4018"/>
+    <hyperlink ref="AC123" r:id="rId_hyperlink_4019"/>
+    <hyperlink ref="X124" r:id="rId_hyperlink_4020"/>
+    <hyperlink ref="Y124" r:id="rId_hyperlink_4021"/>
+    <hyperlink ref="Z124" r:id="rId_hyperlink_4022"/>
+    <hyperlink ref="AA124" r:id="rId_hyperlink_4023"/>
+    <hyperlink ref="AB124" r:id="rId_hyperlink_4024"/>
+    <hyperlink ref="AC124" r:id="rId_hyperlink_4025"/>
+    <hyperlink ref="AD124" r:id="rId_hyperlink_4026"/>
+    <hyperlink ref="X125" r:id="rId_hyperlink_4027"/>
+    <hyperlink ref="Y125" r:id="rId_hyperlink_4028"/>
+    <hyperlink ref="Z125" r:id="rId_hyperlink_4029"/>
+    <hyperlink ref="AA125" r:id="rId_hyperlink_4030"/>
+    <hyperlink ref="AB125" r:id="rId_hyperlink_4031"/>
+    <hyperlink ref="AC125" r:id="rId_hyperlink_4032"/>
+    <hyperlink ref="AD125" r:id="rId_hyperlink_4033"/>
+    <hyperlink ref="AE125" r:id="rId_hyperlink_4034"/>
+    <hyperlink ref="AF125" r:id="rId_hyperlink_4035"/>
+    <hyperlink ref="AG125" r:id="rId_hyperlink_4036"/>
+    <hyperlink ref="AH125" r:id="rId_hyperlink_4037"/>
+    <hyperlink ref="AI125" r:id="rId_hyperlink_4038"/>
+    <hyperlink ref="AJ125" r:id="rId_hyperlink_4039"/>
+    <hyperlink ref="AK125" r:id="rId_hyperlink_4040"/>
+    <hyperlink ref="AL125" r:id="rId_hyperlink_4041"/>
+    <hyperlink ref="AM125" r:id="rId_hyperlink_4042"/>
+    <hyperlink ref="AN125" r:id="rId_hyperlink_4043"/>
+    <hyperlink ref="AO125" r:id="rId_hyperlink_4044"/>
+    <hyperlink ref="AP125" r:id="rId_hyperlink_4045"/>
+    <hyperlink ref="AQ125" r:id="rId_hyperlink_4046"/>
+    <hyperlink ref="AR125" r:id="rId_hyperlink_4047"/>
+    <hyperlink ref="AS125" r:id="rId_hyperlink_4048"/>
+    <hyperlink ref="AT125" r:id="rId_hyperlink_4049"/>
+    <hyperlink ref="AU125" r:id="rId_hyperlink_4050"/>
+    <hyperlink ref="AV125" r:id="rId_hyperlink_4051"/>
+    <hyperlink ref="AW125" r:id="rId_hyperlink_4052"/>
+    <hyperlink ref="AX125" r:id="rId_hyperlink_4053"/>
+    <hyperlink ref="AY125" r:id="rId_hyperlink_4054"/>
+    <hyperlink ref="AZ125" r:id="rId_hyperlink_4055"/>
+    <hyperlink ref="BA125" r:id="rId_hyperlink_4056"/>
+    <hyperlink ref="BB125" r:id="rId_hyperlink_4057"/>
+    <hyperlink ref="BC125" r:id="rId_hyperlink_4058"/>
+    <hyperlink ref="BD125" r:id="rId_hyperlink_4059"/>
+    <hyperlink ref="BE125" r:id="rId_hyperlink_4060"/>
+    <hyperlink ref="BF125" r:id="rId_hyperlink_4061"/>
+    <hyperlink ref="BG125" r:id="rId_hyperlink_4062"/>
+    <hyperlink ref="BH125" r:id="rId_hyperlink_4063"/>
+    <hyperlink ref="BI125" r:id="rId_hyperlink_4064"/>
+    <hyperlink ref="BJ125" r:id="rId_hyperlink_4065"/>
+    <hyperlink ref="BK125" r:id="rId_hyperlink_4066"/>
+    <hyperlink ref="BL125" r:id="rId_hyperlink_4067"/>
+    <hyperlink ref="BM125" r:id="rId_hyperlink_4068"/>
+    <hyperlink ref="BN125" r:id="rId_hyperlink_4069"/>
+    <hyperlink ref="BO125" r:id="rId_hyperlink_4070"/>
+    <hyperlink ref="BP125" r:id="rId_hyperlink_4071"/>
+    <hyperlink ref="BQ125" r:id="rId_hyperlink_4072"/>
+    <hyperlink ref="BR125" r:id="rId_hyperlink_4073"/>
+    <hyperlink ref="BS125" r:id="rId_hyperlink_4074"/>
+    <hyperlink ref="BT125" r:id="rId_hyperlink_4075"/>
+    <hyperlink ref="BU125" r:id="rId_hyperlink_4076"/>
+    <hyperlink ref="BV125" r:id="rId_hyperlink_4077"/>
+    <hyperlink ref="BW125" r:id="rId_hyperlink_4078"/>
+    <hyperlink ref="BX125" r:id="rId_hyperlink_4079"/>
+    <hyperlink ref="BY125" r:id="rId_hyperlink_4080"/>
+    <hyperlink ref="BZ125" r:id="rId_hyperlink_4081"/>
+    <hyperlink ref="CA125" r:id="rId_hyperlink_4082"/>
+    <hyperlink ref="CB125" r:id="rId_hyperlink_4083"/>
+    <hyperlink ref="CC125" r:id="rId_hyperlink_4084"/>
+    <hyperlink ref="CD125" r:id="rId_hyperlink_4085"/>
+    <hyperlink ref="CE125" r:id="rId_hyperlink_4086"/>
+    <hyperlink ref="CF125" r:id="rId_hyperlink_4087"/>
+    <hyperlink ref="X126" r:id="rId_hyperlink_4088"/>
+    <hyperlink ref="Y126" r:id="rId_hyperlink_4089"/>
+    <hyperlink ref="Z126" r:id="rId_hyperlink_4090"/>
+    <hyperlink ref="AA126" r:id="rId_hyperlink_4091"/>
+    <hyperlink ref="AB126" r:id="rId_hyperlink_4092"/>
+    <hyperlink ref="AC126" r:id="rId_hyperlink_4093"/>
+    <hyperlink ref="AD126" r:id="rId_hyperlink_4094"/>
+    <hyperlink ref="AE126" r:id="rId_hyperlink_4095"/>
+    <hyperlink ref="AF126" r:id="rId_hyperlink_4096"/>
+    <hyperlink ref="AG126" r:id="rId_hyperlink_4097"/>
+    <hyperlink ref="AH126" r:id="rId_hyperlink_4098"/>
+    <hyperlink ref="AI126" r:id="rId_hyperlink_4099"/>
+    <hyperlink ref="AJ126" r:id="rId_hyperlink_4100"/>
+    <hyperlink ref="AK126" r:id="rId_hyperlink_4101"/>
+    <hyperlink ref="AL126" r:id="rId_hyperlink_4102"/>
+    <hyperlink ref="AM126" r:id="rId_hyperlink_4103"/>
+    <hyperlink ref="AN126" r:id="rId_hyperlink_4104"/>
+    <hyperlink ref="AO126" r:id="rId_hyperlink_4105"/>
+    <hyperlink ref="AP126" r:id="rId_hyperlink_4106"/>
+    <hyperlink ref="AQ126" r:id="rId_hyperlink_4107"/>
+    <hyperlink ref="AR126" r:id="rId_hyperlink_4108"/>
+    <hyperlink ref="AS126" r:id="rId_hyperlink_4109"/>
+    <hyperlink ref="AT126" r:id="rId_hyperlink_4110"/>
+    <hyperlink ref="AU126" r:id="rId_hyperlink_4111"/>
+    <hyperlink ref="AV126" r:id="rId_hyperlink_4112"/>
+    <hyperlink ref="AW126" r:id="rId_hyperlink_4113"/>
+    <hyperlink ref="AX126" r:id="rId_hyperlink_4114"/>
+    <hyperlink ref="AY126" r:id="rId_hyperlink_4115"/>
+    <hyperlink ref="AZ126" r:id="rId_hyperlink_4116"/>
+    <hyperlink ref="BA126" r:id="rId_hyperlink_4117"/>
+    <hyperlink ref="BB126" r:id="rId_hyperlink_4118"/>
+    <hyperlink ref="BC126" r:id="rId_hyperlink_4119"/>
+    <hyperlink ref="BD126" r:id="rId_hyperlink_4120"/>
+    <hyperlink ref="BE126" r:id="rId_hyperlink_4121"/>
+    <hyperlink ref="BF126" r:id="rId_hyperlink_4122"/>
+    <hyperlink ref="BG126" r:id="rId_hyperlink_4123"/>
+    <hyperlink ref="BH126" r:id="rId_hyperlink_4124"/>
+    <hyperlink ref="BI126" r:id="rId_hyperlink_4125"/>
+    <hyperlink ref="BJ126" r:id="rId_hyperlink_4126"/>
+    <hyperlink ref="BK126" r:id="rId_hyperlink_4127"/>
+    <hyperlink ref="BL126" r:id="rId_hyperlink_4128"/>
+    <hyperlink ref="BM126" r:id="rId_hyperlink_4129"/>
+    <hyperlink ref="X127" r:id="rId_hyperlink_4130"/>
+    <hyperlink ref="Y127" r:id="rId_hyperlink_4131"/>
+    <hyperlink ref="Z127" r:id="rId_hyperlink_4132"/>
+    <hyperlink ref="AA127" r:id="rId_hyperlink_4133"/>
+    <hyperlink ref="AB127" r:id="rId_hyperlink_4134"/>
+    <hyperlink ref="AC127" r:id="rId_hyperlink_4135"/>
+    <hyperlink ref="AD127" r:id="rId_hyperlink_4136"/>
+    <hyperlink ref="AE127" r:id="rId_hyperlink_4137"/>
+    <hyperlink ref="AF127" r:id="rId_hyperlink_4138"/>
+    <hyperlink ref="AG127" r:id="rId_hyperlink_4139"/>
+    <hyperlink ref="AH127" r:id="rId_hyperlink_4140"/>
+    <hyperlink ref="AI127" r:id="rId_hyperlink_4141"/>
+    <hyperlink ref="AJ127" r:id="rId_hyperlink_4142"/>
+    <hyperlink ref="X128" r:id="rId_hyperlink_4143"/>
+    <hyperlink ref="Y128" r:id="rId_hyperlink_4144"/>
+    <hyperlink ref="Z128" r:id="rId_hyperlink_4145"/>
+    <hyperlink ref="AA128" r:id="rId_hyperlink_4146"/>
+    <hyperlink ref="AB128" r:id="rId_hyperlink_4147"/>
+    <hyperlink ref="AC128" r:id="rId_hyperlink_4148"/>
+    <hyperlink ref="AD128" r:id="rId_hyperlink_4149"/>
+    <hyperlink ref="AE128" r:id="rId_hyperlink_4150"/>
+    <hyperlink ref="AF128" r:id="rId_hyperlink_4151"/>
+    <hyperlink ref="AG128" r:id="rId_hyperlink_4152"/>
+    <hyperlink ref="AH128" r:id="rId_hyperlink_4153"/>
+    <hyperlink ref="AI128" r:id="rId_hyperlink_4154"/>
+    <hyperlink ref="AJ128" r:id="rId_hyperlink_4155"/>
+    <hyperlink ref="X129" r:id="rId_hyperlink_4156"/>
+    <hyperlink ref="Y129" r:id="rId_hyperlink_4157"/>
+    <hyperlink ref="Z129" r:id="rId_hyperlink_4158"/>
+    <hyperlink ref="AA129" r:id="rId_hyperlink_4159"/>
+    <hyperlink ref="AB129" r:id="rId_hyperlink_4160"/>
+    <hyperlink ref="AC129" r:id="rId_hyperlink_4161"/>
+    <hyperlink ref="AD129" r:id="rId_hyperlink_4162"/>
+    <hyperlink ref="AE129" r:id="rId_hyperlink_4163"/>
+    <hyperlink ref="X130" r:id="rId_hyperlink_4164"/>
+    <hyperlink ref="Y130" r:id="rId_hyperlink_4165"/>
+    <hyperlink ref="Z130" r:id="rId_hyperlink_4166"/>
+    <hyperlink ref="AA130" r:id="rId_hyperlink_4167"/>
+    <hyperlink ref="AB130" r:id="rId_hyperlink_4168"/>
+    <hyperlink ref="AC130" r:id="rId_hyperlink_4169"/>
+    <hyperlink ref="AD130" r:id="rId_hyperlink_4170"/>
+    <hyperlink ref="AE130" r:id="rId_hyperlink_4171"/>
+    <hyperlink ref="AF130" r:id="rId_hyperlink_4172"/>
+    <hyperlink ref="AG130" r:id="rId_hyperlink_4173"/>
+    <hyperlink ref="AH130" r:id="rId_hyperlink_4174"/>
+    <hyperlink ref="AI130" r:id="rId_hyperlink_4175"/>
+    <hyperlink ref="X131" r:id="rId_hyperlink_4176"/>
+    <hyperlink ref="Y131" r:id="rId_hyperlink_4177"/>
+    <hyperlink ref="Z131" r:id="rId_hyperlink_4178"/>
+    <hyperlink ref="AA131" r:id="rId_hyperlink_4179"/>
+    <hyperlink ref="AB131" r:id="rId_hyperlink_4180"/>
+    <hyperlink ref="AC131" r:id="rId_hyperlink_4181"/>
+    <hyperlink ref="AD131" r:id="rId_hyperlink_4182"/>
+    <hyperlink ref="AE131" r:id="rId_hyperlink_4183"/>
+    <hyperlink ref="AF131" r:id="rId_hyperlink_4184"/>
+    <hyperlink ref="AG131" r:id="rId_hyperlink_4185"/>
+    <hyperlink ref="X132" r:id="rId_hyperlink_4186"/>
+    <hyperlink ref="Y132" r:id="rId_hyperlink_4187"/>
+    <hyperlink ref="Z132" r:id="rId_hyperlink_4188"/>
+    <hyperlink ref="AA132" r:id="rId_hyperlink_4189"/>
+    <hyperlink ref="AB132" r:id="rId_hyperlink_4190"/>
+    <hyperlink ref="AC132" r:id="rId_hyperlink_4191"/>
+    <hyperlink ref="X133" r:id="rId_hyperlink_4192"/>
+    <hyperlink ref="Y133" r:id="rId_hyperlink_4193"/>
+    <hyperlink ref="Z133" r:id="rId_hyperlink_4194"/>
+    <hyperlink ref="AA133" r:id="rId_hyperlink_4195"/>
+    <hyperlink ref="AB133" r:id="rId_hyperlink_4196"/>
+    <hyperlink ref="X134" r:id="rId_hyperlink_4197"/>
+    <hyperlink ref="Y134" r:id="rId_hyperlink_4198"/>
+    <hyperlink ref="Z134" r:id="rId_hyperlink_4199"/>
+    <hyperlink ref="AA134" r:id="rId_hyperlink_4200"/>
+    <hyperlink ref="AB134" r:id="rId_hyperlink_4201"/>
+    <hyperlink ref="AC134" r:id="rId_hyperlink_4202"/>
+    <hyperlink ref="AD134" r:id="rId_hyperlink_4203"/>
+    <hyperlink ref="AE134" r:id="rId_hyperlink_4204"/>
+    <hyperlink ref="AF134" r:id="rId_hyperlink_4205"/>
+    <hyperlink ref="AG134" r:id="rId_hyperlink_4206"/>
+    <hyperlink ref="AH134" r:id="rId_hyperlink_4207"/>
+    <hyperlink ref="AI134" r:id="rId_hyperlink_4208"/>
+    <hyperlink ref="AJ134" r:id="rId_hyperlink_4209"/>
+    <hyperlink ref="AK134" r:id="rId_hyperlink_4210"/>
+    <hyperlink ref="AL134" r:id="rId_hyperlink_4211"/>
+    <hyperlink ref="AM134" r:id="rId_hyperlink_4212"/>
+    <hyperlink ref="AN134" r:id="rId_hyperlink_4213"/>
+    <hyperlink ref="AO134" r:id="rId_hyperlink_4214"/>
+    <hyperlink ref="AP134" r:id="rId_hyperlink_4215"/>
+    <hyperlink ref="AQ134" r:id="rId_hyperlink_4216"/>
+    <hyperlink ref="AR134" r:id="rId_hyperlink_4217"/>
+    <hyperlink ref="AS134" r:id="rId_hyperlink_4218"/>
+    <hyperlink ref="AT134" r:id="rId_hyperlink_4219"/>
+    <hyperlink ref="AU134" r:id="rId_hyperlink_4220"/>
+    <hyperlink ref="AV134" r:id="rId_hyperlink_4221"/>
+    <hyperlink ref="AW134" r:id="rId_hyperlink_4222"/>
+    <hyperlink ref="AX134" r:id="rId_hyperlink_4223"/>
+    <hyperlink ref="AY134" r:id="rId_hyperlink_4224"/>
+    <hyperlink ref="AZ134" r:id="rId_hyperlink_4225"/>
+    <hyperlink ref="BA134" r:id="rId_hyperlink_4226"/>
+    <hyperlink ref="BB134" r:id="rId_hyperlink_4227"/>
+    <hyperlink ref="BC134" r:id="rId_hyperlink_4228"/>
+    <hyperlink ref="BD134" r:id="rId_hyperlink_4229"/>
+    <hyperlink ref="BE134" r:id="rId_hyperlink_4230"/>
+    <hyperlink ref="BF134" r:id="rId_hyperlink_4231"/>
+    <hyperlink ref="BG134" r:id="rId_hyperlink_4232"/>
+    <hyperlink ref="BH134" r:id="rId_hyperlink_4233"/>
+    <hyperlink ref="BI134" r:id="rId_hyperlink_4234"/>
+    <hyperlink ref="BJ134" r:id="rId_hyperlink_4235"/>
+    <hyperlink ref="BK134" r:id="rId_hyperlink_4236"/>
+    <hyperlink ref="BL134" r:id="rId_hyperlink_4237"/>
+    <hyperlink ref="BM134" r:id="rId_hyperlink_4238"/>
+    <hyperlink ref="BN134" r:id="rId_hyperlink_4239"/>
+    <hyperlink ref="BO134" r:id="rId_hyperlink_4240"/>
+    <hyperlink ref="BP134" r:id="rId_hyperlink_4241"/>
+    <hyperlink ref="BQ134" r:id="rId_hyperlink_4242"/>
+    <hyperlink ref="BR134" r:id="rId_hyperlink_4243"/>
+    <hyperlink ref="BS134" r:id="rId_hyperlink_4244"/>
+    <hyperlink ref="BT134" r:id="rId_hyperlink_4245"/>
+    <hyperlink ref="BU134" r:id="rId_hyperlink_4246"/>
+    <hyperlink ref="BV134" r:id="rId_hyperlink_4247"/>
+    <hyperlink ref="BW134" r:id="rId_hyperlink_4248"/>
+    <hyperlink ref="BX134" r:id="rId_hyperlink_4249"/>
+    <hyperlink ref="BY134" r:id="rId_hyperlink_4250"/>
+    <hyperlink ref="BZ134" r:id="rId_hyperlink_4251"/>
+    <hyperlink ref="CA134" r:id="rId_hyperlink_4252"/>
+    <hyperlink ref="CB134" r:id="rId_hyperlink_4253"/>
+    <hyperlink ref="CC134" r:id="rId_hyperlink_4254"/>
+    <hyperlink ref="CD134" r:id="rId_hyperlink_4255"/>
+    <hyperlink ref="CE134" r:id="rId_hyperlink_4256"/>
+    <hyperlink ref="CF134" r:id="rId_hyperlink_4257"/>
+    <hyperlink ref="CG134" r:id="rId_hyperlink_4258"/>
+    <hyperlink ref="CH134" r:id="rId_hyperlink_4259"/>
+    <hyperlink ref="CI134" r:id="rId_hyperlink_4260"/>
+    <hyperlink ref="CJ134" r:id="rId_hyperlink_4261"/>
+    <hyperlink ref="CK134" r:id="rId_hyperlink_4262"/>
+    <hyperlink ref="CL134" r:id="rId_hyperlink_4263"/>
+    <hyperlink ref="CM134" r:id="rId_hyperlink_4264"/>
+    <hyperlink ref="CN134" r:id="rId_hyperlink_4265"/>
+    <hyperlink ref="CO134" r:id="rId_hyperlink_4266"/>
+    <hyperlink ref="CP134" r:id="rId_hyperlink_4267"/>
+    <hyperlink ref="CQ134" r:id="rId_hyperlink_4268"/>
+    <hyperlink ref="X135" r:id="rId_hyperlink_4269"/>
+    <hyperlink ref="Y135" r:id="rId_hyperlink_4270"/>
+    <hyperlink ref="Z135" r:id="rId_hyperlink_4271"/>
+    <hyperlink ref="AA135" r:id="rId_hyperlink_4272"/>
+    <hyperlink ref="AB135" r:id="rId_hyperlink_4273"/>
+    <hyperlink ref="AC135" r:id="rId_hyperlink_4274"/>
+    <hyperlink ref="AD135" r:id="rId_hyperlink_4275"/>
+    <hyperlink ref="AE135" r:id="rId_hyperlink_4276"/>
+    <hyperlink ref="AF135" r:id="rId_hyperlink_4277"/>
+    <hyperlink ref="AG135" r:id="rId_hyperlink_4278"/>
+    <hyperlink ref="AH135" r:id="rId_hyperlink_4279"/>
+    <hyperlink ref="AI135" r:id="rId_hyperlink_4280"/>
+    <hyperlink ref="AJ135" r:id="rId_hyperlink_4281"/>
+    <hyperlink ref="AK135" r:id="rId_hyperlink_4282"/>
+    <hyperlink ref="AL135" r:id="rId_hyperlink_4283"/>
+    <hyperlink ref="AM135" r:id="rId_hyperlink_4284"/>
+    <hyperlink ref="AN135" r:id="rId_hyperlink_4285"/>
+    <hyperlink ref="AO135" r:id="rId_hyperlink_4286"/>
+    <hyperlink ref="AP135" r:id="rId_hyperlink_4287"/>
+    <hyperlink ref="AQ135" r:id="rId_hyperlink_4288"/>
+    <hyperlink ref="AR135" r:id="rId_hyperlink_4289"/>
+    <hyperlink ref="AS135" r:id="rId_hyperlink_4290"/>
+    <hyperlink ref="AT135" r:id="rId_hyperlink_4291"/>
+    <hyperlink ref="AU135" r:id="rId_hyperlink_4292"/>
+    <hyperlink ref="AV135" r:id="rId_hyperlink_4293"/>
+    <hyperlink ref="AW135" r:id="rId_hyperlink_4294"/>
+    <hyperlink ref="AX135" r:id="rId_hyperlink_4295"/>
+    <hyperlink ref="AY135" r:id="rId_hyperlink_4296"/>
+    <hyperlink ref="AZ135" r:id="rId_hyperlink_4297"/>
+    <hyperlink ref="BA135" r:id="rId_hyperlink_4298"/>
+    <hyperlink ref="BB135" r:id="rId_hyperlink_4299"/>
+    <hyperlink ref="BC135" r:id="rId_hyperlink_4300"/>
+    <hyperlink ref="BD135" r:id="rId_hyperlink_4301"/>
+    <hyperlink ref="BE135" r:id="rId_hyperlink_4302"/>
+    <hyperlink ref="BF135" r:id="rId_hyperlink_4303"/>
+    <hyperlink ref="BG135" r:id="rId_hyperlink_4304"/>
+    <hyperlink ref="BH135" r:id="rId_hyperlink_4305"/>
+    <hyperlink ref="BI135" r:id="rId_hyperlink_4306"/>
+    <hyperlink ref="BJ135" r:id="rId_hyperlink_4307"/>
+    <hyperlink ref="BK135" r:id="rId_hyperlink_4308"/>
+    <hyperlink ref="BL135" r:id="rId_hyperlink_4309"/>
+    <hyperlink ref="BM135" r:id="rId_hyperlink_4310"/>
+    <hyperlink ref="BN135" r:id="rId_hyperlink_4311"/>
+    <hyperlink ref="BO135" r:id="rId_hyperlink_4312"/>
+    <hyperlink ref="BP135" r:id="rId_hyperlink_4313"/>
+    <hyperlink ref="BQ135" r:id="rId_hyperlink_4314"/>
+    <hyperlink ref="BR135" r:id="rId_hyperlink_4315"/>
+    <hyperlink ref="BS135" r:id="rId_hyperlink_4316"/>
+    <hyperlink ref="BT135" r:id="rId_hyperlink_4317"/>
+    <hyperlink ref="BU135" r:id="rId_hyperlink_4318"/>
+    <hyperlink ref="BV135" r:id="rId_hyperlink_4319"/>
+    <hyperlink ref="BW135" r:id="rId_hyperlink_4320"/>
+    <hyperlink ref="BX135" r:id="rId_hyperlink_4321"/>
+    <hyperlink ref="BY135" r:id="rId_hyperlink_4322"/>
+    <hyperlink ref="BZ135" r:id="rId_hyperlink_4323"/>
+    <hyperlink ref="CA135" r:id="rId_hyperlink_4324"/>
+    <hyperlink ref="CB135" r:id="rId_hyperlink_4325"/>
+    <hyperlink ref="CC135" r:id="rId_hyperlink_4326"/>
+    <hyperlink ref="X136" r:id="rId_hyperlink_4327"/>
+    <hyperlink ref="Y136" r:id="rId_hyperlink_4328"/>
+    <hyperlink ref="Z136" r:id="rId_hyperlink_4329"/>
+    <hyperlink ref="AA136" r:id="rId_hyperlink_4330"/>
+    <hyperlink ref="AB136" r:id="rId_hyperlink_4331"/>
+    <hyperlink ref="AC136" r:id="rId_hyperlink_4332"/>
+    <hyperlink ref="AD136" r:id="rId_hyperlink_4333"/>
+    <hyperlink ref="AE136" r:id="rId_hyperlink_4334"/>
+    <hyperlink ref="X137" r:id="rId_hyperlink_4335"/>
+    <hyperlink ref="Y137" r:id="rId_hyperlink_4336"/>
+    <hyperlink ref="Z137" r:id="rId_hyperlink_4337"/>
+    <hyperlink ref="AA137" r:id="rId_hyperlink_4338"/>
+    <hyperlink ref="AB137" r:id="rId_hyperlink_4339"/>
+    <hyperlink ref="AC137" r:id="rId_hyperlink_4340"/>
+    <hyperlink ref="AD137" r:id="rId_hyperlink_4341"/>
+    <hyperlink ref="AE137" r:id="rId_hyperlink_4342"/>
+    <hyperlink ref="AF137" r:id="rId_hyperlink_4343"/>
+    <hyperlink ref="X138" r:id="rId_hyperlink_4344"/>
+    <hyperlink ref="Y138" r:id="rId_hyperlink_4345"/>
+    <hyperlink ref="Z138" r:id="rId_hyperlink_4346"/>
+    <hyperlink ref="AA138" r:id="rId_hyperlink_4347"/>
+    <hyperlink ref="AB138" r:id="rId_hyperlink_4348"/>
+    <hyperlink ref="AC138" r:id="rId_hyperlink_4349"/>
+    <hyperlink ref="AD138" r:id="rId_hyperlink_4350"/>
+    <hyperlink ref="AE138" r:id="rId_hyperlink_4351"/>
+    <hyperlink ref="AF138" r:id="rId_hyperlink_4352"/>
+    <hyperlink ref="AG138" r:id="rId_hyperlink_4353"/>
+    <hyperlink ref="AH138" r:id="rId_hyperlink_4354"/>
+    <hyperlink ref="AI138" r:id="rId_hyperlink_4355"/>
+    <hyperlink ref="AJ138" r:id="rId_hyperlink_4356"/>
+    <hyperlink ref="AK138" r:id="rId_hyperlink_4357"/>
+    <hyperlink ref="AL138" r:id="rId_hyperlink_4358"/>
+    <hyperlink ref="AM138" r:id="rId_hyperlink_4359"/>
+    <hyperlink ref="AN138" r:id="rId_hyperlink_4360"/>
+    <hyperlink ref="AO138" r:id="rId_hyperlink_4361"/>
+    <hyperlink ref="AP138" r:id="rId_hyperlink_4362"/>
+    <hyperlink ref="AQ138" r:id="rId_hyperlink_4363"/>
+    <hyperlink ref="AR138" r:id="rId_hyperlink_4364"/>
+    <hyperlink ref="AS138" r:id="rId_hyperlink_4365"/>
+    <hyperlink ref="AT138" r:id="rId_hyperlink_4366"/>
+    <hyperlink ref="AU138" r:id="rId_hyperlink_4367"/>
+    <hyperlink ref="AV138" r:id="rId_hyperlink_4368"/>
+    <hyperlink ref="AW138" r:id="rId_hyperlink_4369"/>
+    <hyperlink ref="AX138" r:id="rId_hyperlink_4370"/>
+    <hyperlink ref="AY138" r:id="rId_hyperlink_4371"/>
+    <hyperlink ref="AZ138" r:id="rId_hyperlink_4372"/>
+    <hyperlink ref="BA138" r:id="rId_hyperlink_4373"/>
+    <hyperlink ref="BB138" r:id="rId_hyperlink_4374"/>
+    <hyperlink ref="BC138" r:id="rId_hyperlink_4375"/>
+    <hyperlink ref="BD138" r:id="rId_hyperlink_4376"/>
+    <hyperlink ref="BE138" r:id="rId_hyperlink_4377"/>
+    <hyperlink ref="BF138" r:id="rId_hyperlink_4378"/>
+    <hyperlink ref="BG138" r:id="rId_hyperlink_4379"/>
+    <hyperlink ref="BH138" r:id="rId_hyperlink_4380"/>
+    <hyperlink ref="BI138" r:id="rId_hyperlink_4381"/>
+    <hyperlink ref="BJ138" r:id="rId_hyperlink_4382"/>
+    <hyperlink ref="BK138" r:id="rId_hyperlink_4383"/>
+    <hyperlink ref="BL138" r:id="rId_hyperlink_4384"/>
+    <hyperlink ref="BM138" r:id="rId_hyperlink_4385"/>
+    <hyperlink ref="BN138" r:id="rId_hyperlink_4386"/>
+    <hyperlink ref="BO138" r:id="rId_hyperlink_4387"/>
+    <hyperlink ref="BP138" r:id="rId_hyperlink_4388"/>
+    <hyperlink ref="BQ138" r:id="rId_hyperlink_4389"/>
+    <hyperlink ref="BR138" r:id="rId_hyperlink_4390"/>
+    <hyperlink ref="BS138" r:id="rId_hyperlink_4391"/>
+    <hyperlink ref="BT138" r:id="rId_hyperlink_4392"/>
+    <hyperlink ref="BU138" r:id="rId_hyperlink_4393"/>
+    <hyperlink ref="BV138" r:id="rId_hyperlink_4394"/>
+    <hyperlink ref="BW138" r:id="rId_hyperlink_4395"/>
+    <hyperlink ref="BX138" r:id="rId_hyperlink_4396"/>
+    <hyperlink ref="BY138" r:id="rId_hyperlink_4397"/>
+    <hyperlink ref="BZ138" r:id="rId_hyperlink_4398"/>
+    <hyperlink ref="CA138" r:id="rId_hyperlink_4399"/>
+    <hyperlink ref="CB138" r:id="rId_hyperlink_4400"/>
+    <hyperlink ref="CC138" r:id="rId_hyperlink_4401"/>
+    <hyperlink ref="CD138" r:id="rId_hyperlink_4402"/>
+    <hyperlink ref="CE138" r:id="rId_hyperlink_4403"/>
+    <hyperlink ref="CF138" r:id="rId_hyperlink_4404"/>
+    <hyperlink ref="CG138" r:id="rId_hyperlink_4405"/>
+    <hyperlink ref="CH138" r:id="rId_hyperlink_4406"/>
+    <hyperlink ref="CI138" r:id="rId_hyperlink_4407"/>
+    <hyperlink ref="CJ138" r:id="rId_hyperlink_4408"/>
+    <hyperlink ref="CK138" r:id="rId_hyperlink_4409"/>
+    <hyperlink ref="CL138" r:id="rId_hyperlink_4410"/>
+    <hyperlink ref="CM138" r:id="rId_hyperlink_4411"/>
+    <hyperlink ref="CN138" r:id="rId_hyperlink_4412"/>
+    <hyperlink ref="CO138" r:id="rId_hyperlink_4413"/>
+    <hyperlink ref="CP138" r:id="rId_hyperlink_4414"/>
+    <hyperlink ref="CQ138" r:id="rId_hyperlink_4415"/>
+    <hyperlink ref="CR138" r:id="rId_hyperlink_4416"/>
+    <hyperlink ref="CS138" r:id="rId_hyperlink_4417"/>
+    <hyperlink ref="CT138" r:id="rId_hyperlink_4418"/>
+    <hyperlink ref="CU138" r:id="rId_hyperlink_4419"/>
+    <hyperlink ref="CV138" r:id="rId_hyperlink_4420"/>
+    <hyperlink ref="CW138" r:id="rId_hyperlink_4421"/>
+    <hyperlink ref="CX138" r:id="rId_hyperlink_4422"/>
+    <hyperlink ref="CY138" r:id="rId_hyperlink_4423"/>
+    <hyperlink ref="CZ138" r:id="rId_hyperlink_4424"/>
+    <hyperlink ref="DA138" r:id="rId_hyperlink_4425"/>
+    <hyperlink ref="DB138" r:id="rId_hyperlink_4426"/>
+    <hyperlink ref="DC138" r:id="rId_hyperlink_4427"/>
+    <hyperlink ref="DD138" r:id="rId_hyperlink_4428"/>
+    <hyperlink ref="DE138" r:id="rId_hyperlink_4429"/>
+    <hyperlink ref="DF138" r:id="rId_hyperlink_4430"/>
+    <hyperlink ref="DG138" r:id="rId_hyperlink_4431"/>
+    <hyperlink ref="DH138" r:id="rId_hyperlink_4432"/>
+    <hyperlink ref="DI138" r:id="rId_hyperlink_4433"/>
+    <hyperlink ref="DJ138" r:id="rId_hyperlink_4434"/>
+    <hyperlink ref="DK138" r:id="rId_hyperlink_4435"/>
+    <hyperlink ref="DL138" r:id="rId_hyperlink_4436"/>
+    <hyperlink ref="DM138" r:id="rId_hyperlink_4437"/>
+    <hyperlink ref="X139" r:id="rId_hyperlink_4438"/>
+    <hyperlink ref="Y139" r:id="rId_hyperlink_4439"/>
+    <hyperlink ref="Z139" r:id="rId_hyperlink_4440"/>
+    <hyperlink ref="AA139" r:id="rId_hyperlink_4441"/>
+    <hyperlink ref="AB139" r:id="rId_hyperlink_4442"/>
+    <hyperlink ref="AC139" r:id="rId_hyperlink_4443"/>
+    <hyperlink ref="AD139" r:id="rId_hyperlink_4444"/>
+    <hyperlink ref="AE139" r:id="rId_hyperlink_4445"/>
+    <hyperlink ref="AF139" r:id="rId_hyperlink_4446"/>
+    <hyperlink ref="AG139" r:id="rId_hyperlink_4447"/>
+    <hyperlink ref="AH139" r:id="rId_hyperlink_4448"/>
+    <hyperlink ref="AI139" r:id="rId_hyperlink_4449"/>
+    <hyperlink ref="AJ139" r:id="rId_hyperlink_4450"/>
+    <hyperlink ref="AK139" r:id="rId_hyperlink_4451"/>
+    <hyperlink ref="AL139" r:id="rId_hyperlink_4452"/>
+    <hyperlink ref="AM139" r:id="rId_hyperlink_4453"/>
+    <hyperlink ref="AN139" r:id="rId_hyperlink_4454"/>
+    <hyperlink ref="AO139" r:id="rId_hyperlink_4455"/>
+    <hyperlink ref="AP139" r:id="rId_hyperlink_4456"/>
+    <hyperlink ref="AQ139" r:id="rId_hyperlink_4457"/>
+    <hyperlink ref="X140" r:id="rId_hyperlink_4458"/>
+    <hyperlink ref="Y140" r:id="rId_hyperlink_4459"/>
+    <hyperlink ref="Z140" r:id="rId_hyperlink_4460"/>
+    <hyperlink ref="AA140" r:id="rId_hyperlink_4461"/>
+    <hyperlink ref="AB140" r:id="rId_hyperlink_4462"/>
+    <hyperlink ref="AC140" r:id="rId_hyperlink_4463"/>
+    <hyperlink ref="AD140" r:id="rId_hyperlink_4464"/>
+    <hyperlink ref="AE140" r:id="rId_hyperlink_4465"/>
+    <hyperlink ref="AF140" r:id="rId_hyperlink_4466"/>
+    <hyperlink ref="AG140" r:id="rId_hyperlink_4467"/>
+    <hyperlink ref="AH140" r:id="rId_hyperlink_4468"/>
+    <hyperlink ref="X141" r:id="rId_hyperlink_4469"/>
+    <hyperlink ref="Y141" r:id="rId_hyperlink_4470"/>
+    <hyperlink ref="Z141" r:id="rId_hyperlink_4471"/>
+    <hyperlink ref="AA141" r:id="rId_hyperlink_4472"/>
+    <hyperlink ref="AB141" r:id="rId_hyperlink_4473"/>
+    <hyperlink ref="AC141" r:id="rId_hyperlink_4474"/>
+    <hyperlink ref="AD141" r:id="rId_hyperlink_4475"/>
+    <hyperlink ref="AE141" r:id="rId_hyperlink_4476"/>
+    <hyperlink ref="AF141" r:id="rId_hyperlink_4477"/>
+    <hyperlink ref="AG141" r:id="rId_hyperlink_4478"/>
+    <hyperlink ref="AH141" r:id="rId_hyperlink_4479"/>
+    <hyperlink ref="AI141" r:id="rId_hyperlink_4480"/>
+    <hyperlink ref="AJ141" r:id="rId_hyperlink_4481"/>
+    <hyperlink ref="X142" r:id="rId_hyperlink_4482"/>
+    <hyperlink ref="Y142" r:id="rId_hyperlink_4483"/>
+    <hyperlink ref="Z142" r:id="rId_hyperlink_4484"/>
+    <hyperlink ref="AA142" r:id="rId_hyperlink_4485"/>
+    <hyperlink ref="AB142" r:id="rId_hyperlink_4486"/>
+    <hyperlink ref="AC142" r:id="rId_hyperlink_4487"/>
+    <hyperlink ref="AD142" r:id="rId_hyperlink_4488"/>
+    <hyperlink ref="AE142" r:id="rId_hyperlink_4489"/>
+    <hyperlink ref="AF142" r:id="rId_hyperlink_4490"/>
+    <hyperlink ref="AG142" r:id="rId_hyperlink_4491"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
@@ -40258,32 +42636,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-07-03 21:58:06</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-07-03 21:58:06)</dc:description>
+  <dc:title>Literature Export 2026-09-03 21:38:18</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-09-03 21:38:18)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>