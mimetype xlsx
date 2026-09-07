--- v0 (2026-08-26)
+++ v1 (2026-09-07)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Primary Antibodies" sheetId="1" r:id="rId4"/>
     <sheet name="Secondary Antibodies" sheetId="2" r:id="rId5"/>
     <sheet name="Data" sheetId="3" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2417">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2454">
   <si>
     <t>General</t>
   </si>
   <si>
     <t>Details</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Settings</t>
   </si>
   <si>
     <t>PID</t>
   </si>
   <si>
     <t>EPIC PID</t>
   </si>
   <si>
     <t>Antigen Symbol</t>
   </si>
   <si>
@@ -7318,50 +7318,179 @@
     <t>primary-0422</t>
   </si>
   <si>
     <t>SF3B1</t>
   </si>
   <si>
     <t>AB_2880946</t>
   </si>
   <si>
     <t>SF3B1 Polyclonal antibody</t>
   </si>
   <si>
     <t>Recombinant human SF3B1 protein</t>
   </si>
   <si>
     <t>27684-1-AP</t>
   </si>
   <si>
     <t>Immunogen	
 CatNo: Ag26689
 Product name: Recombinant human SF3B1 protein
 Source: e coli.-derived, PGEX-4T
 Tag: GST
 Domain: 1-126 aa of NM_012433
 Sequence: MAKIAKTHEDIEAQIREIQGKKAALDEAQGVGLDSTGYYDQEIYGGSDSRFAGYVTSIAATELEDDDDDYSSSTSLLGQKKPGYHAPVALLNDIPQSTEQYDPFAEHRPPKIADREDEYKKHRRTM</t>
+  </si>
+  <si>
+    <t>primary-0423</t>
+  </si>
+  <si>
+    <t>HSPA8</t>
+  </si>
+  <si>
+    <t>AB_627761</t>
+  </si>
+  <si>
+    <t>HSPA8/HSC70 Antibody (B-6)</t>
+  </si>
+  <si>
+    <t>amino acids 583-601 at the C-terminus of HSC 70 of human origin</t>
+  </si>
+  <si>
+    <t>sc-7298</t>
+  </si>
+  <si>
+    <t>primary-0424</t>
+  </si>
+  <si>
+    <t>AB_2191222</t>
+  </si>
+  <si>
+    <t>pan-Cytokeratin Antikörper (AE1/AE3)</t>
+  </si>
+  <si>
+    <t>bovine, human, mouse, rabbit, rat</t>
+  </si>
+  <si>
+    <t>epidermal keratins of human origin</t>
+  </si>
+  <si>
+    <t>sc-81714</t>
+  </si>
+  <si>
+    <t>primary-0430</t>
+  </si>
+  <si>
+    <t>AB_3711424</t>
+  </si>
+  <si>
+    <t>Recombinant Full Length Protein corresponding to Human HMGB1</t>
+  </si>
+  <si>
+    <t>primary-0436</t>
+  </si>
+  <si>
+    <t>MFN2</t>
+  </si>
+  <si>
+    <t>AB_2266320</t>
+  </si>
+  <si>
+    <t>MFN2 Polyclonal antibody</t>
+  </si>
+  <si>
+    <t>Recombinant human MFN2 protein</t>
+  </si>
+  <si>
+    <t>12186-1-AP</t>
+  </si>
+  <si>
+    <t>Immunogen	
+CatNo: Ag2845
+Product name: Recombinant human MFN2 protein
+Source: e coli.-derived, PGEX-4T
+Tag: GST
+Domain: 2-353 aa of BC017061
+Sequence: SLLFSRCNSIVTVKKNKRHMAEVNASPLKHFVTAKKKINGIFEQLGAYIQESATFLEDTYRNAELDPVTTEEQVLDVKGYLSKVRGISEVLARRHMKVAFFGRTSNGKSTVINAMLWDKVLPSGIGHTTNCFLRVEGTDGHEAFLLTEGSEEKRSAKTVNQLAHALHQDKQLHAGSLVSVMWPNSKCPLLKDDLVLMDSPGIDVTTELDSWIDKFCLDADVFVLVANSESTLMQTEKHFFHKVSERLSRPNIFILNNRWDASASEPEYMEEVRRQHMERCTSFLVDELGVVDRSQAGDRIFFVSAKEVLNARIQKAQGMPEGGGALAEGFQVRMFEFQNFERRFEECISQSA</t>
+  </si>
+  <si>
+    <t>primary-0437</t>
+  </si>
+  <si>
+    <t>TIM23</t>
+  </si>
+  <si>
+    <t>AB_615045</t>
+  </si>
+  <si>
+    <t>TIM23 Polyclonal antibody</t>
+  </si>
+  <si>
+    <t>Recombinant human Tim23 protein</t>
+  </si>
+  <si>
+    <t>11123-1-AP</t>
+  </si>
+  <si>
+    <t>Immunogen	
+CatNo: Ag1620
+Product name: Recombinant human Tim23 protein
+Source: e coli.-derived, PGEX-4T
+Tag: GST
+Domain: 1-208 aa of BC062707
+Sequence: MEGGGGSGNKTTGGLAGFFGAGGAGYSHADLAGVPLTGMNPLSPYLNVDPRYLVQDTDEFIPTGANKTRGRFELAFFTIGGCCMTGAAFGAMNGLRLGLKETQNMAWSKPRNVQILNMVTRQGALWANTLGSLALLYSAFGVIIEKTRGAEDDLNTVAAGTMTGMLYKCTGGLRGIARGGLTGLTLTSLYALYNNWEHMKGSLLQQSL</t>
+  </si>
+  <si>
+    <t>Store at -20°C. Stable for one year after shipment. Aliquoting is unnecessary for -20°C storage</t>
+  </si>
+  <si>
+    <t>primary-0438</t>
+  </si>
+  <si>
+    <t>TIMM44</t>
+  </si>
+  <si>
+    <t>AB_2204679</t>
+  </si>
+  <si>
+    <t>TIMM44 Polyclonal antibody</t>
+  </si>
+  <si>
+    <t>Recombinant human TIMM44 protein</t>
+  </si>
+  <si>
+    <t>13859-1-AP</t>
+  </si>
+  <si>
+    <t>Immunogen	
+CatNo: Ag4834
+Product name: Recombinant human TIMM44 protein
+Source: e coli.-derived, PGEX-4T
+Tag: GST
+Domain: 153-452 aa of BC033628
+Sequence: AKTAKQSAESVSKGGEKLGRTAAFRALSQGVESVKKEIDDSVLGQTGPYRRPQRLRKRTEFAGDKFKEEKVFEPNEEALGVVLHKDSKWYQQWKDFKENNVVFNRFFEMKMKYDESDNAFIRASRALTDKVTDLLGGLFSKTEMSEVLTEILRVDPAFDKDRFLKQCENDIIPNVLEAMISGELDILKDWCYEATYSQLAHPIQQAKALGLQFHSRILDIDNVDLAMGKMMEQGPVLIITFQAQLVMVVRNPKGEVVEGDPDKVLRMLYVWALCRDQDELNPYAAWRLLDISASSTEQIL</t>
   </si>
   <si>
     <t>Excitation Max. (in nm)</t>
   </si>
   <si>
     <t>Emission Max. (in nm)</t>
   </si>
   <si>
     <t>rg-cramer</t>
   </si>
   <si>
     <t>rg-herzel</t>
   </si>
   <si>
     <t>rg-oberbeckmann</t>
   </si>
   <si>
     <t>rg-witzenberger</t>
   </si>
   <si>
     <t>rg_enderlein</t>
   </si>
   <si>
     <t>rg_ficner</t>
   </si>
@@ -8057,51 +8186,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH364"/>
+  <dimension ref="A1:AH370"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="AB2" sqref="AB2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10.54296875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="96.691" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="189.811" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.139" bestFit="true" customWidth="true" style="0"/>
@@ -31029,50 +31158,438 @@
       </c>
       <c r="Q364" t="s">
         <v>39</v>
       </c>
       <c r="R364"/>
       <c r="S364" t="s">
         <v>242</v>
       </c>
       <c r="T364" t="s">
         <v>2353</v>
       </c>
       <c r="U364"/>
       <c r="V364" t="s">
         <v>2354</v>
       </c>
       <c r="W364"/>
       <c r="X364" t="s">
         <v>245</v>
       </c>
       <c r="Y364" s="21"/>
       <c r="Z364" s="21"/>
       <c r="AA364" t="s">
         <v>2347</v>
       </c>
       <c r="AB364" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="365" spans="1:34">
+      <c r="A365" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B365" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C365" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D365" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E365"/>
+      <c r="F365" t="s">
+        <v>2358</v>
+      </c>
+      <c r="G365"/>
+      <c r="H365"/>
+      <c r="I365"/>
+      <c r="J365">
+        <v>1</v>
+      </c>
+      <c r="K365" t="s">
+        <v>261</v>
+      </c>
+      <c r="L365"/>
+      <c r="M365" t="s">
+        <v>882</v>
+      </c>
+      <c r="N365" t="s">
+        <v>37</v>
+      </c>
+      <c r="O365" t="s">
+        <v>38</v>
+      </c>
+      <c r="P365" t="s">
+        <v>2359</v>
+      </c>
+      <c r="Q365" t="s">
+        <v>39</v>
+      </c>
+      <c r="R365"/>
+      <c r="S365" t="s">
+        <v>167</v>
+      </c>
+      <c r="T365" t="s">
+        <v>2360</v>
+      </c>
+      <c r="U365"/>
+      <c r="V365"/>
+      <c r="W365"/>
+      <c r="X365" t="s">
+        <v>1144</v>
+      </c>
+      <c r="Y365" s="21"/>
+      <c r="Z365" s="21"/>
+      <c r="AA365" t="s">
+        <v>58</v>
+      </c>
+      <c r="AB365" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="366" spans="1:34">
+      <c r="A366" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B366" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C366"/>
+      <c r="D366" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E366"/>
+      <c r="F366" t="s">
+        <v>2363</v>
+      </c>
+      <c r="G366"/>
+      <c r="H366"/>
+      <c r="I366"/>
+      <c r="J366">
+        <v>1</v>
+      </c>
+      <c r="K366" t="s">
+        <v>2364</v>
+      </c>
+      <c r="L366"/>
+      <c r="M366" t="s">
+        <v>192</v>
+      </c>
+      <c r="N366" t="s">
+        <v>37</v>
+      </c>
+      <c r="O366" t="s">
+        <v>38</v>
+      </c>
+      <c r="P366" t="s">
+        <v>2365</v>
+      </c>
+      <c r="Q366" t="s">
+        <v>39</v>
+      </c>
+      <c r="R366"/>
+      <c r="S366" t="s">
+        <v>167</v>
+      </c>
+      <c r="T366" t="s">
+        <v>2366</v>
+      </c>
+      <c r="U366"/>
+      <c r="V366"/>
+      <c r="W366"/>
+      <c r="X366" t="s">
+        <v>169</v>
+      </c>
+      <c r="Y366" s="21"/>
+      <c r="Z366" s="21"/>
+      <c r="AA366" t="s">
+        <v>58</v>
+      </c>
+      <c r="AB366" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="367" spans="1:34">
+      <c r="A367" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B367" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C367" t="s">
+        <v>47</v>
+      </c>
+      <c r="D367" t="s">
+        <v>2368</v>
+      </c>
+      <c r="E367"/>
+      <c r="F367" t="s">
+        <v>48</v>
+      </c>
+      <c r="G367"/>
+      <c r="H367"/>
+      <c r="I367"/>
+      <c r="J367">
+        <v>1</v>
+      </c>
+      <c r="K367" t="s">
+        <v>261</v>
+      </c>
+      <c r="L367"/>
+      <c r="M367" t="s">
+        <v>52</v>
+      </c>
+      <c r="N367" t="s">
+        <v>37</v>
+      </c>
+      <c r="O367" t="s">
+        <v>38</v>
+      </c>
+      <c r="P367" t="s">
+        <v>2369</v>
+      </c>
+      <c r="Q367" t="s">
+        <v>39</v>
+      </c>
+      <c r="R367"/>
+      <c r="S367" t="s">
+        <v>54</v>
+      </c>
+      <c r="T367" t="s">
+        <v>55</v>
+      </c>
+      <c r="U367"/>
+      <c r="V367"/>
+      <c r="W367"/>
+      <c r="X367" t="s">
+        <v>842</v>
+      </c>
+      <c r="Y367" s="21"/>
+      <c r="Z367" s="21"/>
+      <c r="AA367" t="s">
+        <v>58</v>
+      </c>
+      <c r="AB367" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="368" spans="1:34">
+      <c r="A368" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B368" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C368" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D368" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E368"/>
+      <c r="F368" t="s">
+        <v>2373</v>
+      </c>
+      <c r="G368"/>
+      <c r="H368"/>
+      <c r="I368"/>
+      <c r="J368">
+        <v>18</v>
+      </c>
+      <c r="K368" t="s">
+        <v>261</v>
+      </c>
+      <c r="L368"/>
+      <c r="M368" t="s">
+        <v>65</v>
+      </c>
+      <c r="N368" t="s">
+        <v>66</v>
+      </c>
+      <c r="O368" t="s">
+        <v>38</v>
+      </c>
+      <c r="P368" t="s">
+        <v>2374</v>
+      </c>
+      <c r="Q368" t="s">
+        <v>39</v>
+      </c>
+      <c r="R368"/>
+      <c r="S368" t="s">
+        <v>242</v>
+      </c>
+      <c r="T368" t="s">
+        <v>2375</v>
+      </c>
+      <c r="U368"/>
+      <c r="V368" t="s">
+        <v>2376</v>
+      </c>
+      <c r="W368"/>
+      <c r="X368" t="s">
+        <v>245</v>
+      </c>
+      <c r="Y368" s="21"/>
+      <c r="Z368" s="21"/>
+      <c r="AA368" t="s">
+        <v>885</v>
+      </c>
+      <c r="AB368" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="369" spans="1:34">
+      <c r="A369" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B369" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C369" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D369" t="s">
+        <v>2379</v>
+      </c>
+      <c r="E369"/>
+      <c r="F369" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G369"/>
+      <c r="H369"/>
+      <c r="I369"/>
+      <c r="J369">
+        <v>18</v>
+      </c>
+      <c r="K369" t="s">
+        <v>261</v>
+      </c>
+      <c r="L369"/>
+      <c r="M369" t="s">
+        <v>65</v>
+      </c>
+      <c r="N369" t="s">
+        <v>66</v>
+      </c>
+      <c r="O369" t="s">
+        <v>38</v>
+      </c>
+      <c r="P369" t="s">
+        <v>2381</v>
+      </c>
+      <c r="Q369" t="s">
+        <v>39</v>
+      </c>
+      <c r="R369"/>
+      <c r="S369" t="s">
+        <v>242</v>
+      </c>
+      <c r="T369" t="s">
+        <v>2382</v>
+      </c>
+      <c r="U369"/>
+      <c r="V369" t="s">
+        <v>2383</v>
+      </c>
+      <c r="W369"/>
+      <c r="X369" t="s">
+        <v>2384</v>
+      </c>
+      <c r="Y369" s="21"/>
+      <c r="Z369" s="21"/>
+      <c r="AA369" t="s">
+        <v>885</v>
+      </c>
+      <c r="AB369" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="370" spans="1:34">
+      <c r="A370" t="s">
+        <v>2385</v>
+      </c>
+      <c r="B370" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C370" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D370" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E370"/>
+      <c r="F370" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G370"/>
+      <c r="H370"/>
+      <c r="I370"/>
+      <c r="J370">
+        <v>18</v>
+      </c>
+      <c r="K370" t="s">
+        <v>261</v>
+      </c>
+      <c r="L370"/>
+      <c r="M370" t="s">
+        <v>65</v>
+      </c>
+      <c r="N370" t="s">
+        <v>66</v>
+      </c>
+      <c r="O370" t="s">
+        <v>38</v>
+      </c>
+      <c r="P370" t="s">
+        <v>2389</v>
+      </c>
+      <c r="Q370" t="s">
+        <v>39</v>
+      </c>
+      <c r="R370"/>
+      <c r="S370" t="s">
+        <v>242</v>
+      </c>
+      <c r="T370" t="s">
+        <v>2390</v>
+      </c>
+      <c r="U370"/>
+      <c r="V370" t="s">
+        <v>2391</v>
+      </c>
+      <c r="W370"/>
+      <c r="X370" t="s">
+        <v>2384</v>
+      </c>
+      <c r="Y370" s="21"/>
+      <c r="Z370" s="21"/>
+      <c r="AA370" t="s">
+        <v>885</v>
+      </c>
+      <c r="AB370" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="I1:P1"/>
     <mergeCell ref="Q1:U1"/>
     <mergeCell ref="V1:Z1"/>
     <mergeCell ref="AA1:AB1"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="date" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="Y1:Z1">
       <formula1>1</formula1>
       <formula2>402133</formula2>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="Y1:Z1">
       <formula1>1</formula1>
       <formula2>402133</formula2>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.7875" bottom="0.7875" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
@@ -31189,54 +31706,54 @@
       <c r="E2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="12" t="s">
         <v>14</v>
       </c>
       <c r="I2" s="12" t="s">
         <v>16</v>
       </c>
       <c r="J2" s="12" t="s">
         <v>17</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L2" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M2" s="12" t="s">
-        <v>2355</v>
+        <v>2392</v>
       </c>
       <c r="N2" s="13" t="s">
-        <v>2356</v>
+        <v>2393</v>
       </c>
       <c r="O2" s="14" t="s">
         <v>21</v>
       </c>
       <c r="P2" s="14" t="s">
         <v>22</v>
       </c>
       <c r="Q2" s="14" t="s">
         <v>23</v>
       </c>
       <c r="R2" s="14" t="s">
         <v>24</v>
       </c>
       <c r="S2" s="15" t="s">
         <v>25</v>
       </c>
       <c r="T2" s="16" t="s">
         <v>3</v>
       </c>
       <c r="U2" s="16" t="s">
         <v>26</v>
       </c>
       <c r="V2" s="16" t="s">
         <v>27</v>
       </c>
@@ -31279,416 +31796,416 @@
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B60"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F22" sqref="F22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10.54296875" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
-        <v>2357</v>
+        <v>2394</v>
       </c>
       <c r="B1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>2358</v>
+        <v>2395</v>
       </c>
       <c r="B2" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>2359</v>
+        <v>2396</v>
       </c>
       <c r="B3" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>2360</v>
+        <v>2397</v>
       </c>
       <c r="B4" t="s">
-        <v>2367</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>2113</v>
       </c>
       <c r="B5" t="s">
-        <v>2368</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>1321</v>
       </c>
       <c r="B6" t="s">
-        <v>2369</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>2361</v>
+        <v>2398</v>
       </c>
       <c r="B7" t="s">
-        <v>2370</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>2362</v>
+        <v>2399</v>
       </c>
       <c r="B8" t="s">
-        <v>2371</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>660</v>
       </c>
       <c r="B9" t="s">
-        <v>2372</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>2363</v>
+        <v>2400</v>
       </c>
       <c r="B10" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>885</v>
       </c>
       <c r="B11" t="s">
-        <v>2373</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>1301</v>
       </c>
       <c r="B12" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>2364</v>
+        <v>2401</v>
       </c>
       <c r="B13" t="s">
-        <v>2374</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>1011</v>
       </c>
       <c r="B14" t="s">
-        <v>2375</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>124</v>
       </c>
       <c r="B15" t="s">
-        <v>2376</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>2377</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>962</v>
       </c>
       <c r="B17" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>1080</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>835</v>
       </c>
       <c r="B19" t="s">
-        <v>2378</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>2347</v>
       </c>
       <c r="B20" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>2365</v>
+        <v>2402</v>
       </c>
       <c r="B21" t="s">
-        <v>2379</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22" t="s">
-        <v>2380</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>1478</v>
       </c>
       <c r="B23" t="s">
-        <v>2381</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>2366</v>
+        <v>2403</v>
       </c>
       <c r="B24" t="s">
-        <v>2382</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="B25" t="s">
-        <v>2383</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="B26" t="s">
-        <v>2384</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="B27" t="s">
-        <v>2385</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="B28" t="s">
-        <v>2386</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="B29" t="s">
-        <v>2387</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="B30" t="s">
-        <v>2388</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="B31" t="s">
-        <v>2389</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="B32" t="s">
-        <v>2390</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="B33" t="s">
-        <v>2391</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="B34" t="s">
-        <v>2392</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="B35" t="s">
-        <v>2393</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="B36" t="s">
-        <v>2394</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="B37" t="s">
-        <v>2395</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="B38" t="s">
-        <v>2396</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="B39" t="s">
         <v>2106</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="B40" t="s">
-        <v>2397</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="B41" t="s">
-        <v>2398</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="B42"/>
     </row>
     <row r="43" spans="1:2">
       <c r="B43" t="s">
-        <v>2399</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="B44" t="s">
-        <v>2400</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="B45" t="s">
-        <v>2401</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="B46" t="s">
-        <v>2402</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="B47" t="s">
-        <v>2403</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="B48" t="s">
-        <v>2404</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="B49" t="s">
-        <v>2405</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="B50" t="s">
-        <v>2406</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="B51" t="s">
-        <v>2407</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="B52" t="s">
-        <v>2408</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="B53" t="s">
-        <v>2409</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="B54" t="s">
-        <v>2410</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="B55" t="s">
-        <v>2411</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="B56" t="s">
-        <v>2412</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="B57" t="s">
-        <v>2413</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="B58" t="s">
-        <v>2414</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="B59" t="s">
-        <v>2415</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="B60" t="s">
-        <v>2416</v>
+        <v>2453</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.7875" bottom="0.7875" header="0.51181102362205" footer="0.51181102362205"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">